--- v0 (2025-12-01)
+++ v1 (2026-06-24)
@@ -1,13232 +1,33591 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="jfif" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9026"/>
+        <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC77BD" w:rsidRPr="00FA6204" w14:paraId="7B76CB45" w14:textId="77777777" w:rsidTr="001B59D4">
+      <w:tr w:rsidR="00976328" w14:paraId="7BA60C18" w14:textId="77777777" w:rsidTr="005608F7">
         <w:trPr>
-          <w:trHeight w:val="4253"/>
+          <w:trHeight w:val="2977"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F72C5A7" w14:textId="77777777" w:rsidR="00DC77BD" w:rsidRDefault="00DC77BD" w:rsidP="001B59D4">
+          <w:p w14:paraId="135E1019" w14:textId="615B1C78" w:rsidR="00976328" w:rsidRDefault="00976328" w:rsidP="005608F7">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:rPr>
-[...62 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:caps/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="405744D2" wp14:editId="6EF815A3">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03493EC9" wp14:editId="329AC1A5">
                   <wp:extent cx="3162300" cy="646404"/>
                   <wp:effectExtent l="0" t="0" r="0" b="1905"/>
-                  <wp:docPr id="46" name="Picture 46"/>
+                  <wp:docPr id="42" name="Picture 42" descr="Australian Government coat of arms and ANSTO logo."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="ANSTO-LOGO-Inline-Without-Tagline.jpg"/>
+                          <pic:cNvPr id="42" name="Picture 42" descr="Australian Government coat of arms and ANSTO logo."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3162300" cy="646404"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03746898" w14:textId="77777777" w:rsidR="00DC77BD" w:rsidRDefault="00DC77BD" w:rsidP="001B59D4">
-[...8 lines deleted...]
-          <w:p w14:paraId="23DD4A44" w14:textId="77777777" w:rsidR="00DC77BD" w:rsidRPr="00FA6204" w:rsidRDefault="00DC77BD" w:rsidP="001B59D4">
+          <w:p w14:paraId="1A9C5CEF" w14:textId="5A9AC81C" w:rsidR="00976328" w:rsidRPr="00FA6204" w:rsidRDefault="00976328" w:rsidP="005608F7">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:caps/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251788288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E62F6E4" wp14:editId="1DE561CD">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F52841A" wp14:editId="53A0C2FA">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-53340</wp:posOffset>
+                        <wp:posOffset>-52631</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>124460</wp:posOffset>
+                        <wp:posOffset>97170</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="5707380" cy="579120"/>
-                      <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+                      <wp:extent cx="6177516" cy="609600"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="45" name="Rectangle 45"/>
+                      <wp:docPr id="1" name="Rectangle 1">
+                        <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                            <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                          </a:ext>
+                        </a:extLst>
+                      </wp:docPr>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="5707380" cy="579120"/>
+                                <a:ext cx="6177516" cy="609600"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="accent1"/>
                               </a:solidFill>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="2">
                                 <a:schemeClr val="accent1">
                                   <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="03CFCEA3" w14:textId="77777777" w:rsidR="00976328" w:rsidRDefault="00976328" w:rsidP="00976328"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="3F52841A" id="Rectangle 1" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-4.15pt;margin-top:7.65pt;width:486.4pt;height:48pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD15NQXegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hSQRkVKapATJMQ&#10;oMHEs+vYJJLj885uk+6v39lpUgZok6b1wT37vvv15e7OL/rWsK1C34AteXGUc6ashKqxzyX//nj9&#10;6TNnPghbCQNWlXynPL9Yfvxw3rmFmkENplLIyIn1i86VvA7BLbLMy1q1wh+BU5aUGrAVga74nFUo&#10;OvLemmyW5/OsA6wcglTe0+vVoOTL5F9rJcOd1l4FZkpOuYV0YjrX8cyW52LxjMLVjdynIf4hi1Y0&#10;loJOrq5EEGyDzRtXbSMRPOhwJKHNQOtGqlQDVVPkr6p5qIVTqRYix7uJJv//3Mrb7YO7R6Khc37h&#10;SYxV9Brb+E/5sT6RtZvIUn1gkh7nxenpSTHnTJJunp/N88RmdrB26MMXBS2LQsmRPkbiSGxvfKCI&#10;BB0hMZgH01TXjTHpEhtAXRpkW0GfTkipbCji5yKr35DGRryFaDmo40t2KCdJYWdUxBn7TWnWVFTA&#10;LCWTOu1toJRDLSo1xD/J6TdGH1NLuSSHEa0p/uS7+JPvIcs9Ppqq1KiTcf5348kiRQYbJuO2sYDv&#10;OTATfXrAjyQN1ESWQr/uKbkorqHa3SNDGCbGO3nd0Fe8ET7cC6QRoWGisQ93dGgDXclhL3FWA/58&#10;7z3iqXNJy1lHI1dy/2MjUHFmvlrq6bPi+DjOaLocn5zO6IIvNeuXGrtpL4Fao6AF42QSIz6YUdQI&#10;7RNth1WMSiphJcUuuQw4Xi7DsApov0i1WiUYzaUT4cY+OBmdR4Jjlz72TwLdvpUDDcEtjOMpFq86&#10;esBGSwurTQDdpHY/8LqnnmY69dB+/8Sl8fKeUIctufwFAAD//wMAUEsDBBQABgAIAAAAIQC+5KMl&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjctrSUjVGaTtOkXRBCWmEH&#10;blljmkLjVE3WFX495gQny+89PX8u1pPrxIhDaD0pSOcJCKTam5YaBa8vu9kKRIiajO48oYIvDLAu&#10;Ly8KnRt/pj2OVWwEl1DItQIbY59LGWqLToe575HYe/eD05HXoZFm0Gcud528SZKldLolvmB1j1uL&#10;9Wd1cgoeP+6yyo6b8Tt7xoP1h6e33TYodX01bR5ARJziXxh+8RkdSmY6+hOZIDoFs1XGSdYXPNm/&#10;X94uQBxZSNMMZFnI/x+UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD15NQXegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC+5KMl4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="#4472c4 [3204]" stroked="f" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="03CFCEA3" w14:textId="77777777" w:rsidR="00976328" w:rsidRDefault="00976328" w:rsidP="00976328"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00976328" w14:paraId="080587D8" w14:textId="77777777" w:rsidTr="00C16BA4">
+        <w:trPr>
+          <w:trHeight w:val="1005"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="56"/>
+              <w:szCs w:val="80"/>
+            </w:rPr>
+            <w:alias w:val="Title"/>
+            <w:id w:val="15524250"/>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' xmlns:ns1='http://purl.org/dc/elements/1.1/'" w:xpath="/ns0:coreProperties[1]/ns1:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5000" w:type="pct"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2C2AFBAB" w14:textId="3F4D2F32" w:rsidR="00976328" w:rsidRDefault="006668BA" w:rsidP="005608F7">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                    <w:sz w:val="80"/>
+                    <w:szCs w:val="80"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="56"/>
+                    <w:szCs w:val="80"/>
+                  </w:rPr>
+                  <w:t>Year 9-10</w:t>
+                </w:r>
+                <w:r w:rsidR="00976328">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="56"/>
+                    <w:szCs w:val="80"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> Science</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00976328" w14:paraId="47FB0059" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="44"/>
+              <w:szCs w:val="44"/>
+            </w:rPr>
+            <w:alias w:val="Subtitle"/>
+            <w:id w:val="15524255"/>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' xmlns:ns1='http://purl.org/dc/elements/1.1/'" w:xpath="/ns0:coreProperties[1]/ns1:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5000" w:type="pct"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="57393033" w14:textId="266FCDD4" w:rsidR="00976328" w:rsidRPr="00E4694C" w:rsidRDefault="00976328" w:rsidP="00366348">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:spacing w:before="240"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                    <w:sz w:val="44"/>
+                    <w:szCs w:val="44"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="44"/>
+                    <w:szCs w:val="44"/>
+                  </w:rPr>
+                  <w:t>Student excursion workbook</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1DA4B8CB" w14:textId="77777777" w:rsidR="00583369" w:rsidRDefault="00583369" w:rsidP="00976328"/>
+    <w:p w14:paraId="52D21514" w14:textId="09CD222C" w:rsidR="004E5D7E" w:rsidRDefault="00C16BA4" w:rsidP="00976328">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38D174C1" wp14:editId="01893E1F">
+                <wp:extent cx="6166485" cy="4821980"/>
+                <wp:effectExtent l="0" t="0" r="24765" b="17145"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6166485" cy="4821980"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1E11CB06" w14:textId="649CBAF3" w:rsidR="004E5D7E" w:rsidRDefault="00976328" w:rsidP="00D03551">
+                            <w:pPr>
+                              <w:pStyle w:val="Heading1"/>
+                              <w:spacing w:before="0"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D03551">
+                              <w:t>Your visit to ANSTO</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45C398D9" w14:textId="77777777" w:rsidR="00BB3D56" w:rsidRDefault="00BB3D56" w:rsidP="009D0E45">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="-20"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="3D234856" w14:textId="1F6D78E4" w:rsidR="00824526" w:rsidRPr="00E2717A" w:rsidRDefault="00824526" w:rsidP="009D0E45">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="-20"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">At the Discovery Centre, you will: </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="38505295" w14:textId="153F260D" w:rsidR="00191494" w:rsidRPr="00E2717A" w:rsidRDefault="00191494" w:rsidP="00191494">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="13"/>
+                              </w:numPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="-20"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Review atomic structure and isotopes, and </w:t>
+                            </w:r>
+                            <w:r w:rsidR="001D27E5" w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>describe the conditions that cause a nucleus to be unstable</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7C7CFFC2" w14:textId="77777777" w:rsidR="00191494" w:rsidRPr="00E2717A" w:rsidRDefault="00191494" w:rsidP="00191494">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="13"/>
+                              </w:numPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="-20"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>View an interactive demonstration to investigate the properties of alpha, beta and gamma radiation</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="626CA950" w14:textId="2970858B" w:rsidR="00191494" w:rsidRPr="00E2717A" w:rsidRDefault="00191494" w:rsidP="00191494">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="13"/>
+                              </w:numPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="-20"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>View a demonstration of the use of a scintillation counter to measure radiation from a variety of low level sources</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7DA85B5E" w14:textId="77777777" w:rsidR="00191494" w:rsidRPr="00E2717A" w:rsidRDefault="00191494" w:rsidP="00191494">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="13"/>
+                              </w:numPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="-20"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Represent alpha and beta reactions as nuclear reactions</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3EC62846" w14:textId="5A2C2A4B" w:rsidR="00191494" w:rsidRPr="00E2717A" w:rsidRDefault="00191494" w:rsidP="00191494">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="13"/>
+                              </w:numPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="-20"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Describe </w:t>
+                            </w:r>
+                            <w:r w:rsidR="001D27E5" w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">nuclear </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">fission </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5303DA79" w14:textId="73A2A3F1" w:rsidR="00191494" w:rsidRPr="00E2717A" w:rsidRDefault="00191494" w:rsidP="00191494">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="13"/>
+                              </w:numPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="-20"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Investigate nuclear reactions used </w:t>
+                            </w:r>
+                            <w:r w:rsidR="001D27E5" w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>at ANSTO</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> to make important products</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3B95520C" w14:textId="2746326E" w:rsidR="00191494" w:rsidRPr="00E2717A" w:rsidRDefault="00191494" w:rsidP="005608F7">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="13"/>
+                              </w:numPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="-23"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Investigate </w:t>
+                            </w:r>
+                            <w:r w:rsidR="001D27E5" w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>the use of radioisotopes in medicine,</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> industr</w:t>
+                            </w:r>
+                            <w:r w:rsidR="001D27E5" w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">y </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">and environmental </w:t>
+                            </w:r>
+                            <w:r w:rsidR="001D27E5" w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>monitoring</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="24231D13" w14:textId="77777777" w:rsidR="001D27E5" w:rsidRPr="00E2717A" w:rsidRDefault="001D27E5" w:rsidP="001D27E5">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="-23"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="6A7972F8" w14:textId="77777777" w:rsidR="00191494" w:rsidRPr="00E2717A" w:rsidRDefault="00191494" w:rsidP="00191494">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="-23"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>On site, you will visit:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="503C816A" w14:textId="77119CE8" w:rsidR="00191494" w:rsidRPr="00E2717A" w:rsidRDefault="00191494" w:rsidP="00191494">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="-23"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>The OPAL (Open Pool Australian Lightwater) Reactor to investigate the uses of OPAL, including to create radioisotopes for use in nuclear medicine</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3C3D99DF" w14:textId="671C3219" w:rsidR="00191494" w:rsidRPr="00E2717A" w:rsidRDefault="00191494" w:rsidP="00191494">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="-23"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The Australian Centre for Neutron Scattering </w:t>
+                            </w:r>
+                            <w:r w:rsidR="000A70E5" w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">(ACNS) </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>which makes use of neutrons to see inside materials at the atomic scale</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2244DC1A" w14:textId="482A2C5E" w:rsidR="00191494" w:rsidRPr="00E2717A" w:rsidRDefault="00191494" w:rsidP="00116DBA">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="16"/>
+                              </w:numPr>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The ANSTO Nuclear Medicine (ANM) facility to investigate </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00116DBA" w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>a nuclear reaction used to produce an important medical radioisotope, including the raw materials used, the various stages of production and nuclear waste</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2BB4B623" w14:textId="4C06DFAC" w:rsidR="00824526" w:rsidRPr="00E2717A" w:rsidRDefault="00824526" w:rsidP="00824526">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>The tour will conclude at the Discovery Centre</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C00945" w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6BBCDD15" w14:textId="77777777" w:rsidR="00824526" w:rsidRPr="00824526" w:rsidRDefault="00824526" w:rsidP="00824526"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="38D174C1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="width:485.55pt;height:379.7pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrPb1yFAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk1GPEyEQx99N/A6Ed7vdpq3tptvL2bPG&#10;5DxNTj8AC2yXyDIItLv10zuwe73m1BcjD4Rh4M/Mb4bNTd9qcpLOKzAlzSdTSqThIJQ5lPTb1/2b&#10;FSU+MCOYBiNLepae3mxfv9p0tpAzaEAL6QiKGF90tqRNCLbIMs8b2TI/ASsNOmtwLQtoukMmHOtQ&#10;vdXZbDpdZh04YR1w6T3u3g1Ouk36dS15+FzXXgaiS4qxhTS7NFdxzrYbVhwcs43iYxjsH6JomTL4&#10;6EXqjgVGjk79JtUq7sBDHSYc2gzqWnGZcsBs8umLbB4bZmXKBeF4e8Hk/58sfzg92i+OhP4d9FjA&#10;lIS398C/e2Jg1zBzkLfOQddIJvDhPCLLOuuL8WpE7QsfRaruEwgsMjsGSEJ97dpIBfMkqI4FOF+g&#10;yz4QjpvLfLmcrxaUcPTNV7N8vUplyVjxdN06Hz5IaElclNRhVZM8O937EMNhxdOR+JoHrcReaZ0M&#10;d6h22pETww7Yp5EyeHFMG9KVdL2YLQYCf5WYpvEniVYFbGWt2pKuLodYEbm9NyI1WmBKD2sMWZsR&#10;ZGQ3UAx91RMlRsqRawXijGQdDJ2LPw0XDbiflHTYtSX1P47MSUr0R4PVWefzeWzzZMwXb2douGtP&#10;de1hhqNUSQMlw3IX0teI3AzcYhVrlfg+RzKGjN2YsI8/J7b7tZ1OPf/v7S8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQArrxlm3QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Ha5G4IOoE&#10;2qYJcSqEBIIbtBVc3XibRLXXwXbT8PcYLvSy0mhGM2/L1Wg0G9D5zpKAdJoAQ6qt6qgRsN083SyB&#10;+SBJSW0JBXyjh1U1uShloeyJ3nFYh4bFEvKFFNCG0Bec+7pFI/3U9kjR21tnZIjSNVw5eYrlRvPb&#10;JFlwIzuKC63s8bHF+rA+GgHL2cvw6V/v3j7qxV7n4Tobnr+cEFeX48M9sIBj+A/DL35Ehyoy7eyR&#10;lGdaQHwk/N3o5VmaAtsJyOb5DHhV8nP66gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBr&#10;Pb1yFAIAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQArrxlm3QAAAAUBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1E11CB06" w14:textId="649CBAF3" w:rsidR="004E5D7E" w:rsidRDefault="00976328" w:rsidP="00D03551">
+                      <w:pPr>
+                        <w:pStyle w:val="Heading1"/>
+                        <w:spacing w:before="0"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D03551">
+                        <w:t>Your visit to ANSTO</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="45C398D9" w14:textId="77777777" w:rsidR="00BB3D56" w:rsidRDefault="00BB3D56" w:rsidP="009D0E45">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="-20"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="3D234856" w14:textId="1F6D78E4" w:rsidR="00824526" w:rsidRPr="00E2717A" w:rsidRDefault="00824526" w:rsidP="009D0E45">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="-20"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">At the Discovery Centre, you will: </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="38505295" w14:textId="153F260D" w:rsidR="00191494" w:rsidRPr="00E2717A" w:rsidRDefault="00191494" w:rsidP="00191494">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="13"/>
+                        </w:numPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="-20"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Review atomic structure and isotopes, and </w:t>
+                      </w:r>
+                      <w:r w:rsidR="001D27E5" w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>describe the conditions that cause a nucleus to be unstable</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7C7CFFC2" w14:textId="77777777" w:rsidR="00191494" w:rsidRPr="00E2717A" w:rsidRDefault="00191494" w:rsidP="00191494">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="13"/>
+                        </w:numPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="-20"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>View an interactive demonstration to investigate the properties of alpha, beta and gamma radiation</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="626CA950" w14:textId="2970858B" w:rsidR="00191494" w:rsidRPr="00E2717A" w:rsidRDefault="00191494" w:rsidP="00191494">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="13"/>
+                        </w:numPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="-20"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>View a demonstration of the use of a scintillation counter to measure radiation from a variety of low level sources</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7DA85B5E" w14:textId="77777777" w:rsidR="00191494" w:rsidRPr="00E2717A" w:rsidRDefault="00191494" w:rsidP="00191494">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="13"/>
+                        </w:numPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="-20"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Represent alpha and beta reactions as nuclear reactions</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3EC62846" w14:textId="5A2C2A4B" w:rsidR="00191494" w:rsidRPr="00E2717A" w:rsidRDefault="00191494" w:rsidP="00191494">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="13"/>
+                        </w:numPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="-20"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Describe </w:t>
+                      </w:r>
+                      <w:r w:rsidR="001D27E5" w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">nuclear </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">fission </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5303DA79" w14:textId="73A2A3F1" w:rsidR="00191494" w:rsidRPr="00E2717A" w:rsidRDefault="00191494" w:rsidP="00191494">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="13"/>
+                        </w:numPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="-20"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Investigate nuclear reactions used </w:t>
+                      </w:r>
+                      <w:r w:rsidR="001D27E5" w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>at ANSTO</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> to make important products</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3B95520C" w14:textId="2746326E" w:rsidR="00191494" w:rsidRPr="00E2717A" w:rsidRDefault="00191494" w:rsidP="005608F7">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="13"/>
+                        </w:numPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="-23"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Investigate </w:t>
+                      </w:r>
+                      <w:r w:rsidR="001D27E5" w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>the use of radioisotopes in medicine,</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> industr</w:t>
+                      </w:r>
+                      <w:r w:rsidR="001D27E5" w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">y </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">and environmental </w:t>
+                      </w:r>
+                      <w:r w:rsidR="001D27E5" w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>monitoring</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="24231D13" w14:textId="77777777" w:rsidR="001D27E5" w:rsidRPr="00E2717A" w:rsidRDefault="001D27E5" w:rsidP="001D27E5">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="-23"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="6A7972F8" w14:textId="77777777" w:rsidR="00191494" w:rsidRPr="00E2717A" w:rsidRDefault="00191494" w:rsidP="00191494">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="-23"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>On site, you will visit:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="503C816A" w14:textId="77119CE8" w:rsidR="00191494" w:rsidRPr="00E2717A" w:rsidRDefault="00191494" w:rsidP="00191494">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="-23"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>The OPAL (Open Pool Australian Lightwater) Reactor to investigate the uses of OPAL, including to create radioisotopes for use in nuclear medicine</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3C3D99DF" w14:textId="671C3219" w:rsidR="00191494" w:rsidRPr="00E2717A" w:rsidRDefault="00191494" w:rsidP="00191494">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="-23"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The Australian Centre for Neutron Scattering </w:t>
+                      </w:r>
+                      <w:r w:rsidR="000A70E5" w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">(ACNS) </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>which makes use of neutrons to see inside materials at the atomic scale</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2244DC1A" w14:textId="482A2C5E" w:rsidR="00191494" w:rsidRPr="00E2717A" w:rsidRDefault="00191494" w:rsidP="00116DBA">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="16"/>
+                        </w:numPr>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The ANSTO Nuclear Medicine (ANM) facility to investigate </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00116DBA" w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>a nuclear reaction used to produce an important medical radioisotope, including the raw materials used, the various stages of production and nuclear waste</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2BB4B623" w14:textId="4C06DFAC" w:rsidR="00824526" w:rsidRPr="00E2717A" w:rsidRDefault="00824526" w:rsidP="00824526">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>The tour will conclude at the Discovery Centre</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C00945" w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6BBCDD15" w14:textId="77777777" w:rsidR="00824526" w:rsidRPr="00824526" w:rsidRDefault="00824526" w:rsidP="00824526"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FDA76E4" w14:textId="77777777" w:rsidR="008D2295" w:rsidRDefault="008D2295">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07174505" w14:textId="680F591C" w:rsidR="00EB0B6D" w:rsidRPr="003A20EC" w:rsidRDefault="00EB0B6D" w:rsidP="00EB0B6D">
+      <w:pPr>
+        <w:pStyle w:val="TOCHeading"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A20EC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Contents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5594DA87" w14:textId="67AF3457" w:rsidR="00C00945" w:rsidRDefault="00294DA6" w:rsidP="00C00945">
+      <w:pPr>
+        <w:pStyle w:val="TOCHeading"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00945">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pre-tour </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00945" w:rsidRPr="00C00945">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Questions </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35113A4D" w14:textId="77777777" w:rsidR="00C00945" w:rsidRPr="00C00945" w:rsidRDefault="00C00945" w:rsidP="00C00945">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DA7C757" w14:textId="0B838769" w:rsidR="00294DA6" w:rsidRPr="00E2717A" w:rsidRDefault="00C00945" w:rsidP="00E56A45">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Question 1: Atomic structure review ……………………………………………………………………………………3</w:t>
+      </w:r>
+      <w:r w:rsidR="00294DA6" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F64FC4" w14:textId="71806EAC" w:rsidR="00C00945" w:rsidRPr="00E2717A" w:rsidRDefault="00C00945" w:rsidP="00E56A45">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Question 2: Isotopes of elements …………………………………………………………………………………………5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50689032" w14:textId="79D0DFED" w:rsidR="00C00945" w:rsidRPr="00E2717A" w:rsidRDefault="00C00945" w:rsidP="00C00945">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Question 3: Radiation from the nucleus ………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B73D12" w14:textId="71E86206" w:rsidR="00C00945" w:rsidRDefault="00C00945" w:rsidP="00C00945">
+      <w:pPr>
+        <w:pStyle w:val="TOCHeading"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00945">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>During Excursion Activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C08C77" w14:textId="77777777" w:rsidR="00C00945" w:rsidRPr="00C00945" w:rsidRDefault="00C00945" w:rsidP="00C00945">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22BF881E" w14:textId="290D7110" w:rsidR="00EB0B6D" w:rsidRPr="00E2717A" w:rsidRDefault="00EB0B6D" w:rsidP="00E56A45">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc32587008" w:history="1">
+        <w:r w:rsidRPr="00E2717A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Activity 1: Nuclear radiation and its uses in medicine</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E2717A">
+          <w:rPr>
+            <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00C00945" w:rsidRPr="00E2717A">
+          <w:rPr>
+            <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="28D59C53" w14:textId="6E0AB1F0" w:rsidR="00EB0B6D" w:rsidRPr="00E2717A" w:rsidRDefault="00EB0B6D" w:rsidP="00E56A45">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc32587020" w:history="1">
+        <w:r w:rsidRPr="00E2717A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Activity 2: Why are some isotopes radioactive?</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E2717A">
+          <w:rPr>
+            <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00C00945" w:rsidRPr="00E2717A">
+          <w:rPr>
+            <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25DAE330" w14:textId="5340DDAB" w:rsidR="00EB0B6D" w:rsidRPr="00E2717A" w:rsidRDefault="00EB0B6D" w:rsidP="00E56A45">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc32587023" w:history="1">
+        <w:r w:rsidRPr="00E2717A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Activity 3: Investigating isotopes </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E2717A">
+          <w:rPr>
+            <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00C00945" w:rsidRPr="00E2717A">
+          <w:rPr>
+            <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="594A6368" w14:textId="2A312DBE" w:rsidR="00EB0B6D" w:rsidRPr="00E2717A" w:rsidRDefault="00EB0B6D" w:rsidP="00E56A45">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc32587027" w:history="1">
+        <w:r w:rsidRPr="00E2717A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Activity 4: It’s elementary!</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E2717A">
+          <w:rPr>
+            <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00C00945" w:rsidRPr="00E2717A">
+          <w:rPr>
+            <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="15D464C0" w14:textId="29EA23AA" w:rsidR="00EB0B6D" w:rsidRPr="00E2717A" w:rsidRDefault="00EB0B6D" w:rsidP="00E56A45">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc32587043" w:history="1">
+        <w:r w:rsidRPr="00E2717A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Activity 5: Properties of α, β and γ radiation (during class presentation) </w:t>
+        </w:r>
+        <w:r w:rsidR="00E2717A">
+          <w:rPr>
+            <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>……………………….…..</w:t>
+        </w:r>
+        <w:r w:rsidR="00C00945" w:rsidRPr="00E2717A">
+          <w:rPr>
+            <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1029D6AC" w14:textId="012EA8C0" w:rsidR="00EB0B6D" w:rsidRPr="00E2717A" w:rsidRDefault="00EB0B6D" w:rsidP="00E2717A">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Activity 6: Measuring radiation (during class presentation</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00945" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56A45" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00945" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E92DE0" w14:textId="277AED1B" w:rsidR="006F5F76" w:rsidRPr="006F5F76" w:rsidRDefault="006F5F76" w:rsidP="006F5F76">
+      <w:pPr>
+        <w:pStyle w:val="TOCHeading"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F5F76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Post Excursion Questions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74385276" w14:textId="68FCADD6" w:rsidR="006F5F76" w:rsidRPr="00E2717A" w:rsidRDefault="00EB0B6D" w:rsidP="006F5F76">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006F5F76" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Question 1: Using nuclear reactions to produce an important nuclear medicine ………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="006F5F76" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42043B3A" w14:textId="332C31E5" w:rsidR="006F5F76" w:rsidRPr="00E2717A" w:rsidRDefault="006F5F76" w:rsidP="006F5F76">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Question 2: Nuclear waste …………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEE57A0" w14:textId="3C04E8E7" w:rsidR="006F5F76" w:rsidRPr="00E2717A" w:rsidRDefault="006F5F76" w:rsidP="006F5F76">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Question 3: Benefits and considerations for the use of radioisotopes …………………………………17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56411B85" w14:textId="2FC07A0B" w:rsidR="00116DBA" w:rsidRDefault="00116DBA" w:rsidP="00EB0B6D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42B8AB34" w14:textId="60C84B09" w:rsidR="00116DBA" w:rsidRDefault="00116DBA">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B70FCBF" w14:textId="4E14403E" w:rsidR="00AC7283" w:rsidRPr="00421B01" w:rsidRDefault="00AC7283" w:rsidP="00DC351F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00421B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Pre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tour </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00945">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C30E531" w14:textId="5E40E90C" w:rsidR="00AC7283" w:rsidRPr="001D3768" w:rsidRDefault="00D71E77" w:rsidP="00DC351F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="108AF32E" wp14:editId="0C39FE9D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>586105</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6178550" cy="654050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="27" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6178550" cy="654050"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3C342708" w14:textId="6BDF6F17" w:rsidR="00D71E77" w:rsidRPr="00A34EEE" w:rsidRDefault="00D71E77" w:rsidP="00A34EEE">
+                            <w:pPr>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A34EEE">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Question 1: Atomic structur</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002511A1" w:rsidRPr="00A34EEE">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>e review</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="62D3D324" w14:textId="3342B7CF" w:rsidR="00D71E77" w:rsidRPr="00E2717A" w:rsidRDefault="00D71E77" w:rsidP="00AF3DFF">
+                            <w:pPr>
+                              <w:pStyle w:val="Heading2"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:bCs/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E2717A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:bCs/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Read the following information and use it to complete the activities below:</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="108AF32E" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:435.3pt;margin-top:46.15pt;width:486.5pt;height:51.5pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFcdToDwIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3aiOJu1QlbbbFNV&#10;2l6kbT8AYxyjYoYCiZ1+fQfszabtW1Ue0AwzHGbOHDZ3Q6fJSTqvwDA6n+WUSCOgVubA6Lev+zdr&#10;SnzgpuYajGT0LD29275+teltKRfQgq6lIwhifNlbRtsQbJllXrSy434GVhoMNuA6HtB1h6x2vEf0&#10;TmeLPF9lPbjaOhDSezx9GIN0m/CbRorwuWm8DEQzirWFtLu0V3HPthteHhy3rRJTGfwfqui4Mvjo&#10;BeqBB06OTv0F1SnhwEMTZgK6DJpGCZl6wG7m+R/dPLXcytQLkuPthSb//2DFp9OT/eJIGN7CgANM&#10;TXj7COK7JwZ2LTcHee8c9K3kNT48j5RlvfXldDVS7UsfQar+I9Q4ZH4MkICGxnWRFeyTIDoO4Hwh&#10;XQ6BCDxczW/WRYEhgbFVsczRjk/w8vm2dT68l9CRaDDqcKgJnZ8efRhTn1PiYx60qvdK6+S4Q7XT&#10;jpw4CmCf1oT+W5o2pGf0tlgUCdlAvJ+00amAAtWqY3SdxzVKJrLxztQpJXClRxuL1maiJzIychOG&#10;aiCqZnQR70a2KqjPyJeDUY/4f9Bowf2kpEctMup/HLmTlOgPBjm/nS+XUbzJWRY3C3TcdaS6jnAj&#10;EIrRQMlo7kISfKTDwD3OplGJtpdKppJRY4n46T9EEV/7Kevl125/AQAA//8DAFBLAwQUAAYACAAA&#10;ACEAqMBKpdwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeDF2sdgiyNKo&#10;icZra3/AAFMgsrOE3Rb6752e6vHNe3nvm3wz216daPSdYwNPiwgUceXqjhsD+5/PxxdQPiDX2Dsm&#10;A2fysClub3LMajfxlk670CgpYZ+hgTaEIdPaVy1Z9As3EIt3cKPFIHJsdD3iJOW218soWmuLHctC&#10;iwN9tFT97o7WwOF7elilU/kV9sn2ef2OXVK6szH3d/PbK6hAc7iG4YIv6FAIU+mOXHvVG5BHgoF0&#10;GYMSN01iOZQSS1cx6CLX//mLPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFcdToDwIA&#10;AP0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCowEql&#10;3AAAAAcBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3C342708" w14:textId="6BDF6F17" w:rsidR="00D71E77" w:rsidRPr="00A34EEE" w:rsidRDefault="00D71E77" w:rsidP="00A34EEE">
+                      <w:pPr>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A34EEE">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Question 1: Atomic structur</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002511A1" w:rsidRPr="00A34EEE">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>e review</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="62D3D324" w14:textId="3342B7CF" w:rsidR="00D71E77" w:rsidRPr="00E2717A" w:rsidRDefault="00D71E77" w:rsidP="00AF3DFF">
+                      <w:pPr>
+                        <w:pStyle w:val="Heading2"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:bCs/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E2717A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:bCs/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Read the following information and use it to complete the activities below:</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00DF5C02" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Students should</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complete this pre-work prior to attending the tour. It </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5C02" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>explores</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> concepts that are necessary to an understanding of the activities and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F20A0A" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>science</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20A0A" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> concepts</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be covered </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5C02" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n the tour</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7283" w:rsidRPr="001D3768">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3768">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9776"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AC7283" w:rsidRPr="001D3768" w14:paraId="75A85DFC" w14:textId="77777777" w:rsidTr="0027749A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="480C2716" w14:textId="195DD75A" w:rsidR="00AC7283" w:rsidRPr="001D3768" w:rsidRDefault="00AC7283" w:rsidP="00DC351F">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AD57958" w14:textId="6ACBA120" w:rsidR="00AC7283" w:rsidRPr="00E2717A" w:rsidRDefault="002511A1" w:rsidP="00DC351F">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">We all know that matter is made up of atoms, but humans didn’t always know this. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C13AD7" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>And no one has ever seen inside an atom</w:t>
+            </w:r>
+            <w:r w:rsidR="00B60226" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>!</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13AD7" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A lot of scientists contributed in different ways, and </w:t>
+            </w:r>
+            <w:r w:rsidR="00B60226" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>performed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a variety of experiments, to </w:t>
+            </w:r>
+            <w:r w:rsidR="00C13AD7" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>grow</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> our understanding of the atom and its structure</w:t>
+            </w:r>
+            <w:r w:rsidR="00B60226" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13AD7" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B60226" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>resulting in the</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13AD7" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> develop</w:t>
+            </w:r>
+            <w:r w:rsidR="00B60226" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ment of</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13AD7" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>model</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>of the atom</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13AD7" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> we use today.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A9CF836" w14:textId="77777777" w:rsidR="00AC7283" w:rsidRPr="00E2717A" w:rsidRDefault="00AC7283" w:rsidP="00DC351F">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52EB2840" w14:textId="1606447D" w:rsidR="00AC7283" w:rsidRPr="00E2717A" w:rsidRDefault="00C13AD7" w:rsidP="00DC351F">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>We now know that an atom</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mostly empty space</w:t>
+            </w:r>
+            <w:r w:rsidR="00094582" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>with an</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> extremely tiny </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nucleus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>at its centre</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The nucleus</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of an atom is made up of </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>protons</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>neutrons</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, while </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>electrons</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">orbit the nucleus in the empty space that surrounds it. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The electrons orbit in </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF5C02" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">regions called </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>electron shells or energy levels</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF5C02" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, which are often represented as rings around the nucleus in atom models.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF5C02" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> first </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF5C02" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">electron </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">shell </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF5C02" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">can </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>hold up to two electrons, the second</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF5C02" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> can</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hold up to eight</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF5C02" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and the third </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF5C02" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">can </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>also hold up to eight electrons for the first 20 elements.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22740A06" w14:textId="77777777" w:rsidR="00AC7283" w:rsidRPr="00E2717A" w:rsidRDefault="00AC7283" w:rsidP="00DC351F">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="393DB905" w14:textId="0DF2E0A9" w:rsidR="000710D8" w:rsidRPr="00E2717A" w:rsidRDefault="000710D8" w:rsidP="00DC351F">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The number of protons in the nucleus of an atom is referred to as the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>atomic number</w:t>
+            </w:r>
+            <w:r w:rsidR="004D6782" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Atoms are neutral overall because they contain equal numbers of protons and electrons. This is because electrons have a negative (-1) charge, whereas protons have a positive (+1) charge</w:t>
+            </w:r>
+            <w:r w:rsidR="00116DBA" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Neutrons are neutral and have no charge.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1216114B" w14:textId="77777777" w:rsidR="000710D8" w:rsidRPr="00E2717A" w:rsidRDefault="000710D8" w:rsidP="00DC351F">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C8F3EBE" w14:textId="0E2A240B" w:rsidR="00DF5C02" w:rsidRPr="00E2717A" w:rsidRDefault="000710D8" w:rsidP="00DC351F">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The mass of an atom is measured in atomic mass units, or amu. </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The nucleus contains nearly all the mass of the atom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> because</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rotons and neutrons have a similar mass</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>of around 1 amu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, whereas e</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lectrons </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a mass of only</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 0.0005 amu, which is </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2000</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the mass of a proton or a neutron!</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF5C02" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> The</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF5C02" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sum</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF5C02" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF5C02" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>protons and neutrons</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of an atom is referred to as its </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mass number</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF5C02" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28CDAE67" w14:textId="77777777" w:rsidR="00AC7283" w:rsidRPr="001D3768" w:rsidRDefault="00AC7283" w:rsidP="00DC351F">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="572A9211" w14:textId="77777777" w:rsidR="00AC7283" w:rsidRPr="001D3768" w:rsidRDefault="00AC7283" w:rsidP="00AC7283">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7564FDFB" w14:textId="7E09FFD1" w:rsidR="00482383" w:rsidRPr="00E2717A" w:rsidRDefault="00482383" w:rsidP="00482383">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Use the information in the box above to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>match the following words with their meaning:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E708616" w14:textId="77777777" w:rsidR="00482383" w:rsidRPr="00E2717A" w:rsidRDefault="00482383" w:rsidP="00482383">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD4D63A" w14:textId="77777777" w:rsidR="00482383" w:rsidRPr="00E2717A" w:rsidRDefault="00482383" w:rsidP="00482383">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atomic number,  electron,  neutron, proton,  nucleus,  mass number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692B5FE9" w14:textId="77777777" w:rsidR="00482383" w:rsidRPr="00E2717A" w:rsidRDefault="00482383" w:rsidP="00482383">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="360" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2329"/>
+        <w:gridCol w:w="6327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00482383" w14:paraId="0A17B22F" w14:textId="77777777" w:rsidTr="00E2717A">
+        <w:trPr>
+          <w:trHeight w:val="367"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2329" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="400B5CC3" w14:textId="77777777" w:rsidR="00482383" w:rsidRDefault="00482383" w:rsidP="005608F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Word</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF28CFE" w14:textId="77777777" w:rsidR="00482383" w:rsidRDefault="00482383" w:rsidP="005608F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Meaning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00482383" w14:paraId="54066C3B" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1B7A9B" w14:textId="77777777" w:rsidR="00482383" w:rsidRPr="001F1343" w:rsidRDefault="00482383" w:rsidP="005608F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3B7BBB" w14:textId="77777777" w:rsidR="00482383" w:rsidRPr="00E2717A" w:rsidRDefault="00482383" w:rsidP="005608F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extremely small, dense, positively charged centre of an atom </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00482383" w14:paraId="1E9E47FF" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1572EF39" w14:textId="77777777" w:rsidR="00482383" w:rsidRPr="001F1343" w:rsidRDefault="00482383" w:rsidP="005608F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="755024BC" w14:textId="77777777" w:rsidR="00482383" w:rsidRPr="00E2717A" w:rsidRDefault="00482383" w:rsidP="005608F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Neutral subatomic particle found in the nucleus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00482383" w14:paraId="733E3C44" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="393CB351" w14:textId="77777777" w:rsidR="00482383" w:rsidRPr="001F1343" w:rsidRDefault="00482383" w:rsidP="005608F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68B7EE4F" w14:textId="77777777" w:rsidR="00482383" w:rsidRPr="00E2717A" w:rsidRDefault="00482383" w:rsidP="005608F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Positively charged subatomic particle found in the nucleus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00482383" w14:paraId="1CB0A71A" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="359AE84D" w14:textId="77777777" w:rsidR="00482383" w:rsidRPr="001F1343" w:rsidRDefault="00482383" w:rsidP="005608F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12CEA585" w14:textId="77777777" w:rsidR="00482383" w:rsidRPr="00E2717A" w:rsidRDefault="00482383" w:rsidP="005608F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Number of protons in the nucleus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00482383" w14:paraId="57689883" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4007445F" w14:textId="77777777" w:rsidR="00482383" w:rsidRPr="001F1343" w:rsidRDefault="00482383" w:rsidP="005608F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D6C5A1" w14:textId="77777777" w:rsidR="00482383" w:rsidRPr="00E2717A" w:rsidRDefault="00482383" w:rsidP="005608F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Total number of protons and neutrons in the nucleus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00482383" w14:paraId="310B21D2" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62AFD080" w14:textId="77777777" w:rsidR="00482383" w:rsidRPr="001F1343" w:rsidRDefault="00482383" w:rsidP="005608F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DDEA275" w14:textId="77777777" w:rsidR="00482383" w:rsidRPr="00E2717A" w:rsidRDefault="00482383" w:rsidP="005608F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Negatively charged subatomic particle that orbits the nucleus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1C84EE12" w14:textId="07C6EEBE" w:rsidR="00AC7283" w:rsidRPr="00E2717A" w:rsidRDefault="00116DBA" w:rsidP="001D3768">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Use the information </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3DFF" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the box </w:t>
+      </w:r>
+      <w:r w:rsidR="00482383" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on page 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to c</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omplete the table below </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">showing </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the difference in location, charge and mass of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subatomic </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>particles that make up an atom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1A43B9" w14:textId="77777777" w:rsidR="00116DBA" w:rsidRPr="001D3768" w:rsidRDefault="00116DBA" w:rsidP="00116DBA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2122"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="3118"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AC7283" w:rsidRPr="001D3768" w14:paraId="481FAD91" w14:textId="77777777" w:rsidTr="00F46927">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D814DA" w14:textId="29FAB17F" w:rsidR="00AC7283" w:rsidRPr="00E2717A" w:rsidRDefault="00AF3DFF" w:rsidP="005608F7">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Name of subatomic particle</w:t>
+            </w:r>
+            <w:r w:rsidR="00482383" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the atom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA4DD0A" w14:textId="0DD6DA17" w:rsidR="00AC7283" w:rsidRPr="00E2717A" w:rsidRDefault="00AC7283" w:rsidP="005608F7">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Location of </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF3DFF" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">subatomic </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">particle </w:t>
+            </w:r>
+            <w:r w:rsidR="00482383" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>in the atom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="18C0AD6A" w14:textId="36562902" w:rsidR="00AC7283" w:rsidRPr="00E2717A" w:rsidRDefault="005608F7" w:rsidP="005608F7">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7283" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">harge </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C97AC0" w14:textId="4C8A908D" w:rsidR="00AC7283" w:rsidRPr="00E2717A" w:rsidRDefault="00AF3DFF" w:rsidP="0090640B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Relative mass</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7676D6E9" w14:textId="53E09EA7" w:rsidR="00AC7283" w:rsidRPr="00E2717A" w:rsidRDefault="00AC7283" w:rsidP="0090640B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="0090640B" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atomic mass units, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>amu)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7283" w14:paraId="08F3A4D1" w14:textId="77777777" w:rsidTr="001E37B2">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02527683" w14:textId="558284F8" w:rsidR="00AC7283" w:rsidRDefault="00AC7283" w:rsidP="001E37B2">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46EA2E83" w14:textId="77777777" w:rsidR="00AC7283" w:rsidRDefault="00AC7283" w:rsidP="001E37B2">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2107401E" w14:textId="77777777" w:rsidR="00AC7283" w:rsidRDefault="00AC7283" w:rsidP="001E37B2">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E338149" w14:textId="7AD842AB" w:rsidR="00AC7283" w:rsidRPr="0090640B" w:rsidRDefault="00AC7283" w:rsidP="001E37B2">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7283" w14:paraId="387D5491" w14:textId="77777777" w:rsidTr="001E37B2">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06068A7F" w14:textId="77777777" w:rsidR="00AC7283" w:rsidRDefault="00AC7283" w:rsidP="001E37B2">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB95A43" w14:textId="77777777" w:rsidR="00AC7283" w:rsidRDefault="00AC7283" w:rsidP="001E37B2">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C8925C" w14:textId="0B33F8D6" w:rsidR="00AC7283" w:rsidRPr="0090640B" w:rsidRDefault="00AC7283" w:rsidP="001E37B2">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA39AFA" w14:textId="77777777" w:rsidR="00AC7283" w:rsidRDefault="00AC7283" w:rsidP="001E37B2">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7283" w14:paraId="02DEECD8" w14:textId="77777777" w:rsidTr="001E37B2">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B22204F" w14:textId="77777777" w:rsidR="00AF3DFF" w:rsidRDefault="00AF3DFF" w:rsidP="001E37B2">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="273E442D" w14:textId="63DDDBF1" w:rsidR="00AC7283" w:rsidRDefault="00AC7283" w:rsidP="001E37B2">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACA4525" w14:textId="77777777" w:rsidR="00AC7283" w:rsidRDefault="00AC7283" w:rsidP="001E37B2">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCB6B44" w14:textId="77777777" w:rsidR="00AC7283" w:rsidRDefault="00AC7283" w:rsidP="001E37B2">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="126C4089" w14:textId="6276C420" w:rsidR="001D3768" w:rsidRDefault="001D3768" w:rsidP="001D3768">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1314BD35" w14:textId="2E684473" w:rsidR="00AC7283" w:rsidRPr="00E2717A" w:rsidRDefault="00482383" w:rsidP="00482383">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (i) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3DFF" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Use the information on page 3 to assist you to label the parts of an atom on the diagram</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2717A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B40A15" w14:textId="77777777" w:rsidR="00483BDD" w:rsidRPr="00483BDD" w:rsidRDefault="00483BDD" w:rsidP="00483BDD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2133D3A3" w14:textId="161C4F98" w:rsidR="001D3768" w:rsidRDefault="00697232" w:rsidP="001D3768">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="194C30DD" wp14:editId="65684085">
+            <wp:extent cx="5041900" cy="1902994"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="2540"/>
+            <wp:docPr id="1480261247" name="Picture 12"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 8"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5068532" cy="1913046"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F2ECC4" w14:textId="656B2155" w:rsidR="001D3768" w:rsidRPr="00E2717A" w:rsidRDefault="00482383" w:rsidP="00482383">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ii)  </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3768" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State the </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3768" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atomic number</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3768" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of this atom.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3922BFFA" w14:textId="42E6A119" w:rsidR="001D3768" w:rsidRPr="00E2717A" w:rsidRDefault="00482383" w:rsidP="00482383">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(iii)  </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3768" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mass number</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3768" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of this atom.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ……………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F25A99D" w14:textId="77777777" w:rsidR="00246226" w:rsidRPr="00E2717A" w:rsidRDefault="00246226" w:rsidP="00E2717A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="623E8C41" w14:textId="22700DBE" w:rsidR="00A34EEE" w:rsidRPr="00E2717A" w:rsidRDefault="00246226" w:rsidP="00246226">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The periodic table contains information which allows us to work out the number of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34EEE" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>protons, neutrons and electrons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34EEE" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atom of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34EEE" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> element.</w:t>
+      </w:r>
+      <w:r w:rsidR="00483BDD" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Below are two extracts from a periodic table. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDD0036" w14:textId="0F96C318" w:rsidR="00246226" w:rsidRPr="00E2717A" w:rsidRDefault="00483BDD" w:rsidP="00A34EEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use the information provided to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34EEE" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a model </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34EEE" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34EEE" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atom</w:t>
+      </w:r>
+      <w:r w:rsidR="00A34EEE" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for each of the element</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s indicated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E816E93" w14:textId="2CCB67DA" w:rsidR="00E70068" w:rsidRPr="00E2717A" w:rsidRDefault="00D40C1F" w:rsidP="001E37B2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="652AB144" wp14:editId="5CD67065">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4144779</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>140736</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="717550" cy="828842"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1602321587" name="Rectangle 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="717550" cy="828842"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="19050"/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="519E3FFA" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:326.35pt;margin-top:11.1pt;width:56.5pt;height:65.25pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkr7uYbAIAAC4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSp2lEiUlSBmCYh&#10;QIOJZ+PYJJLj885u0+7X7+ykKQK0h2kvie27++7u83c+v9h1hm0V+hZsxYuTnDNlJdStfan4z8fr&#10;L0vOfBC2FgasqvheeX6x+vzpvHelmkEDplbICMT6sncVb0JwZZZ52ahO+BNwypJRA3Yi0BZfshpF&#10;T+idyWZ5/jXrAWuHIJX3dHo1GPkq4WutZLjT2qvATMWptpC+mL7P8ZutzkX5gsI1rRzLEP9QRSda&#10;S0knqCsRBNtg+w6qayWCBx1OJHQZaN1KlXqgbor8TTcPjXAq9ULkeDfR5P8frLzdPrh7JBp650tP&#10;y9jFTmMX/1Qf2yWy9hNZaheYpMPT4nSxIEolmZaz5XI+i2Rmx2CHPnxT0LG4qDjSXSSKxPbGh8H1&#10;4BJzWbhujUn3YSzrSUxnOeFHx2NpaRX2RsUIY38ozdqaipkl5KQadWmQbQXdt5BS2VAMpkbUajgu&#10;Fnk+4IpyikiVJ8CIrKmSCXsEiIp8jz30MfrHUJVENwXnfytsCJ4iUmawYQruWgv4EYChrsbMg/+B&#10;pIGayNIz1Pt7ZAiD5L2T1y3dw43w4V4gaZyujuY23NFHGyC+YVxx1gD+/ug8+pP0yMpZTzNTcf9r&#10;I1BxZr5bEuVZMZ/HIUub+eJ0Rht8bXl+bbGb7hLomgp6IZxMy+gfzGGpEbonGu91zEomYSXlrrgM&#10;eNhchmGW6YGQar1ObjRYToQb++BkBI+sRp097p4EulGMgVR8C4f5EuUbTQ6+MdLCehNAt0mwR15H&#10;vmkok3DGByRO/et98jo+c6s/AAAA//8DAFBLAwQUAAYACAAAACEAg6pISdkAAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPTU7DMBBG90jcwRokdtTBUlMU4lQIlAM09AD+Iw6Nx1HspOH2TFewnPme&#10;vnlTH7cwstXNaYgo4XlXAHNooh2wl3D+bJ9egKWs0KoxopPw4xIcm/u7WlU2XvHk1i73jEowVUqC&#10;z3mqOE/Gu6DSLk4OKfuKc1CZxrnndlZXKg8jF0VR8qAGpAteTe7dO3PpliBBn/UFhW/N2rXmxNvl&#10;A5X+lvLxYXt7BZbdlv9guOmTOjTkpOOCNrFRQrkXB0IlCCGAEXAo97TQRN4S3tT8/wvNLwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDkr7uYbAIAAC4FAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCDqkhJ2QAAAAoBAAAPAAAAAAAAAAAAAAAAAMYE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1.5pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="485ADEEF" wp14:editId="25A18099">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2160905</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>146083</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="679450" cy="812800"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="25400"/>
+                <wp:wrapNone/>
+                <wp:docPr id="724369416" name="Rectangle 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="679450" cy="812800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="19050"/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="690DEA5C" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:170.15pt;margin-top:11.5pt;width:53.5pt;height:64pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDt7Bi0awIAAC4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20H6UeCOkWQosOA&#10;oi3aDj2rshQbkEWNUuJkv36U7DhFW+ww7GJLIvlIPj3q8mrXGrZV6BuwJS9Ocs6UlVA1dl3yn883&#10;3y4480HYShiwquR75fnV4uuXy87N1QRqMJVCRiDWzztX8joEN88yL2vVCn8CTlkyasBWBNriOqtQ&#10;dITemmyS52dZB1g5BKm8p9Pr3sgXCV9rJcO91l4FZkpOtYX0xfR9jd9scSnmaxSubuRQhviHKlrR&#10;WEo6Ql2LINgGmw9QbSMRPOhwIqHNQOtGqtQDdVPk77p5qoVTqRcix7uRJv//YOXd9sk9INHQOT/3&#10;tIxd7DS28U/1sV0iaz+SpXaBSTo8O59NT4lSSaaLYnKRJzKzY7BDH74raFlclBzpLhJFYnvrAyUk&#10;14NLzGXhpjEm3YexrCMxzXLCj47H0tIq7I2KEcY+Ks2aioqZJOSkGrUyyLaC7ltIqWwoelMtKtUf&#10;F6f5WOsYkcpJgBFZUyUj9gAQFfkRu+9j8I+hKoluDM7/VlgfPEakzGDDGNw2FvAzAENdDZl7/wNJ&#10;PTWRpVeo9g/IEHrJeydvGrqHW+HDg0DSOF0dzW24p482QHzDsOKsBvz92Xn0J+mRlbOOZqbk/tdG&#10;oOLM/LAkylkxncYhS5vp6fmENvjW8vrWYjftCuiaCnohnEzL6B/MYakR2hca72XMSiZhJeUuuQx4&#10;2KxCP8v0QEi1XCY3Giwnwq19cjKCR1ajzp53LwLdIMZAKr6Dw3yJ+TtN9r4x0sJyE0A3SbBHXge+&#10;aSiTcIYHJE79233yOj5ziz8AAAD//wMAUEsDBBQABgAIAAAAIQDcyKDu2gAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/dToQwEEbvTXyHZky8c8sCrgYpG6PhARb3AfonxaVTQguLb+94pZczc/LN&#10;+erj5ke22jkOAQXsdxkwizqYAXsB54/24RlYTBKNHANaAd82wrG5vallZcIVT3btUs8oBGMlBbiU&#10;porzqJ31Mu7CZJFun2H2MtE499zM8krhfuR5lh24lwPSBycn++asvnSLF6DO6oK5a/XatfrE2+Ud&#10;pfoS4v5ue30BluyW/mD41Sd1aMhJhQVNZKOAoswKQgXkBXUioCyfaKGIfNxnwJua/6/Q/AAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDt7Bi0awIAAC4FAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDcyKDu2gAAAAoBAAAPAAAAAAAAAAAAAAAAAMUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1.5pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00A34EEE" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6198C783" wp14:editId="19901984">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>571500</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>55245</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1308100" cy="260350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:wrapNone/>
+                <wp:docPr id="836757654" name="Text Box 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1308100" cy="260350"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="43ABA3E4" w14:textId="77777777" w:rsidR="00E70068" w:rsidRPr="00E70068" w:rsidRDefault="00E70068" w:rsidP="00E70068">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E70068">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>atomic number</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6198C783" id="Text Box 7" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:45pt;margin-top:4.35pt;width:103pt;height:20.5pt;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXjtPWGAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C817u+xE1WXkduIleV&#10;rCSSU+UZs+BdCRgK2Lvu13dgfWvap6ovMDDDXM45zO47rcheON+AKelwkFMiDIeqMduSfn9dfrql&#10;xAdmKqbAiJIehKf3848fZq0txAhqUJVwBJMYX7S2pHUItsgyz2uhmR+AFQadEpxmAY9um1WOtZhd&#10;q2yU59OsBVdZB1x4j7ePvZPOU34pBQ/PUnoRiCop9hbS6tK6iWs2n7Fi65itG35sg/1DF5o1Boue&#10;Uz2ywMjONX+k0g134EGGAQedgZQNF2kGnGaYv5tmXTMr0iwIjrdnmPz/S8uf9mv74kjovkCHBEZA&#10;WusLj5dxnk46HXfslKAfITycYRNdIDw+Gue3wxxdHH2jaT6+Sbhml9fW+fBVgCbRKKlDWhJabL/y&#10;ASti6CkkFjOwbJRK1ChD2pJOY8rfPPhCGXx46TVaodt0pKlKOj7NsYHqgOM56Jn3li8b7GHFfHhh&#10;DqnGtlG+4RkXqQBrwdGipAb382/3MR4ZQC8lLUqnpP7HjjlBifpmkJu74WQStZYOk5vPIzy4a8/m&#10;2mN2+gFQnUP8KJYnM8YHdTKlA/2GKl/EquhihmPtkoaT+RB6QeMv4WKxSEGoLsvCyqwtj6kjdhHh&#10;1+6NOXukISCBT3ASGSvesdHH9qgvdgFkk6iKOPeoHuFHZSYGj78oSv/6nKIuf33+CwAA//8DAFBL&#10;AwQUAAYACAAAACEArn7put8AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmC&#10;N7tp0DaJeSklUATRQ2sv3l6y2yQ0uxuz2zb6632e6nGYYeabfDWZXpz16DtnEeazCIS2tVOdbRD2&#10;H5uHBIQPZBX1zmqEb+1hVdze5JQpd7Fbfd6FRnCJ9RkhtCEMmZS+brUhP3ODtuwd3GgosBwbqUa6&#10;cLnpZRxFC2mos7zQ0qDLVtfH3ckgvJabd9pWsUl++vLl7bAevvafT4j3d9P6GUTQU7iG4Q+f0aFg&#10;psqdrPKiR0gjvhIQkiUItuN0wbpCeEyXIItc/ucvfgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCXjtPWGAIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCufum63wAAAAcBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="43ABA3E4" w14:textId="77777777" w:rsidR="00E70068" w:rsidRPr="00E70068" w:rsidRDefault="00E70068" w:rsidP="00E70068">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E70068">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>atomic number</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00483BDD" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="500A96AC" wp14:editId="60534476">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4368800</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>118110</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="355600" cy="266700"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1875827928" name="Text Box 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="355600" cy="266700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4573B8E5" w14:textId="76362012" w:rsidR="00246226" w:rsidRPr="001E37B2" w:rsidRDefault="001E37B2">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="001E37B2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>8</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="500A96AC" id="Text Box 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:344pt;margin-top:9.3pt;width:28pt;height:21pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZ3bBGGgIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Id22kFy4GbwEUB&#10;IwngFDnTFGkRoLgsSVtyv75Lyi+kPQW5ULvc1T5mhrO7rtFkL5xXYEo6HOSUCMOhUmZb0l8vyy9f&#10;KfGBmYppMKKkB+Hp3fzzp1lrCzGCGnQlHMEixhetLWkdgi2yzPNaNMwPwAqDQQmuYQFdt80qx1qs&#10;3uhslOfTrAVXWQdceI+3D32QzlN9KQUPT1J6EYguKc4W0unSuYlnNp+xYuuYrRU/jsHeMUXDlMGm&#10;51IPLDCyc+qfUo3iDjzIMODQZCCl4iLtgNsM8zfbrGtmRdoFwfH2DJP/uLL8cb+2z46E7jt0SGAE&#10;pLW+8HgZ9+mka+IXJyUYRwgPZ9hEFwjHy5vJZJpjhGNoNJ3eoo1VssvP1vnwQ0BDolFSh6wksNh+&#10;5UOfekqJvQwsldaJGW1IW9LpzSRPP5wjWFwb7HEZNVqh23REVSUdn9bYQHXA7Rz0xHvLlwpnWDEf&#10;nplDpnFsVG94wkNqwF5wtCipwf35333MRwIwSkmLyimp/71jTlCifxqk5ttwPI5SS854cjtCx11H&#10;NtcRs2vuAcU5xHdieTJjftAnUzpoXlHki9gVQ8xw7F3ScDLvQ69nfCRcLBYpCcVlWViZteWxdEQ1&#10;IvzSvTJnjzQE5O8RThpjxRs2+tyej8UugFSJqohzj+oRfhRmIvv4iKLyr/2UdXnq878AAAD//wMA&#10;UEsDBBQABgAIAAAAIQCBx3t/3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqNOqBCvEqapIFRKCQ0sv3DbxNoka2yF228DXs5zoceeNZmfy1WR7caYxdN5pmM8SEORqbzrX&#10;aNh/bB4UiBDRGey9Iw3fFGBV3N7kmBl/cVs672IjOMSFDDW0MQ6ZlKFuyWKY+YEcs4MfLUY+x0aa&#10;ES8cbnu5SJJUWuwcf2hxoLKl+rg7WQ2v5eYdt9XCqp++fHk7rIev/eej1vd30/oZRKQp/pvhrz5X&#10;h4I7Vf7kTBC9hlQp3hIZqBQEG56WSxYqJkkKssjl9YLiFwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAJndsEYaAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAIHHe3/fAAAACQEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4573B8E5" w14:textId="76362012" w:rsidR="00246226" w:rsidRPr="001E37B2" w:rsidRDefault="001E37B2">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="001E37B2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>8</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00483BDD" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58604E38" wp14:editId="1CA3B270">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2368550</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>137795</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="355600" cy="266700"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1688848656" name="Text Box 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="355600" cy="266700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="01883431" w14:textId="77777777" w:rsidR="00E70068" w:rsidRPr="001E37B2" w:rsidRDefault="00E70068" w:rsidP="00E70068">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="001E37B2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>2</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="58604E38" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:186.5pt;margin-top:10.85pt;width:28pt;height:21pt;z-index:251701248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmb/+TGgIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Id22kFy4GbwEUB&#10;IwngFDnTFGkRoLgsSVtyv75Lyi+kPQW5ULvc1T5mhrO7rtFkL5xXYEo6HOSUCMOhUmZb0l8vyy9f&#10;KfGBmYppMKKkB+Hp3fzzp1lrCzGCGnQlHMEixhetLWkdgi2yzPNaNMwPwAqDQQmuYQFdt80qx1qs&#10;3uhslOfTrAVXWQdceI+3D32QzlN9KQUPT1J6EYguKc4W0unSuYlnNp+xYuuYrRU/jsHeMUXDlMGm&#10;51IPLDCyc+qfUo3iDjzIMODQZCCl4iLtgNsM8zfbrGtmRdoFwfH2DJP/uLL8cb+2z46E7jt0SGAE&#10;pLW+8HgZ9+mka+IXJyUYRwgPZ9hEFwjHy5vJZJpjhGNoNJ3eoo1VssvP1vnwQ0BDolFSh6wksNh+&#10;5UOfekqJvQwsldaJGW1IW9LpzSRPP5wjWFwb7HEZNVqh23REVSWdnNbYQHXA7Rz0xHvLlwpnWDEf&#10;nplDpnFsVG94wkNqwF5wtCipwf35333MRwIwSkmLyimp/71jTlCifxqk5ttwPI5SS854cjtCx11H&#10;NtcRs2vuAcU5xHdieTJjftAnUzpoXlHki9gVQ8xw7F3ScDLvQ69nfCRcLBYpCcVlWViZteWxdEQ1&#10;IvzSvTJnjzQE5O8RThpjxRs2+tyej8UugFSJqohzj+oRfhRmIvv4iKLyr/2UdXnq878AAAD//wMA&#10;UEsDBBQABgAIAAAAIQCga5GE4gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqNMEmhKyqapIFRKih5ZeuG3ibRIR2yF228DXY05wnJ3R7Jt8NelenHl0nTUI81kEgk1tVWca&#10;hMPb5m4JwnkyinprGOGLHayK66ucMmUvZsfnvW9EKDEuI4TW+yGT0tUta3IzO7AJ3tGOmnyQYyPV&#10;SJdQrnsZR9FCaupM+NDSwGXL9cf+pBFeys2WdlWsl999+fx6XA+fh/cHxNubaf0EwvPk/8Lwix/Q&#10;oQhMlT0Z5USPkKRJ2OIR4nkKIgTu48dwqBAWSQqyyOX/BcUPAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAOZv/5MaAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAKBrkYTiAAAACQEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="01883431" w14:textId="77777777" w:rsidR="00E70068" w:rsidRPr="001E37B2" w:rsidRDefault="00E70068" w:rsidP="00E70068">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="001E37B2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>2</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167BA5DE" w14:textId="749125EB" w:rsidR="00E70068" w:rsidRPr="00E2717A" w:rsidRDefault="00A34EEE" w:rsidP="001E37B2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251711488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F688D39" wp14:editId="04D704EF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1600200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>20320</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="742950" cy="38100"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2100261173" name="Straight Connector 16"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="742950" cy="38100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="08571CF4" id="Straight Connector 16" o:spid="_x0000_s1026" style="position:absolute;z-index:251711488;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="126pt,1.6pt" to="184.5pt,4.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAs2AiUoQEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfoPxC815LcpkkFyzkkSC9F&#10;EjTJBzDU0iJAcgmSteS/z5K25SAtULToheJjZ3ZndrW6mqxhWwhRo+t4s6g5Ayex127T8een24+X&#10;nMUkXC8MOuj4DiK/Wn84W42+hSUOaHoIjEhcbEff8SEl31ZVlANYERfowdGjwmBFomPYVH0QI7Fb&#10;Uy3r+ks1Yuh9QAkx0u3N/pGvC79SINO9UhESMx2n2lJZQ1lf8lqtV6LdBOEHLQ9liH+owgrtKOlM&#10;dSOSYD+D/oXKahkwokoLibZCpbSEooHUNPU7NY+D8FC0kDnRzzbF/0cr77bX7iGQDaOPbfQPIauY&#10;VLD5S/WxqZi1m82CKTFJlxefl1/PyVJJT58um7p4WZ2wPsT0DdCyvOm40S5LEa3Yfo+J8lHoMYQO&#10;p+xll3YGcrBxP0Ax3VO+pqDLYMC1CWwrqKVCSnCpyW0kvhKdYUobMwPrPwMP8RkKZWj+BjwjSmZ0&#10;aQZb7TD8LnuajiWrffzRgb3ubMEL9rvSl2INdb8oPExqHq+35wI//U/rVwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAAEi8dbeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AUhO+C/2F5gje7cYvF&#10;xryUUhBrQYpVqMdt9plEs2/D7rZJ/73rSY/DDDPfFIvRduJEPrSOEW4nGQjiypmWa4T3t8ebexAh&#10;aja6c0wIZwqwKC8vCp0bN/ArnXaxFqmEQ64Rmhj7XMpQNWR1mLieOHmfzlsdk/S1NF4Pqdx2UmXZ&#10;TFrdclpodE+rhqrv3dEivPj1erXcnL94+2GHvdrst8/jE+L11bh8ABFpjH9h+MVP6FAmpoM7sgmi&#10;Q1B3Kn2JCFMFIvnT2TzpA8JcgSwL+Z+//AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAs&#10;2AiUoQEAAJcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQABIvHW3gAAAAcBAAAPAAAAAAAAAAAAAAAAAPsDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAABgUAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15BE9226" wp14:editId="3D0A7914">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>577850</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>93980</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1187450" cy="279400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:wrapNone/>
+                <wp:docPr id="608603825" name="Text Box 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1187450" cy="279400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="512D09D2" w14:textId="77777777" w:rsidR="00E70068" w:rsidRPr="00E70068" w:rsidRDefault="00E70068" w:rsidP="00E70068">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E70068">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>element symbol</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="15BE9226" id="Text Box 8" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:45.5pt;margin-top:7.4pt;width:93.5pt;height:22pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwVFYwFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2yAU3VfqPyD2jZM087LijNIZpaoU&#10;zYyUqWZNMMRIwKVAYqdf3wvOq9Ouqm7wxfd9zmF63xlNdsIHBbaio8GQEmE51MpuKvr9dfHplpIQ&#10;ma2ZBisquheB3s8+fpi2rhRjaEDXwhMsYkPZuoo2MbqyKAJvhGFhAE5YdErwhkW8+k1Re9ZidaOL&#10;8XB4XbTga+eBixDw72PvpLNcX0rB47OUQUSiK4qzxXz6fK7TWcymrNx45hrFD2Owf5jCMGWx6anU&#10;I4uMbL36o5RR3EMAGQccTAFSKi7yDrjNaPhum1XDnMi7IDjBnWAK/68sf9qt3IsnsfsCHRKYAGld&#10;KAP+TPt00pv0xUkJ+hHC/Qk20UXCU9Lo9mZyhS6OvvHN3WSYcS3O2c6H+FWAIcmoqEdaMlpstwwR&#10;O2LoMSQ1s7BQWmdqtCVtRa8/Y/nfPJihLSaeZ01W7NYdUTUmHPdYQ73H9Tz0zAfHFwpnWLIQX5hH&#10;qnFslG98xkNqwF5wsChpwP/82/8Ujwygl5IWpVPR8GPLvKBEf7PIzd1oMklay5fJ1c0YL/7Ss770&#10;2K15AFTnCB+K49lM8VEfTenBvKHK56krupjl2Lui8Wg+xF7Q+Eq4mM9zEKrLsbi0K8dT6YRdQvi1&#10;e2PeHWiISOATHEXGynds9LE96vNtBKkyVQnnHtUD/KjMzODhFSXpX95z1Pmtz34BAAD//wMAUEsD&#10;BBQABgAIAAAAIQBWe2Ja3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjc&#10;qNOIgknjVFWkCgnBoaUXbpvYTaLG6xC7beDrWU5w3JnR7Lx8NblenO0YOk8a5rMEhKXam44aDfv3&#10;zZ0CESKSwd6T1fBlA6yK66scM+MvtLXnXWwEl1DIUEMb45BJGerWOgwzP1hi7+BHh5HPsZFmxAuX&#10;u16mSfIgHXbEH1ocbNna+rg7OQ0v5eYNt1Xq1HdfPr8e1sPn/mOh9e3NtF6CiHaKf2H4nc/ToeBN&#10;lT+RCaLX8DRnlMj6PROwnz4qFioNC6VAFrn8D1D8AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhADBUVjAXAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAFZ7YlrfAAAACAEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="512D09D2" w14:textId="77777777" w:rsidR="00E70068" w:rsidRPr="00E70068" w:rsidRDefault="00E70068" w:rsidP="00E70068">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E70068">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>element symbol</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00483BDD" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33370B55" wp14:editId="6A61B77D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4349750</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>93345</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="488950" cy="298450"/>
+                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:wrapNone/>
+                <wp:docPr id="299984775" name="Text Box 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="488950" cy="298450"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="00A4AC89" w14:textId="7835A94F" w:rsidR="00246226" w:rsidRPr="00246226" w:rsidRDefault="001E37B2">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>O</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="33370B55" id="Text Box 4" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:342.5pt;margin-top:7.35pt;width:38.5pt;height:23.5pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfr5CwGQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkbpsYcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj9N&#10;KPGBmYppMKKkB+Hp/fzjh1lrCzGGGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzobD4e3WQuusg648B5vH/sgnSd8KQUPz1J6EYguKfYW0unSuYlnNp+xYuuYrRU/tsH+oYuGKYNF&#10;z1CPLDCyc+oPqEZxBx5kGHBoMpBScZFmwGlGw3fTrGtmRZoFyfH2TJP/f7D8ab+2L46E7gt0KGAk&#10;pLW+8HgZ5+mka+IXOyUYRwoPZ9pEFwjHy3wymd5ghGNoPJ3kaCNKdvnZOh++CmhINErqUJVEFtuv&#10;fOhTTymxloGl0jopow1pS3r7GSF/iyC4Nljj0mq0QrfpiKpKencaYwPVAadz0AvvLV8q7GHFfHhh&#10;DpXGtnF7wzMeUgPWgqNFSQ3u59/uYz4KgFFKWtyckvofO+YEJfqbQWmmozyPq5ac/OZujI67jmyu&#10;I2bXPAAu5wjfieXJjPlBn0zpoHnDJV/EqhhihmPtkoaT+RD6fcZHwsVikZJwuSwLK7O2PEJH7iLD&#10;r90bc/YoQ0D9nuC0Y6x4p0af27O+2AWQKkkVee5ZPdKPi5nEPj6iuPnXfsq6PPX5LwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhANU9c3XgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofN&#10;mHizS4kFgixNQ9KYGD209uJtYLdAZGeR3bbor3c82eO87+XNe8V6toM4m8n3jhQsFxEIQ43TPbUK&#10;Du/bhwyED0gaB0dGwbfxsC5vbwrMtbvQzpz3oRUcQj5HBV0IYy6lbzpj0S/caIjZ0U0WA59TK/WE&#10;Fw63g4yjKJEWe+IPHY6m6kzzuT9ZBS/V9g13dWyzn6F6fj1uxq/Dx0qp+7t58wQimDn8m+GvPleH&#10;kjvV7kTai0FBkq14S2DwmIJgQ5rELNRMlinIspDXC8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAN+vkLAZAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhANU9c3XgAAAACQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="00A4AC89" w14:textId="7835A94F" w:rsidR="00246226" w:rsidRPr="00246226" w:rsidRDefault="001E37B2">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>O</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00483BDD" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EF3E5A6" wp14:editId="0271865A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2305050</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>112395</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="488950" cy="285750"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="815129020" name="Text Box 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="488950" cy="285750"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6A7FD137" w14:textId="77777777" w:rsidR="00E70068" w:rsidRPr="00246226" w:rsidRDefault="00E70068" w:rsidP="00E70068">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>He</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2EF3E5A6" id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:181.5pt;margin-top:8.85pt;width:38.5pt;height:22.5pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAY27l5GQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkSesacYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/l&#10;lPjATMU0GFHSg/D0fv7xw6y1hRhDDboSjiCI8UVrS1qHYIss87wWDfMDsMJgUIJrWEDXbbPKsRbR&#10;G52Nh8ObrAVXWQdceI+3j32QzhO+lIKHZym9CESXFHsL6XTp3MQzm89YsXXM1oof22D/0EXDlMGi&#10;Z6hHFhjZOfUHVKO4Aw8yDDg0GUipuEgz4DSj4btp1jWzIs2C5Hh7psn/P1j+tF/bF0dC9wU6FDAS&#10;0lpfeLyM83TSNfGLnRKMI4WHM22iC4Tj5STP76YY4Rga59NbtBElu/xsnQ9fBTQkGiV1qEoii+1X&#10;PvSpp5RYy8BSaZ2U0Ya0Jb35jJC/RRBcG6xxaTVaodt0RFUlzU9jbKA64HQOeuG95UuFPayYDy/M&#10;odLYNm5veMZDasBacLQoqcH9/Nt9zEcBMEpJi5tTUv9jx5ygRH8zKM3daDKJq5acyfR2jI67jmyu&#10;I2bXPAAu5wjfieXJjPlBn0zpoHnDJV/EqhhihmPtkoaT+RD6fcZHwsVikZJwuSwLK7O2PEJH7iLD&#10;r90bc/YoQ0D9nuC0Y6x4p0af27O+2AWQKkkVee5ZPdKPi5nEPj6iuPnXfsq6PPX5LwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAL5wbvrhAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyoQ1qSKsSpqkgVEiqHll64bWI3iYjXIXbb0K9nOcFxZ0azb/LVZHtxNqPvHCl4nEUgDNVOd9Qo&#10;OLxvHpYgfEDS2DsyCr6Nh1Vxe5Njpt2Fdua8D43gEvIZKmhDGDIpfd0ai37mBkPsHd1oMfA5NlKP&#10;eOFy28s4ihJpsSP+0OJgytbUn/uTVfBabt5wV8V2ee3Ll+1xPXwdPp6Uur+b1s8ggpnCXxh+8Rkd&#10;Cmaq3Im0F72CeTLnLYGNNAXBgcUiYqFSkMQpyCKX/xcUPwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAY27l5GQIAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC+cG764QAAAAkBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6A7FD137" w14:textId="77777777" w:rsidR="00E70068" w:rsidRPr="00246226" w:rsidRDefault="00E70068" w:rsidP="00E70068">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>He</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2096EC6C" w14:textId="74559627" w:rsidR="00E70068" w:rsidRPr="00E2717A" w:rsidRDefault="00A34EEE" w:rsidP="001E37B2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="126E4152" wp14:editId="19A3CB1B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1631950</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>71120</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="647700" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="321806488" name="Straight Connector 17"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="647700" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="471ADB7E" id="Straight Connector 17" o:spid="_x0000_s1026" style="position:absolute;z-index:251712512;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="128.5pt,5.6pt" to="179.5pt,5.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC06dQ7mwEAAJMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC815KDIikEyzkkaC9B&#10;G/TxAQy1tAiQXGLJWPLfd0nbcpEWKFr0QvGxM7szu9rczd6JPVCyGHq5XrVSQNA42LDr5fdvH96+&#10;lyJlFQblMEAvD5Dk3fbqzWaKHVzjiG4AEkwSUjfFXo45x65pkh7Bq7TCCIEfDZJXmY+0awZSE7N7&#10;11y37U0zIQ2RUENKfPtwfJTbym8M6PzZmARZuF5ybbmuVNfnsjbbjep2pOJo9akM9Q9VeGUDJ12o&#10;HlRW4oXsL1TeasKEJq80+gaNsRqqBlazbl+p+TqqCFULm5PiYlP6f7T60/4+PBHbMMXUpfhERcVs&#10;yJcv1yfmatZhMQvmLDRf3ry7vW3ZUn1+ai64SCl/BPSibHrpbCgyVKf2jylzLg49h/Dhkrnu8sFB&#10;CXbhCxhhB861rug6FHDvSOwVt1NpDSGvSwuZr0YXmLHOLcD2z8BTfIFCHZi/AS+ImhlDXsDeBqTf&#10;Zc/zuWRzjD87cNRdLHjG4VB7Uq3hzleFpykto/XzucIv/9L2BwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AH158MLfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNFKtMZtSCmIt&#10;lGIr1OM2OybR7GzY3Tbpv3fEgx7nvceb7+WzwbbihD40jhSMRwkIpNKZhioFb7unmymIEDUZ3TpC&#10;BWcMMCsuL3KdGdfTK562sRJcQiHTCuoYu0zKUNZodRi5Dom9D+etjnz6Shqvey63rUyT5E5a3RB/&#10;qHWHixrLr+3RKlj75XIxX50/afNu+3262m9ehmelrq+G+SOIiEP8C8MPPqNDwUwHdyQTRKsgndzz&#10;lsjGOAXBgdvJAwuHX0EWufy/oPgGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtOnUO5sB&#10;AACTAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfXnw&#10;wt8AAAAJAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00483BDD" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251703296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44BEE283" wp14:editId="66DEB19D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2273300</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>138430</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="539750" cy="266700"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2033619610" name="Text Box 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="539750" cy="266700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2026DA7D" w14:textId="77777777" w:rsidR="00E70068" w:rsidRPr="001E37B2" w:rsidRDefault="00E70068" w:rsidP="00E70068">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="001E37B2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>4.00</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="44BEE283" id="Text Box 5" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:179pt;margin-top:10.9pt;width:42.5pt;height:21pt;z-index:251703296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClYq+vGQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C812s7vtQrryM3katK&#10;VhLJqfKMWfAisQwF7F336zuwvjXtU9UXGJhhLucc5vdtrclBOK/AFHTQ61MiDIdSmV1Bv7+uPn2m&#10;xAdmSqbBiIIehaf3i48f5o3NxRAq0KVwBJMYnze2oFUINs8yzytRM98DKww6JbiaBTy6XVY61mD2&#10;WmfDfn+SNeBK64AL7/H2sXPSRcovpeDhWUovAtEFxd5CWl1at3HNFnOW7xyzleKnNtg/dFEzZbDo&#10;JdUjC4zsnfojVa24Aw8y9DjUGUipuEgz4DSD/rtpNhWzIs2C4Hh7gcn/v7T86bCxL46E9gu0SGAE&#10;pLE+93gZ52mlq+OOnRL0I4THC2yiDYTj5fhuNh2jh6NrOJlM+wnW7PrYOh++CqhJNArqkJUEFjus&#10;fcCCGHoOibUMrJTWiRltSFPQyR2m/82DL7TBh9dWoxXabUtUWdDZeYwtlEeczkFHvLd8pbCHNfPh&#10;hTlkGttG9YZnXKQGrAUni5IK3M+/3cd4JAC9lDSonIL6H3vmBCX6m0FqZoPRKEotHUbj6RAP7taz&#10;vfWYff0AKM4B/hPLkxnjgz6b0kH9hiJfxqroYoZj7YKGs/kQOj3jJ+FiuUxBKC7LwtpsLI+pI3YR&#10;4df2jTl7oiEgf09w1hjL37HRxXaoL/cBpEpURZw7VE/wozATg6dPFJV/e05R16+++AUAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHa1BajhAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvEPk&#10;SdxYunabqlJ3mipNSAgOG7twSxuvrdYkpcm2wtNjTnC0/ev39+WbyfTiSqPvnEVYzCMQZGunO9sg&#10;HN93jykIH5TVqneWEL7Iw6a4v8tVpt3N7ul6CI3gEuszhdCGMGRS+rolo/zcDWT5dnKjUYHHsZF6&#10;VDcuN72Mo2gtjeosf2jVQGVL9flwMQgv5e5N7avYpN99+fx62g6fx48V4sNs2j6BCDSFvzD84jM6&#10;FMxUuYvVXvQIySpll4AQL1iBA8tlwosKYZ2kIItc/jcofgAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQClYq+vGQIAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQB2tQWo4QAAAAkBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2026DA7D" w14:textId="77777777" w:rsidR="00E70068" w:rsidRPr="001E37B2" w:rsidRDefault="00E70068" w:rsidP="00E70068">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="001E37B2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>4.00</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001E37B2" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="704D2DE6" wp14:editId="7ECCD9BE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4248150</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>131445</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="539750" cy="266700"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1249633387" name="Text Box 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="539750" cy="266700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0F0D4649" w14:textId="1770573E" w:rsidR="00246226" w:rsidRPr="001E37B2" w:rsidRDefault="001E37B2">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="001E37B2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>16</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E70068" w:rsidRPr="001E37B2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>.00</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="704D2DE6" id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:334.5pt;margin-top:10.35pt;width:42.5pt;height:21pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC93oTvGAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGjEQvVfqf7B8LwsESLNiiWgiqkoo&#10;iUSqnI3XZi3ZHtc27NJf37H5bNpT1Yt3PDM7H+89T+87o8lO+KDAVnTQ61MiLIda2U1Fv78uPn2m&#10;JERma6bBioruRaD3s48fpq0rxRAa0LXwBIvYULauok2MriyKwBthWOiBExaDErxhEa9+U9SetVjd&#10;6GLY70+KFnztPHARAnofD0E6y/WlFDw+SxlEJLqiOFvMp8/nOp3FbMrKjWeuUfw4BvuHKQxTFpue&#10;Sz2yyMjWqz9KGcU9BJCxx8EUIKXiIu+A2wz677ZZNcyJvAuCE9wZpvD/yvKn3cq9eBK7L9AhgQmQ&#10;1oUyoDPt00lv0hcnJRhHCPdn2EQXCUfn+ObudowRjqHhZHLbz7AWl5+dD/GrAEOSUVGPrGSw2G4Z&#10;IjbE1FNK6mVhobTOzGhL2opObrD8bxH8Q1v88TJqsmK37oiqcY08QXKtod7jeh4OzAfHFwqHWLIQ&#10;X5hHqnFulG98xkNqwGZwtChpwP/8mz/lIwMYpaRF6VQ0/NgyLyjR3yxyczcYjZLW8mU0vh3ixV9H&#10;1tcRuzUPgOoc4ENxPJspP+qTKT2YN1T5PHXFELMce1c0nsyHeBA0vhIu5vOchOpyLC7tyvFUOoGX&#10;IH7t3ph3Rx4iEvgEJ5Gx8h0dh9wD7PNtBKkyVxdUj/ijMjOFx1eUpH99z1mXtz77BQAA//8DAFBL&#10;AwQUAAYACAAAACEAgDaSNeEAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;3KhDRJOSxqmqSBUSgkNLL9yceJtEjdchdtvA17OcynFnRrNv8tVke3HG0XeOFDzOIhBItTMdNQr2&#10;H5uHBQgfNBndO0IF3+hhVdze5Doz7kJbPO9CI7iEfKYVtCEMmZS+btFqP3MDEnsHN1od+BwbaUZ9&#10;4XLbyziKEml1R/yh1QOWLdbH3ckqeC0373pbxXbx05cvb4f18LX/nCt1fzetlyACTuEahj98RoeC&#10;mSp3IuNFryBJnnlLUBBHKQgOpPMnFip24hRkkcv/C4pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL3ehO8YAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAIA2kjXhAAAACQEAAA8AAAAAAAAAAAAAAAAAcgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0F0D4649" w14:textId="1770573E" w:rsidR="00246226" w:rsidRPr="001E37B2" w:rsidRDefault="001E37B2">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="001E37B2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>16</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E70068" w:rsidRPr="001E37B2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>.00</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001E37B2" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3568B8FD" wp14:editId="39A68BAB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>603250</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>125095</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1308100" cy="260350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1233619137" name="Text Box 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1308100" cy="260350"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="531EBF62" w14:textId="4AFF0C77" w:rsidR="00E70068" w:rsidRPr="00E70068" w:rsidRDefault="00E70068">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>mass</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E70068">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> number</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3568B8FD" id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:47.5pt;margin-top:9.85pt;width:103pt;height:20.5pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsBgYcGAIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6107jpusvI7cRK4q&#10;WUkkp8oZs+BdCRgK2Lvur+/A+qtJTlUvMDDDfLz3mN51WpGdcL4BU9LhIKdEGA5VYzYl/fmy+HJD&#10;iQ/MVEyBESXdC0/vZp8/TVtbiBHUoCrhCCYxvmhtSesQbJFlntdCMz8AKww6JTjNAh7dJqscazG7&#10;VtkozydZC66yDrjwHm8feiedpfxSCh6epPQiEFVS7C2k1aV1HddsNmXFxjFbN/zQBvuHLjRrDBY9&#10;pXpggZGta96l0g134EGGAQedgZQNF2kGnGaYv5lmVTMr0iwIjrcnmPz/S8sfdyv77EjovkGHBEZA&#10;WusLj5dxnk46HXfslKAfIdyfYBNdIDw+uspvhjm6OPpGk/zqOuGanV9b58N3AZpEo6QOaUlosd3S&#10;B6yIoceQWMzAolEqUaMMaUs6iSn/8uALZfDhuddohW7dkabClk6DrKHa43wOeuq95YsGm1gyH56Z&#10;Q66xb9RveMJFKsBicLAoqcH9/ug+xiMF6KWkRe2U1P/aMicoUT8MknM7HI+j2NJhfP11hAd36Vlf&#10;esxW3wPKc4g/xfJkxvigjqZ0oF9R5vNYFV3McKxd0nA070OvaPwmXMznKQjlZVlYmpXlMXUEL0L8&#10;0r0yZw88BGTwEY4qY8UbOvrYHvb5NoBsElcR6B7VA/4ozUTh4RtF7V+eU9T5s8/+AAAA//8DAFBL&#10;AwQUAAYACAAAACEA45P6wOAAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WV&#10;uFG7Rf0LcaoqUoWE4NDSC7dN7CZR43WI3Tbw9CynctyZ0ew36XpwrbjYPjSeNEzGCoSl0puGKg2H&#10;j+3jEkSISAZbT1bDtw2wzu7vUkyMv9LOXvaxElxCIUENdYxdImUoa+swjH1nib2j7x1GPvtKmh6v&#10;XO5aOVVqLh02xB9q7Gxe2/K0PzsNr/n2HXfF1C1/2vzl7bjpvg6fM60fRsPmGUS0Q7yF4Q+f0SFj&#10;psKfyQTRaljNeEpkfbUAwf6TmrBQaJirBcgslf8HZL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAbAYGHBgCAAA0BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA45P6wOAAAAAIAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="531EBF62" w14:textId="4AFF0C77" w:rsidR="00E70068" w:rsidRPr="00E70068" w:rsidRDefault="00E70068">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>mass</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E70068">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> number</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20277EA0" w14:textId="0092041F" w:rsidR="00246226" w:rsidRPr="00E2717A" w:rsidRDefault="00A34EEE" w:rsidP="00246226">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251714560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CB4DAAC" wp14:editId="52C327CD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1638300</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>58420</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="641350" cy="19050"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2043409933" name="Straight Connector 19"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="641350" cy="19050"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="4CBED08B" id="Straight Connector 19" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251714560;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="129pt,4.6pt" to="179.5pt,6.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHAscopgEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FO3DAQvSPxD5bvbBJoEUSb5QCiF9Qi&#10;aLkbZ7yxZHss291k/75jZzdULarUqhfLsee9ee95sr6ZrGE7CFGj63izqjkDJ7HXbtvxb1/vz644&#10;i0m4Xhh00PE9RH6zOT1Zj76FcxzQ9BAYkbjYjr7jQ0q+raooB7AirtCDo0uFwYpEn2Fb9UGMxG5N&#10;dV7Xl9WIofcBJcRIp3fzJd8UfqVApi9KRUjMdJy0pbKGsr7mtdqsRbsNwg9aHmSIf1BhhXbUdKG6&#10;E0mw70H/RmW1DBhRpZVEW6FSWkLxQG6a+hc3z4PwULxQONEvMcX/Rys/727dY6AYRh/b6B9DdjGp&#10;YJky2r/QmxZfpJRNJbb9EhtMiUk6vPzQXHykcCVdNdc1bYmumlkymw8xfQK0LG86brTLpkQrdg8x&#10;zaXHEsK96Si7tDeQi417AsV0T/1mRWVE4NYEthP0uEJKcKk5tC7VGaa0MQuwLm3/CDzUZyiU8fkb&#10;8IIondGlBWy1w/Be9zQdJau5/pjA7DtH8Ir9vrxQiYbmoIR7mNk8aD9/F/jbn7X5AQAA//8DAFBL&#10;AwQUAAYACAAAACEAPAESjN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;XBB1MCpqQ5wKIeBQTi0gwW0TL0nUeF3Fbhr+nuVUjqMZzbwpVpPv1UhD7AJbuJlloIjr4DpuLLy/&#10;PV8vQMWE7LAPTBZ+KMKqPD8rMHfhyBsat6lRUsIxRwttSvtc61i35DHOwp5YvO8weEwih0a7AY9S&#10;7nttsuxOe+xYFlrc02NL9W578Ba+YohPH+tqfNlt1hNevSbzWTtrLy+mh3tQiaZ0CsMfvqBDKUxV&#10;OLCLqrdg5gv5kiwsDSjxb+dL0ZUEjQFdFvr/gfIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAxwLHKKYBAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAPAESjN0AAAAIAQAADwAAAAAAAAAAAAAAAAAABAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAAoFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251713536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E7D5AD3" wp14:editId="2861F2CD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1574800</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>248920</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="679450" cy="82550"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="31750"/>
+                <wp:wrapNone/>
+                <wp:docPr id="326975388" name="Straight Connector 18"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="679450" cy="82550"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="0299E853" id="Straight Connector 18" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251713536;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="124pt,19.6pt" to="177.5pt,26.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtFKeYpwEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfIPxC815KN5lHBcg4JkkvR&#10;BknbO0MtLQJ8gWQs+e+7XNlKkAQFWvRCUOTO7Mxwtb4arWE7iEl71/LlouYMnPSddtuW//xx++mS&#10;s5SF64TxDlq+h8SvNqcn6yE0sPK9Nx1EhiQuNUNoeZ9zaKoqyR6sSAsfwOGl8tGKjJ9xW3VRDMhu&#10;TbWq6/Nq8LEL0UtICU9vpku+IX6lQObvSiXIzLQctWVaI61PZa02a9Fsowi9lgcZ4h9UWKEdNp2p&#10;bkQW7Dnqd1RWy+iTV3khva28UloCeUA3y/qNm8deBCAvGE4Kc0zp/9HKb7trdx8xhiGkJoX7WFyM&#10;KlqmjA6/8E3JFyplI8W2n2ODMTOJh+cXXz6fYbgSry5XZ7hFumpiKWwhpnwH3rKyabnRrpgSjdh9&#10;TXkqPZYg7kUH7fLeQCk27gEU0x32mxTRiMC1iWwn8HGFlODy8tCaqgtMaWNmYE1t/wg81Bco0Pj8&#10;DXhGUGfv8gy22vn4Ufc8HiWrqf6YwOS7RPDkuz29EEWDc0DhHma2DNrrb4K//Fmb3wAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAOxjkffgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;lbgg6uASVEI2FULAoZzaggQ3J94mUWM7it00/D3LiR5nZzT7Jl9NthMjDaH1DuF2noAgV3nTuhrh&#10;Y/d6swQRonZGd94Rwg8FWBWXF7nOjD+5DY3bWAsucSHTCE2MfSZlqBqyOsx9T469vR+sjiyHWppB&#10;n7jcdlIlyb20unX8odE9PTdUHbZHi/AdfHj5XJfj22GznvT1e1RflUG8mk1PjyAiTfE/DH/4jA4F&#10;M5X+6EwQHYK6W/KWiLB4UCA4sEhTPpQIqVIgi1yeLyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAC0Up5inAQAAoQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAOxjkffgAAAACQEAAA8AAAAAAAAAAAAAAAAAAQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAAOBQAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CD50487" wp14:editId="7B7579CF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>577850</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>182245</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1187450" cy="279400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:wrapNone/>
+                <wp:docPr id="381080798" name="Text Box 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1187450" cy="279400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3BCAB9F4" w14:textId="0F952AAC" w:rsidR="00E70068" w:rsidRPr="00E70068" w:rsidRDefault="00E70068">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E70068">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">element </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>name</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1CD50487" id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:45.5pt;margin-top:14.35pt;width:93.5pt;height:22pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcxsKHGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C812u7zm3ldeQmclXJ&#10;SiI5VZ4xC14kYChg77pf34H1rWmfqr7AwAxzOecwve+MJjvhgwJb0dFgSImwHGplNxX9/rr4dEtJ&#10;iMzWTIMVFd2LQO9nHz9MW1eKMTSga+EJJrGhbF1FmxhdWRSBN8KwMAAnLDoleMMiHv2mqD1rMbvR&#10;xXg4vC5a8LXzwEUIePvYO+ks55dS8PgsZRCR6IpibzGvPq/rtBazKSs3nrlG8UMb7B+6MExZLHpK&#10;9cgiI1uv/khlFPcQQMYBB1OAlIqLPANOMxq+m2bVMCfyLAhOcCeYwv9Ly592K/fiSey+QIcEJkBa&#10;F8qAl2meTnqTduyUoB8h3J9gE10kPD0a3d5MrtDF0Te+uZsMM67F+bXzIX4VYEgyKuqRlowW2y1D&#10;xIoYegxJxSwslNaZGm1JW9Hrz5j+Nw++0BYfnntNVuzWHVE1tjQ+DrKGeo/zeeipD44vFDaxZCG+&#10;MI9cY9+o3/iMi9SAxeBgUdKA//m3+xSPFKCXkha1U9HwY8u8oER/s0jO3WgySWLLh8nVzRgP/tKz&#10;vvTYrXkAlOcIf4rj2UzxUR9N6cG8ocznqSq6mOVYu6LxaD7EXtH4TbiYz3MQysuxuLQrx1PqBF6C&#10;+LV7Y94deIjI4BMcVcbKd3T0sT3s820EqTJXCege1QP+KM1M4eEbJe1fnnPU+bPPfgEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhADolIXngAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyo00iQEOJUVaQKCcGhpRdum3ibRNjrELtt4OsxJ3qcndXMm3I1WyNONPnBsYLlIgFB3Do9cKdg&#10;/765y0H4gKzROCYF3+RhVV1flVhod+YtnXahEzGEfYEK+hDGQkrf9mTRL9xIHL2DmyyGKKdO6gnP&#10;MdwamSbJg7Q4cGzocaS6p/Zzd7QKXurNG26b1OY/pn5+PazHr/3HvVK3N/P6CUSgOfw/wx9+RIcq&#10;MjXuyNoLo+BxGacEBWmegYh+muXx0CjI0gxkVcrLAdUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhANzGwocZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhADolIXngAAAACAEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3BCAB9F4" w14:textId="0F952AAC" w:rsidR="00E70068" w:rsidRPr="00E70068" w:rsidRDefault="00E70068">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E70068">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">element </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>name</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00483BDD" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EAA134C" wp14:editId="3D983925">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2203450</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>106680</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="679450" cy="304800"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="62560992" name="Text Box 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="679450" cy="304800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3768E7B6" w14:textId="77777777" w:rsidR="00E70068" w:rsidRPr="001E37B2" w:rsidRDefault="00E70068" w:rsidP="00E70068">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="001E37B2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>helium</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4EAA134C" id="Text Box 6" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:173.5pt;margin-top:8.4pt;width:53.5pt;height:24pt;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb/ZYYGAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C817u+5LbyOnITuapk&#10;JZGcKs+YBe9KwFDA3nW/vgPrW9I+VX2BgRnmcs5het9pRXbC+QZMSYeDnBJhOFSN2ZT0x+viyy0l&#10;PjBTMQVGlHQvPL2fff40bW0hRlCDqoQjmMT4orUlrUOwRZZ5XgvN/ACsMOiU4DQLeHSbrHKsxexa&#10;ZaM8v85acJV1wIX3ePvYO+ks5ZdS8PAspReBqJJibyGtLq3ruGazKSs2jtm64Yc22D90oVljsOgp&#10;1SMLjGxd80cq3XAHHmQYcNAZSNlwkWbAaYb5h2lWNbMizYLgeHuCyf+/tPxpt7IvjoTuK3RIYASk&#10;tb7weBnn6aTTccdOCfoRwv0JNtEFwvHy+uZucoUejq5xPrnNE6zZ+bF1PnwToEk0SuqQlQQW2y19&#10;wIIYegyJtQwsGqUSM8qQFguMMf07D75QBh+eW41W6NYdaSocY3ycYw3VHsdz0DPvLV802MSS+fDC&#10;HFKNfaN8wzMuUgEWg4NFSQ3u19/uYzwygF5KWpROSf3PLXOCEvXdIDd3w8kkai0dJlc3Izy4S8/6&#10;0mO2+gFQnUP8KJYnM8YHdTSlA/2GKp/HquhihmPtkoaj+RB6QeMv4WI+T0GoLsvC0qwsj6kjeBHi&#10;1+6NOXvgISCBT3AUGSs+0NHH9rDPtwFkk7iKQPeoHvBHZSYKD78oSv/ynKLOf332GwAA//8DAFBL&#10;AwQUAAYACAAAACEAeE+66OAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;3KhDSUOUxqmqSBUSgkNLL9yceJtEjdchdtvA17OcynFnRrPz8tVke3HG0XeOFDzOIhBItTMdNQr2&#10;H5uHFIQPmozuHaGCb/SwKm5vcp0Zd6EtnnehEVxCPtMK2hCGTEpft2i1n7kBib2DG60OfI6NNKO+&#10;cLnt5TyKEml1R/yh1QOWLdbH3ckqeC0373pbzW3605cvb4f18LX/XCh1fzetlyACTuEahr/5PB0K&#10;3lS5ExkvegVP8TOzBDYSRuBAvIhZqBQkcQqyyOV/guIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA2/2WGBgCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAeE+66OAAAAAJAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3768E7B6" w14:textId="77777777" w:rsidR="00E70068" w:rsidRPr="001E37B2" w:rsidRDefault="00E70068" w:rsidP="00E70068">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="001E37B2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>helium</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00483BDD" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AB01E05" wp14:editId="2C1EC62E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4237990</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>112395</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="679450" cy="304800"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1448580285" name="Text Box 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="679450" cy="304800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3F6F7E43" w14:textId="424FB32D" w:rsidR="00246226" w:rsidRPr="001E37B2" w:rsidRDefault="001E37B2">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="001E37B2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>oxygen</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6AB01E05" id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:333.7pt;margin-top:8.85pt;width:53.5pt;height:24pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBl6OtfGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C817t2NreV15GbyFWl&#10;KInkVHnGLHhXAoYC9q779R1Y35L2qeoLDMwwl3MO07teK7IVzrdgKjoe5ZQIw6FuzbqiP14XX24o&#10;8YGZmikwoqI74end7POnaWdLMYEGVC0cwSTGl52taBOCLbPM80Zo5kdghUGnBKdZwKNbZ7VjHWbX&#10;Kpvk+VXWgautAy68x9uHwUlnKb+UgodnKb0IRFUUewtpdWldxTWbTVm5dsw2Ld+3wf6hC81ag0WP&#10;qR5YYGTj2j9S6ZY78CDDiIPOQMqWizQDTjPOP0yzbJgVaRYEx9sjTP7/peVP26V9cST0X6FHAiMg&#10;nfWlx8s4Ty+djjt2StCPEO6OsIk+EI6XV9e3xSV6OLou8uImT7Bmp8fW+fBNgCbRqKhDVhJYbPvo&#10;AxbE0ENIrGVg0SqVmFGGdFjgAtO/8+ALZfDhqdVohX7Vk7bGMYrDHCuodzieg4F5b/mixSYemQ8v&#10;zCHV2DfKNzzjIhVgMdhblDTgfv3tPsYjA+ilpEPpVNT/3DAnKFHfDXJzOy6KqLV0KC6vJ3hw557V&#10;ucds9D2gOsf4USxPZowP6mBKB/oNVT6PVdHFDMfaFQ0H8z4MgsZfwsV8noJQXZaFR7O0PKaO4EWI&#10;X/s35uyeh4AEPsFBZKz8QMcQO8A+3wSQbeIqAj2guscflZko3P+iKP3zc4o6/fXZbwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAKNtksHfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG4sZdqaqTSdpkoTEoLDxi7c3CZrKxqnNNlWeHrMiR3t79fvz/l6cr042zF0njQ8zhIQlmpvOmo0&#10;HN63DysQISIZ7D1ZDd82wLq4vckxM/5CO3vex0ZwCYUMNbQxDpmUoW6twzDzgyVmRz86jDyOjTQj&#10;Xrjc9XKeJKl02BFfaHGwZWvrz/3JaXgpt2+4q+Zu9dOXz6/HzfB1+FhqfX83bZ5ARDvF/zD86bM6&#10;FOxU+ROZIHoNaaoWHGWgFAgOKLXgRcVkqUAWubz+oPgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAZejrXxkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAo22Swd8AAAAJAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3F6F7E43" w14:textId="424FB32D" w:rsidR="00246226" w:rsidRPr="001E37B2" w:rsidRDefault="001E37B2">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="001E37B2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>oxygen</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4808A016" w14:textId="77777777" w:rsidR="00E2717A" w:rsidRDefault="00E2717A" w:rsidP="00482383">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77587AC9" w14:textId="0346A3DA" w:rsidR="00482383" w:rsidRPr="00E2717A" w:rsidRDefault="00483BDD" w:rsidP="00E2717A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251710464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03875CAD" wp14:editId="5C0D3288">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>3790950</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>36830</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1586865" cy="1407160"/>
+                <wp:effectExtent l="0" t="0" r="13335" b="21590"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1338824267" name="Group 1338824267"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1586865" cy="1407160"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="2466975" cy="2419350"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="689927546" name="Oval 689927546"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="640080" y="609600"/>
+                            <a:ext cx="1200150" cy="1190625"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="ellipse">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:pattFill prst="pct5">
+                            <a:fgClr>
+                              <a:srgbClr val="4F81BD">
+                                <a:lumMod val="20000"/>
+                                <a:lumOff val="80000"/>
+                              </a:srgbClr>
+                            </a:fgClr>
+                            <a:bgClr>
+                              <a:sysClr val="window" lastClr="FFFFFF"/>
+                            </a:bgClr>
+                          </a:pattFill>
+                          <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:prstDash val="sysDash"/>
+                          </a:ln>
+                          <a:effectLst/>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1895814066" name="Oval 1895814066"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="297180" y="297180"/>
+                            <a:ext cx="1847850" cy="1819746"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="ellipse">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                            <a:solidFill>
+                              <a:schemeClr val="bg1">
+                                <a:lumMod val="65000"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                            <a:prstDash val="sysDash"/>
+                          </a:ln>
+                          <a:effectLst/>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1653321564" name="Oval 1653321564"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2466975" cy="2419350"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="ellipse">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                            <a:solidFill>
+                              <a:schemeClr val="bg1">
+                                <a:lumMod val="65000"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                            <a:prstDash val="sysDash"/>
+                          </a:ln>
+                          <a:effectLst/>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="049C788C" id="Group 1338824267" o:spid="_x0000_s1026" style="position:absolute;margin-left:298.5pt;margin-top:2.9pt;width:124.95pt;height:110.8pt;z-index:251710464;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" coordsize="24669,24193" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiJEpCmgMAAEkNAAAOAAAAZHJzL2Uyb0RvYy54bWzsV91P3DgQfz+p/4Pl95IPkmwSESoObtFJ&#10;tCDRU5+9jvMhObHP9pLd++s7drxhKUgnaNUneAj2eGY88/PMz96zT7uBowemdC/GCkcnIUZspKLu&#10;x7bC/3xdf8wx0oaMNeFiZBXeM40/nX/442ySJYtFJ3jNFAInoy4nWeHOGFkGgaYdG4g+EZKNsNgI&#10;NRADU9UGtSITeB94EIdhFkxC1VIJyrQG6dW8iM+d/6Zh1Nw2jWYG8QpDbMZ9lftu7Dc4PyNlq4js&#10;eurDIG+IYiD9CJsurq6IIWir+meuhp4qoUVjTqgYAtE0PWUuB8gmCn/I5lqJrXS5tOXUygUmgPYH&#10;nN7sln55uFbyXt4pQGKSLWDhZjaXXaMG+x+iRDsH2X6BjO0MoiCM0jzLsxQjCmtREq6izINKO0D+&#10;mR3t/vKWcZJlxcpbxklUnKbOMjhsHDwJZ5JQIPoRA/1zGNx3RDIHrS4BgzuF+rrCWV4U8SpNMoxG&#10;MkC53j4Qjh6lDiNnsCCmSw3gvQBXloRhDiUHuGRhkYUelgU4qN4IMp6Bi4owi1NbjUv6pJRKm2sm&#10;BmQHFWac91LboElJHm60mbUPWlYsiTHrnnNvIalJnXrTXnIXo1btBoYI0qpwss6jP6+cAt8On0U9&#10;iyGwQ7AgtofotPODGCL0bly0i+/NssleL3tAq9ZiwogTbUBY4bX785l6E/B4iNxmwUc0Vfg0csVB&#10;gBQaTgwANUg4Ij22GBHeAttQo1zwWvC+tmlbY8ccbNnf7CK/1xMtC9oV0d2cmt5rO/GKfLR+mCMP&#10;j7ItvvmY7Wgj6j0UjBIzm2hJ1z34u4EU74gC+oBTBUo0t/BpuIBchB9h1An130tyqw8VDasYTUBH&#10;kOi/W6IYIPf3CLVeREli+ctNknQVw0Qdr2yOV8btcCnghCMgX0nd0Oobfhg2SgzfgDkv7K6wREYK&#10;e8+Q+smlmWkSuJeyiwunBpwFB3Uz3ktqnbuSg8y/7r4RJX3RGajwL+LQX89Kdda1lqO42BrR9K6O&#10;H3GFovK9bgnpNzR9lBdpDtSVPe36I/Fr2j4uVpFvez8EayinA1/mySpf2j6PihWQzc+2/Shs9bt9&#10;fmXvbNr5iI/JIUs9OVgWsJe0bTXHA+/99d5fL16qUZaensZRmiVPbtUj8Wv6C8jq+Svkf98Sb7lM&#10;37vq/dayzzH7VnjVreUervBed7Tof1vYHwTHc3fLPf4COv8OAAD//wMAUEsDBBQABgAIAAAAIQBm&#10;hBK54AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9hGcGb3ST2M2ZTSlFPpWAr&#10;iLdtdpqEZmdDdpuk/97xpLcZ3uGd58nWo21Ej52vHSmIJxEIpMKZmkoFn8e3pyUIHzQZ3ThCBTf0&#10;sM7v7zKdGjfQB/aHUAouIZ9qBVUIbSqlLyq02k9ci8TZ2XVWB167UppOD1xuG5lE0VxaXRN/qHSL&#10;2wqLy+FqFbwPetg8x6/97nLe3r6Ps/3XLkalHh/GzQuIgGP4O4ZffEaHnJlO7krGi0bBbLVgl8AD&#10;G3C+nM5XIE4KkmQxBZln8r9B/gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDiJEpCmgMA&#10;AEkNAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBmhBK5&#10;4AAAAAkBAAAPAAAAAAAAAAAAAAAAAPQFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AQcAAAAA&#10;">
+                <v:oval id="Oval 689927546" o:spid="_x0000_s1027" style="position:absolute;left:6400;top:6096;width:12002;height:11906;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCnqG/FxAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9da8Iw&#10;FH0X9h/CHexNU2VWrUYZwkAQhHXb+6W5a4rNTWiirf/eCMIeD+d7sxtsK67UhcaxgukkA0FcOd1w&#10;reDn+3O8BBEissbWMSm4UYDd9mW0wUK7nr/oWsZapBAOBSowMfpCylAZshgmzhMn7s91FmOCXS11&#10;h30Kt62cZVkuLTacGgx62huqzuXFKvDU+/1xnkYMU784HeXl15Sk1Nvr8LEGEWmI/+Kn+6AV5MvV&#10;araYv+fwuJTugNzeAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKeob8XEAAAA4gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#dce6f2" strokecolor="black [3213]" strokeweight=".25pt">
+                  <v:fill r:id="rId10" o:title="" color2="window" type="pattern"/>
+                  <v:stroke dashstyle="3 1"/>
+                </v:oval>
+                <v:oval id="Oval 1895814066" o:spid="_x0000_s1028" style="position:absolute;left:2971;top:2971;width:18479;height:18198;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBJmdTcxQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG+xtph2u1GoUNxSGb6vi89GcTbG5lCTT9tsvg8Ee7/f/VpvR9uJGPnSOFeSzDARx43TH&#10;rYLTcf9SgggRWWPvmBRMFGCzfnxYYaXdnb/oVsdWpBAOFSowMQ6VlKExZDHM3ECcuIvzFmM6fSu1&#10;x3sKt718zbJCWuw4NRgc6MNQc62/rQL5vs13zu/d2U6m7i7+cJ7MQannp3G7BBFpjP/iP/enTvPL&#10;xVuZz7OigN+fEgBy/QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJmdTcxQAAAOMAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#a5a5a5 [2092]" strokeweight=".25pt">
+                  <v:stroke dashstyle="3 1"/>
+                </v:oval>
+                <v:oval id="Oval 1653321564" o:spid="_x0000_s1029" style="position:absolute;width:24669;height:24193;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBdkMTsxQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG/g20+osozOKisLwbXX4fDRnU9ZcShK1/fZmMNjj/f7fcj3YTtzIh9axgnyagSCunW65&#10;UfB9Ory+gwgRWWPnmBSMFGC9en5aYqndnb/oVsVGpBAOJSowMfallKE2ZDFMXU+cuIvzFmM6fSO1&#10;x3sKt52cZVkhLbacGgz2tDNU/1RXq0BuN/ne+YM729FU7cUfz6M5KjV5GTYfICIN8V/85/7UaX6x&#10;mM9n+aJ4g9+fEgBy9QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBdkMTsxQAAAOMAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#a5a5a5 [2092]" strokeweight=".25pt">
+                  <v:stroke dashstyle="3 1"/>
+                </v:oval>
+                <w10:wrap anchorx="margin"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5840F3CC" wp14:editId="4EA3365F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>1638300</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6985</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1586865" cy="1407160"/>
+                <wp:effectExtent l="0" t="0" r="13335" b="21590"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1867277428" name="Group 1867277428"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1586865" cy="1407160"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="2466975" cy="2419350"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="299591644" name="Oval 299591644"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="640080" y="609600"/>
+                            <a:ext cx="1200150" cy="1190625"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="ellipse">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:pattFill prst="pct5">
+                            <a:fgClr>
+                              <a:srgbClr val="4F81BD">
+                                <a:lumMod val="20000"/>
+                                <a:lumOff val="80000"/>
+                              </a:srgbClr>
+                            </a:fgClr>
+                            <a:bgClr>
+                              <a:sysClr val="window" lastClr="FFFFFF"/>
+                            </a:bgClr>
+                          </a:pattFill>
+                          <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:prstDash val="sysDash"/>
+                          </a:ln>
+                          <a:effectLst/>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="337879370" name="Oval 337879370"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="297180" y="297180"/>
+                            <a:ext cx="1847850" cy="1819746"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="ellipse">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                            <a:solidFill>
+                              <a:schemeClr val="bg1">
+                                <a:lumMod val="65000"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                            <a:prstDash val="sysDash"/>
+                          </a:ln>
+                          <a:effectLst/>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1548254454" name="Oval 1548254454"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2466975" cy="2419350"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="ellipse">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                            <a:solidFill>
+                              <a:schemeClr val="bg1">
+                                <a:lumMod val="65000"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                            <a:prstDash val="sysDash"/>
+                          </a:ln>
+                          <a:effectLst/>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="76842229" id="Group 1867277428" o:spid="_x0000_s1026" style="position:absolute;margin-left:129pt;margin-top:.55pt;width:124.95pt;height:110.8pt;z-index:251708416;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" coordsize="24669,24193" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHsI0VmwMAAEcNAAAOAAAAZHJzL2Uyb0RvYy54bWzsV01v2zgQvS/Q/0Dw3kiyJVkSohTZZB0s&#10;kDYB0kXPNEV9AJTIJenI3l/fIUXLThNgkbToKTko5HBmOPM480iff9r1HD0ypTsxlDg6CzFiAxVV&#10;NzQl/ufr+mOGkTZkqAgXAyvxnmn86eLDH+ejLNhCtIJXTCFwMuhilCVujZFFEGjasp7oMyHZAIu1&#10;UD0xMFVNUCkygveeB4swTINRqEoqQZnWIL2eFvGF81/XjJq7utbMIF5iiM24r3Lfjf0GF+ekaBSR&#10;bUd9GOQNUfSkG2DT2dU1MQRtVffMVd9RJbSozRkVfSDquqPM5QDZROEP2dwosZUul6YYGznDBND+&#10;gNOb3dIvjzdKPsh7BUiMsgEs3MzmsqtVb/9DlGjnINvPkLGdQRSEUZKlWZpgRGEtisNVlHpQaQvI&#10;P7Oj7V/echGnab7ylos4ypeJswwOGwdPwhklFIg+YqB/DoOHlkjmoNUFYHCvUFeVeJHnSR6lcYzR&#10;QHoo17tHwtFR6jByBjNiutAA3gtwpXEYZlBygEsa5mnoYZmBg+qNIOMJuCgP00Viq3FOnxRSaXPD&#10;RI/soMSM805qGzQpyOOtNpP2QcuKJTFm3XHuLSQ1iVOvmyvuYtSq2cAQQVoljtdZ9Oe1U+Db/rOo&#10;JjEEdggWxPYQnXZ2EEOE3o2Ldva9mTfZ63kPaNVKjBhxog0IS7x2fz5TbwIeD5HbLPiAxhIvI1cc&#10;BEih5sQAUL2EI9JDgxHhDbANNcoFrwXvKpu2NXbMweb9zS7yez3RsqBdE91Oqem9thOvyAfrhzny&#10;8Cjb4puO2Y42otpDwSgxsYmWdN2Bv1tI8Z4ooA84VaBEcwefmgvIRfgRRq1Q/70kt/pQ0bCK0Qh0&#10;BIn+uyWKAXJ/D1DreRTHlr/cJE5WC5io05XN6cqw7a8EnHAE5CupG1p9ww/DWon+GzDnpd0VlshA&#10;Ye8JUj+5MhNNAvdSdnnp1ICz4KBuhwdJrXNXcpD51903oqQvOgMV/kUc+utZqU661nIQl1sj6s7V&#10;8RFXKCrf65aQfkPTL5erbJUvVwDDSdMfpa9p+kW+inzT+yFYQzEd2DKLV9nc9FmUr+L0p5t+ELb2&#10;3T6/snM2zXTAp9SQJp4aLAfYK9o2mmOB9+56764Xr9QoibNFEsfJ0zv1RPya/oIeff4G+d+XxFuu&#10;0veuer+z7GPMvhRedWe5Zyu81h0t+l8W9ufA6dzdccffPxffAQAA//8DAFBLAwQUAAYACAAAACEA&#10;T8fqj98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90kEtum2ZRS1FMR&#10;bAXxts1Ok9DsbMhuk/TfO57scfiG976XryfbigF73zhSEM8iEEilMw1VCr4Ob08LED5oMrp1hAqu&#10;6GFd3N/lOjNupE8c9qESHEI+0wrqELpMSl/WaLWfuQ6J2cn1Vgc++0qaXo8cbluZRNGLtLohbqh1&#10;h9say/P+YhW8j3rcPMevw+582l5/DunH9y5GpR4fps0KRMAp/D/Dnz6rQ8FOR3ch40WrIEkXvCUw&#10;iEEwT6P5EsSRQZLMQRa5vF1Q/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHsI0VmwMA&#10;AEcNAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBPx+qP&#10;3wAAAAkBAAAPAAAAAAAAAAAAAAAAAPUFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AQcAAAAA&#10;">
+                <v:oval id="Oval 299591644" o:spid="_x0000_s1027" style="position:absolute;left:6400;top:6096;width:12002;height:11906;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD87wMhxAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9da8Iw&#10;FH0X9h/CHexN04o6W40yhMFAGFjn+6W5NmXNTWii7f79Mhj4eDjf2/1oO3GnPrSOFeSzDARx7XTL&#10;jYKv8/t0DSJEZI2dY1LwQwH2u6fJFkvtBj7RvYqNSCEcSlRgYvSllKE2ZDHMnCdO3NX1FmOCfSN1&#10;j0MKt52cZ9lKWmw5NRj0dDBUf1c3q8DT4A/HZRox5v718yhvF1ORUi/P49sGRKQxPsT/7g+tYF4U&#10;yyJfLRbwdyndAbn7BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPzvAyHEAAAA4gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#dce6f2" strokecolor="black [3213]" strokeweight=".25pt">
+                  <v:fill r:id="rId10" o:title="" color2="window" type="pattern"/>
+                  <v:stroke dashstyle="3 1"/>
+                </v:oval>
+                <v:oval id="Oval 337879370" o:spid="_x0000_s1028" style="position:absolute;left:2971;top:2971;width:18479;height:18198;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDFwAcExgAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9da8Iw&#10;FIbvB/sP4Qy8m6kWVu2MokNBvFsVrw/NsSlrTkqSafvvzcVgly/vF89qM9hO3MmH1rGC2TQDQVw7&#10;3XKj4HI+vC9AhIissXNMCkYKsFm/vqyw1O7B33SvYiPSCIcSFZgY+1LKUBuyGKauJ07ezXmLMUnf&#10;SO3xkcZtJ+dZ9iEttpweDPb0Zaj+qX6tArnbzvbOH9zVjqZqb/50Hc1JqcnbsP0EEWmI/+G/9lEr&#10;yPNiUSzzIkEkpIQDcv0EAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxcAHBMYAAADiAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" strokecolor="#a5a5a5 [2092]" strokeweight=".25pt">
+                  <v:stroke dashstyle="3 1"/>
+                </v:oval>
+                <v:oval id="Oval 1548254454" o:spid="_x0000_s1029" style="position:absolute;width:24669;height:24193;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCkLkUAxQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8X9h3CDfamqdKKdEZxQ2H4Zjd8PpqzKWsuJYnafvtlIPh4v/+33g62EzfyoXWsYD7LQBDXTrfc&#10;KPj5PkxXIEJE1tg5JgUjBdhuXiZrLLW784luVWxECuFQogITY19KGWpDFsPM9cSJuzhvMabTN1J7&#10;vKdw28lFli2lxZZTg8GePg3Vv9XVKpAfu/ne+YM729FU7cUfz6M5KvX2OuzeQUQa4lP8cH/pNL/I&#10;V4siz4sc/n9KAMjNHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCkLkUAxQAAAOMAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#a5a5a5 [2092]" strokeweight=".25pt">
+                  <v:stroke dashstyle="3 1"/>
+                </v:oval>
+                <w10:wrap anchorx="margin"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3FBC55" w14:textId="355DDCCD" w:rsidR="00482383" w:rsidRDefault="00482383" w:rsidP="00482383">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C507EE1" w14:textId="77777777" w:rsidR="00E70068" w:rsidRDefault="00E70068" w:rsidP="00E70068">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AB26506" w14:textId="77777777" w:rsidR="005A2896" w:rsidRDefault="005A2896">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D2BB61" w14:textId="4CC13245" w:rsidR="007F074C" w:rsidRPr="00EF530F" w:rsidRDefault="007F074C" w:rsidP="007F074C">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1D99">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Question 2: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34EEE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Isotopes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B639DD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF530F" w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of elements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4808D272" w14:textId="2EB8313F" w:rsidR="00EF530F" w:rsidRPr="00E2717A" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The nuclei for the five smallest atoms and their names are shown in the diagram below. Nearly all atoms contain protons and neutrons in their nucleus. The hydrogen atom, hydrogen-1, is the only atom that does not contain neutrons. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157E3968" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRPr="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="170" w:right="170"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="266D0407" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRPr="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251719680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2125513A" wp14:editId="7EF9A6C0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>622935</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>211455</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5200650" cy="1047750"/>
+                <wp:effectExtent l="38100" t="0" r="95250" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="69297556" name="Group 69297556"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5200650" cy="1047750"/>
+                          <a:chOff x="0" y="104775"/>
+                          <a:chExt cx="5200650" cy="1047750"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="244276662" name="Oval 244276662"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3667125" y="981075"/>
+                            <a:ext cx="180975" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="ellipse">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="tx2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:solidFill>
+                              <a:srgbClr val="0066FF"/>
+                            </a:solidFill>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent1">
+                              <a:shade val="50000"/>
+                            </a:schemeClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wpg:grpSp>
+                        <wpg:cNvPr id="1941082981" name="Group 1941082981"/>
+                        <wpg:cNvGrpSpPr/>
+                        <wpg:grpSpPr>
+                          <a:xfrm>
+                            <a:off x="0" y="104775"/>
+                            <a:ext cx="5200650" cy="1047750"/>
+                            <a:chOff x="0" y="-9525"/>
+                            <a:chExt cx="5200650" cy="1047750"/>
+                          </a:xfrm>
+                        </wpg:grpSpPr>
+                        <wpg:grpSp>
+                          <wpg:cNvPr id="788573709" name="Group 788573709"/>
+                          <wpg:cNvGrpSpPr/>
+                          <wpg:grpSpPr>
+                            <a:xfrm>
+                              <a:off x="66675" y="762000"/>
+                              <a:ext cx="1304925" cy="180975"/>
+                              <a:chOff x="0" y="0"/>
+                              <a:chExt cx="1304925" cy="180975"/>
+                            </a:xfrm>
+                          </wpg:grpSpPr>
+                          <wps:wsp>
+                            <wps:cNvPr id="1212762811" name="Oval 1212762811"/>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="180975" cy="152400"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="ellipse">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="C00000"/>
+                              </a:solidFill>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1">
+                                    <a:lumMod val="95000"/>
+                                    <a:lumOff val="5000"/>
+                                  </a:schemeClr>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="0C6AEC88" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t>++</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <wps:wsp>
+                            <wps:cNvPr id="1047179563" name="Oval 1047179563"/>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="1123950" y="9525"/>
+                                <a:ext cx="180975" cy="152400"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="ellipse">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:schemeClr val="tx2">
+                                  <a:lumMod val="40000"/>
+                                  <a:lumOff val="60000"/>
+                                </a:schemeClr>
+                              </a:solidFill>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:srgbClr val="0066FF"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <wps:wsp>
+                            <wps:cNvPr id="1814567319" name="Oval 1814567319"/>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="1000125" y="28575"/>
+                                <a:ext cx="180975" cy="152400"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="ellipse">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="C00000"/>
+                              </a:solidFill>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1">
+                                    <a:lumMod val="95000"/>
+                                    <a:lumOff val="5000"/>
+                                  </a:schemeClr>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="7D00DCF1" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t>++</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </wpg:grpSp>
+                        <wpg:grpSp>
+                          <wpg:cNvPr id="1460490032" name="Group 1460490032"/>
+                          <wpg:cNvGrpSpPr/>
+                          <wpg:grpSpPr>
+                            <a:xfrm>
+                              <a:off x="2324100" y="742950"/>
+                              <a:ext cx="2733675" cy="295275"/>
+                              <a:chOff x="0" y="0"/>
+                              <a:chExt cx="2733675" cy="295275"/>
+                            </a:xfrm>
+                          </wpg:grpSpPr>
+                          <wps:wsp>
+                            <wps:cNvPr id="591503912" name="Oval 591503912"/>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="9525"/>
+                                <a:ext cx="180975" cy="152400"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="ellipse">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:schemeClr val="tx2">
+                                  <a:lumMod val="40000"/>
+                                  <a:lumOff val="60000"/>
+                                </a:schemeClr>
+                              </a:solidFill>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:srgbClr val="0066FF"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <wps:wsp>
+                            <wps:cNvPr id="1768243215" name="Oval 1768243215"/>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="85725" y="85725"/>
+                                <a:ext cx="180975" cy="152400"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="ellipse">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="C00000"/>
+                              </a:solidFill>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1">
+                                    <a:lumMod val="95000"/>
+                                    <a:lumOff val="5000"/>
+                                  </a:schemeClr>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="25290AF4" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t>++</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <wpg:grpSp>
+                            <wpg:cNvPr id="1348463173" name="Group 1348463173"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="1257300" y="0"/>
+                                <a:ext cx="1476375" cy="295275"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="1476375" cy="295275"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="2063366876" name="Oval 2063366876"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="114300" y="9525"/>
+                                  <a:ext cx="180975" cy="142875"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="ellipse">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="C00000"/>
+                                </a:solidFill>
+                                <a:ln>
+                                  <a:solidFill>
+                                    <a:schemeClr val="tx1">
+                                      <a:lumMod val="95000"/>
+                                      <a:lumOff val="5000"/>
+                                    </a:schemeClr>
+                                  </a:solidFill>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:style>
+                                <a:lnRef idx="2">
+                                  <a:schemeClr val="accent1">
+                                    <a:shade val="50000"/>
+                                  </a:schemeClr>
+                                </a:lnRef>
+                                <a:fillRef idx="1">
+                                  <a:schemeClr val="accent1"/>
+                                </a:fillRef>
+                                <a:effectRef idx="0">
+                                  <a:schemeClr val="accent1"/>
+                                </a:effectRef>
+                                <a:fontRef idx="minor">
+                                  <a:schemeClr val="lt1"/>
+                                </a:fontRef>
+                              </wps:style>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="329600CB" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                                    <w:pPr>
+                                      <w:jc w:val="center"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:t>++</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2056780719" name="Oval 2056780719"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="19050"/>
+                                  <a:ext cx="180975" cy="142875"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="ellipse">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="C00000"/>
+                                </a:solidFill>
+                                <a:ln>
+                                  <a:solidFill>
+                                    <a:schemeClr val="tx1">
+                                      <a:lumMod val="95000"/>
+                                      <a:lumOff val="5000"/>
+                                    </a:schemeClr>
+                                  </a:solidFill>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:style>
+                                <a:lnRef idx="2">
+                                  <a:schemeClr val="accent1">
+                                    <a:shade val="50000"/>
+                                  </a:schemeClr>
+                                </a:lnRef>
+                                <a:fillRef idx="1">
+                                  <a:schemeClr val="accent1"/>
+                                </a:fillRef>
+                                <a:effectRef idx="0">
+                                  <a:schemeClr val="accent1"/>
+                                </a:effectRef>
+                                <a:fontRef idx="minor">
+                                  <a:schemeClr val="lt1"/>
+                                </a:fontRef>
+                              </wps:style>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="3FA93088" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                                    <w:pPr>
+                                      <w:jc w:val="center"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:t>++</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wpg:grpSp>
+                              <wpg:cNvPr id="780706073" name="Group 780706073"/>
+                              <wpg:cNvGrpSpPr/>
+                              <wpg:grpSpPr>
+                                <a:xfrm>
+                                  <a:off x="1152525" y="0"/>
+                                  <a:ext cx="323850" cy="295275"/>
+                                  <a:chOff x="0" y="0"/>
+                                  <a:chExt cx="323850" cy="295275"/>
+                                </a:xfrm>
+                              </wpg:grpSpPr>
+                              <wps:wsp>
+                                <wps:cNvPr id="1010659061" name="Oval 1010659061"/>
+                                <wps:cNvSpPr/>
+                                <wps:spPr>
+                                  <a:xfrm>
+                                    <a:off x="123825" y="0"/>
+                                    <a:ext cx="180975" cy="152400"/>
+                                  </a:xfrm>
+                                  <a:prstGeom prst="ellipse">
+                                    <a:avLst/>
+                                  </a:prstGeom>
+                                  <a:solidFill>
+                                    <a:srgbClr val="C00000"/>
+                                  </a:solidFill>
+                                  <a:ln>
+                                    <a:solidFill>
+                                      <a:schemeClr val="tx1">
+                                        <a:lumMod val="95000"/>
+                                        <a:lumOff val="5000"/>
+                                      </a:schemeClr>
+                                    </a:solidFill>
+                                  </a:ln>
+                                </wps:spPr>
+                                <wps:style>
+                                  <a:lnRef idx="2">
+                                    <a:schemeClr val="accent1">
+                                      <a:shade val="50000"/>
+                                    </a:schemeClr>
+                                  </a:lnRef>
+                                  <a:fillRef idx="1">
+                                    <a:schemeClr val="accent1"/>
+                                  </a:fillRef>
+                                  <a:effectRef idx="0">
+                                    <a:schemeClr val="accent1"/>
+                                  </a:effectRef>
+                                  <a:fontRef idx="minor">
+                                    <a:schemeClr val="lt1"/>
+                                  </a:fontRef>
+                                </wps:style>
+                                <wps:txbx>
+                                  <w:txbxContent>
+                                    <w:p w14:paraId="58B7A181" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                                      <w:pPr>
+                                        <w:jc w:val="center"/>
+                                      </w:pPr>
+                                      <w:r>
+                                        <w:t>++</w:t>
+                                      </w:r>
+                                    </w:p>
+                                  </w:txbxContent>
+                                </wps:txbx>
+                                <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                  <a:prstTxWarp prst="textNoShape">
+                                    <a:avLst/>
+                                  </a:prstTxWarp>
+                                  <a:noAutofit/>
+                                </wps:bodyPr>
+                              </wps:wsp>
+                              <wps:wsp>
+                                <wps:cNvPr id="67521008" name="Oval 67521008"/>
+                                <wps:cNvSpPr/>
+                                <wps:spPr>
+                                  <a:xfrm>
+                                    <a:off x="0" y="28575"/>
+                                    <a:ext cx="180975" cy="152400"/>
+                                  </a:xfrm>
+                                  <a:prstGeom prst="ellipse">
+                                    <a:avLst/>
+                                  </a:prstGeom>
+                                  <a:solidFill>
+                                    <a:schemeClr val="tx2">
+                                      <a:lumMod val="40000"/>
+                                      <a:lumOff val="60000"/>
+                                    </a:schemeClr>
+                                  </a:solidFill>
+                                  <a:ln>
+                                    <a:solidFill>
+                                      <a:srgbClr val="0066FF"/>
+                                    </a:solidFill>
+                                  </a:ln>
+                                </wps:spPr>
+                                <wps:style>
+                                  <a:lnRef idx="2">
+                                    <a:schemeClr val="accent1">
+                                      <a:shade val="50000"/>
+                                    </a:schemeClr>
+                                  </a:lnRef>
+                                  <a:fillRef idx="1">
+                                    <a:schemeClr val="accent1"/>
+                                  </a:fillRef>
+                                  <a:effectRef idx="0">
+                                    <a:schemeClr val="accent1"/>
+                                  </a:effectRef>
+                                  <a:fontRef idx="minor">
+                                    <a:schemeClr val="lt1"/>
+                                  </a:fontRef>
+                                </wps:style>
+                                <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                  <a:prstTxWarp prst="textNoShape">
+                                    <a:avLst/>
+                                  </a:prstTxWarp>
+                                  <a:noAutofit/>
+                                </wps:bodyPr>
+                              </wps:wsp>
+                              <wps:wsp>
+                                <wps:cNvPr id="1061232772" name="Oval 1061232772"/>
+                                <wps:cNvSpPr/>
+                                <wps:spPr>
+                                  <a:xfrm>
+                                    <a:off x="142875" y="142875"/>
+                                    <a:ext cx="180975" cy="152400"/>
+                                  </a:xfrm>
+                                  <a:prstGeom prst="ellipse">
+                                    <a:avLst/>
+                                  </a:prstGeom>
+                                  <a:solidFill>
+                                    <a:schemeClr val="tx2">
+                                      <a:lumMod val="40000"/>
+                                      <a:lumOff val="60000"/>
+                                    </a:schemeClr>
+                                  </a:solidFill>
+                                  <a:ln>
+                                    <a:solidFill>
+                                      <a:srgbClr val="0066FF"/>
+                                    </a:solidFill>
+                                  </a:ln>
+                                </wps:spPr>
+                                <wps:style>
+                                  <a:lnRef idx="2">
+                                    <a:schemeClr val="accent1">
+                                      <a:shade val="50000"/>
+                                    </a:schemeClr>
+                                  </a:lnRef>
+                                  <a:fillRef idx="1">
+                                    <a:schemeClr val="accent1"/>
+                                  </a:fillRef>
+                                  <a:effectRef idx="0">
+                                    <a:schemeClr val="accent1"/>
+                                  </a:effectRef>
+                                  <a:fontRef idx="minor">
+                                    <a:schemeClr val="lt1"/>
+                                  </a:fontRef>
+                                </wps:style>
+                                <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                  <a:prstTxWarp prst="textNoShape">
+                                    <a:avLst/>
+                                  </a:prstTxWarp>
+                                  <a:noAutofit/>
+                                </wps:bodyPr>
+                              </wps:wsp>
+                              <wps:wsp>
+                                <wps:cNvPr id="1288834817" name="Oval 1288834817"/>
+                                <wps:cNvSpPr/>
+                                <wps:spPr>
+                                  <a:xfrm>
+                                    <a:off x="0" y="142875"/>
+                                    <a:ext cx="180975" cy="152400"/>
+                                  </a:xfrm>
+                                  <a:prstGeom prst="ellipse">
+                                    <a:avLst/>
+                                  </a:prstGeom>
+                                  <a:solidFill>
+                                    <a:srgbClr val="C00000"/>
+                                  </a:solidFill>
+                                  <a:ln>
+                                    <a:solidFill>
+                                      <a:schemeClr val="tx1">
+                                        <a:lumMod val="95000"/>
+                                        <a:lumOff val="5000"/>
+                                      </a:schemeClr>
+                                    </a:solidFill>
+                                  </a:ln>
+                                </wps:spPr>
+                                <wps:style>
+                                  <a:lnRef idx="2">
+                                    <a:schemeClr val="accent1">
+                                      <a:shade val="50000"/>
+                                    </a:schemeClr>
+                                  </a:lnRef>
+                                  <a:fillRef idx="1">
+                                    <a:schemeClr val="accent1"/>
+                                  </a:fillRef>
+                                  <a:effectRef idx="0">
+                                    <a:schemeClr val="accent1"/>
+                                  </a:effectRef>
+                                  <a:fontRef idx="minor">
+                                    <a:schemeClr val="lt1"/>
+                                  </a:fontRef>
+                                </wps:style>
+                                <wps:txbx>
+                                  <w:txbxContent>
+                                    <w:p w14:paraId="17BBB260" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                                      <w:pPr>
+                                        <w:jc w:val="center"/>
+                                      </w:pPr>
+                                      <w:r>
+                                        <w:t>++</w:t>
+                                      </w:r>
+                                    </w:p>
+                                  </w:txbxContent>
+                                </wps:txbx>
+                                <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                  <a:prstTxWarp prst="textNoShape">
+                                    <a:avLst/>
+                                  </a:prstTxWarp>
+                                  <a:noAutofit/>
+                                </wps:bodyPr>
+                              </wps:wsp>
+                            </wpg:grpSp>
+                          </wpg:grpSp>
+                        </wpg:grpSp>
+                        <wps:wsp>
+                          <wps:cNvPr id="169764799" name="Oval 169764799"/>
+                          <wps:cNvSpPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="400050" y="0"/>
+                              <a:ext cx="180975" cy="152400"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="ellipse">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:srgbClr val="C00000"/>
+                            </a:solidFill>
+                            <a:ln>
+                              <a:solidFill>
+                                <a:schemeClr val="tx1">
+                                  <a:lumMod val="95000"/>
+                                  <a:lumOff val="5000"/>
+                                </a:schemeClr>
+                              </a:solidFill>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:style>
+                            <a:lnRef idx="2">
+                              <a:schemeClr val="accent1">
+                                <a:shade val="50000"/>
+                              </a:schemeClr>
+                            </a:lnRef>
+                            <a:fillRef idx="1">
+                              <a:schemeClr val="accent1"/>
+                            </a:fillRef>
+                            <a:effectRef idx="0">
+                              <a:schemeClr val="accent1"/>
+                            </a:effectRef>
+                            <a:fontRef idx="minor">
+                              <a:schemeClr val="lt1"/>
+                            </a:fontRef>
+                          </wps:style>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="7BB91178" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                                <w:pPr>
+                                  <w:jc w:val="center"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:t>++</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                            <a:prstTxWarp prst="textNoShape">
+                              <a:avLst/>
+                            </a:prstTxWarp>
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="2053171900" name="Oval 2053171900"/>
+                          <wps:cNvSpPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="1895475" y="-9525"/>
+                              <a:ext cx="180975" cy="152400"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="ellipse">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:schemeClr val="tx2">
+                                <a:lumMod val="40000"/>
+                                <a:lumOff val="60000"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                            <a:ln>
+                              <a:solidFill>
+                                <a:srgbClr val="0066FF"/>
+                              </a:solidFill>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:style>
+                            <a:lnRef idx="2">
+                              <a:schemeClr val="accent1">
+                                <a:shade val="50000"/>
+                              </a:schemeClr>
+                            </a:lnRef>
+                            <a:fillRef idx="1">
+                              <a:schemeClr val="accent1"/>
+                            </a:fillRef>
+                            <a:effectRef idx="0">
+                              <a:schemeClr val="accent1"/>
+                            </a:effectRef>
+                            <a:fontRef idx="minor">
+                              <a:schemeClr val="lt1"/>
+                            </a:fontRef>
+                          </wps:style>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="010BC892" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                                <w:pPr>
+                                  <w:jc w:val="center"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:t>++</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                            <a:prstTxWarp prst="textNoShape">
+                              <a:avLst/>
+                            </a:prstTxWarp>
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="504462218" name="Straight Arrow Connector 504462218"/>
+                          <wps:cNvCnPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="3476625" y="695325"/>
+                              <a:ext cx="1724025" cy="0"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="straightConnector1">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:ln>
+                              <a:headEnd type="arrow"/>
+                              <a:tailEnd type="arrow"/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:style>
+                            <a:lnRef idx="1">
+                              <a:schemeClr val="dk1"/>
+                            </a:lnRef>
+                            <a:fillRef idx="0">
+                              <a:schemeClr val="dk1"/>
+                            </a:fillRef>
+                            <a:effectRef idx="0">
+                              <a:schemeClr val="dk1"/>
+                            </a:effectRef>
+                            <a:fontRef idx="minor">
+                              <a:schemeClr val="tx1"/>
+                            </a:fontRef>
+                          </wps:style>
+                          <wps:bodyPr/>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="475534673" name="Straight Arrow Connector 475534673"/>
+                          <wps:cNvCnPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="0" y="676275"/>
+                              <a:ext cx="2743200" cy="0"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="straightConnector1">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:ln>
+                              <a:headEnd type="arrow"/>
+                              <a:tailEnd type="arrow"/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:style>
+                            <a:lnRef idx="1">
+                              <a:schemeClr val="dk1"/>
+                            </a:lnRef>
+                            <a:fillRef idx="0">
+                              <a:schemeClr val="dk1"/>
+                            </a:fillRef>
+                            <a:effectRef idx="0">
+                              <a:schemeClr val="dk1"/>
+                            </a:effectRef>
+                            <a:fontRef idx="minor">
+                              <a:schemeClr val="tx1"/>
+                            </a:fontRef>
+                          </wps:style>
+                          <wps:bodyPr/>
+                        </wps:wsp>
+                      </wpg:grpSp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="2125513A" id="Group 69297556" o:spid="_x0000_s1041" style="position:absolute;left:0;text-align:left;margin-left:49.05pt;margin-top:16.65pt;width:409.5pt;height:82.5pt;z-index:251719680;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-height-relative:margin" coordorigin=",1047" coordsize="52006,10477" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAD0raJiQcAAFFLAAAOAAAAZHJzL2Uyb0RvYy54bWzsXFtv2zYUfh+w/yDovbVI3Y06RZA2xYCu&#10;KZYOfWZk2RYmixrFxM5+/Q5vujhOF3mwsxnMgyMdibcj8jvf4SH57v12XToPOWsKWs1c9NZznbzK&#10;6LyoljP392/XbxLXaTip5qSkVT5zH/PGfX/x80/vNvU0x3RFy3nOHMikaqabeuauOK+nk0mTrfI1&#10;ad7SOq/g4YKyNeFwy5aTOSMbyH1dTrDnRZMNZfOa0SxvGpB+UA/dC5n/YpFn/GaxaHLulDMX6sbl&#10;L5O/d+J3cvGOTJeM1Ksi09UgB9RiTYoKCm2z+kA4ce5Z8SSrdZEx2tAFf5vR9YQuFkWWyzZAa5C3&#10;05pPjN7Xsi3L6WZZt2oC1e7o6eBssy8Pn1h9W39loIlNvQRdyDvRlu2CrcV/qKWzlSp7bFWWb7mT&#10;gTAUHyEEzWbwDHlBHMONVGq2As136dQz8+jjPySfmNIngzptauglTaeI5t8p4nZF6lzqt5mCIr4y&#10;p5jPXBwEOI6iCLtORdbQZ28eSOl0UqkomaBVWzNtQIN7dOZHUYxw6DqgnTRBXhwqDRj1ocRLQaa0&#10;F+BEPW9bT6Y1a/innK4dcTFz87Is6kbUmUzJw+eGQ2XgbfOWEDe0LObXRVnKGzGO8quSOdCGmcu3&#10;WCYt79e/0rmSBR78qVqBWHwz+WpkxJC9HI0iF1nYoICyelomW961JULviK6vRfYin65qcCeSwuc1&#10;upNX/LHMRYZl9Vu+gK8BPUzVuK2Cqh3JsrziSDamWZF5rsThs5WWGYqcF6CZNm+dwVBJJm9VZ/2+&#10;SJpLPGkTe6r0HyVuU8iSacXbxOuiomxfBiW0Spes3jdKUqoRWrqj80foq4wqNGvq7LqA3vGZNPwr&#10;YQBfMBwBkvkN/CxKupm5VF+5zoqyv/bJxfswmOCp62wADmdu8+c9YbnrlL9UMMxSFAQCP+VNEMYY&#10;blj/yV3/SXW/vqLQ3xCAf53JS/E+L83lgtH1d0DuS1EqPCJVBmXP3Iwzc3PFFUwD9mf55aV8DTCz&#10;JvxzdVtnInOhVdH1v22/E1brIcJhbH2hZmg/GSbqXZGyopf3nC4KOYY6vWp9A8z0AFFddhiB0gB5&#10;CYYhbUBCYrXTk8NHFNg1GmD7QGlg4sUo+yYNAW2gaDLNVgeDrLYCbQM0MMZJEsZ+7KXDNnfi8U0G&#10;mBXwB+gYR2BJNA6ZZiPfC1KBntK4KKjUbRvYltbimBY/kxBAR9m0V7AqCCOwKjhBbY+RZqUnltp7&#10;oV2BIfPUFg+MSYgB2DWSGENuzMShxqQP7FcCak0BPWBXuD7A+p4BUTDNt2rs9s1QKrBb9dy+GTLS&#10;H1kha0sOtyV8e7eVrAdJ2Ohg0JqXU5iXE9BZYU9QnIaRb2BbAU8nHgM8CGEfhqoitK2taQG7T2eP&#10;gUBDsmXprKWzls4C9X0xnT0F3iQoCKPYRy1NVHjTiUfhDbAC40BjoJ8/8p+PATiW8kjP/Zzc547y&#10;RIJvWspzSo+687yUdymnG3cdTRRE4Ph5nt9OwWnvupPLDzfKu8Y+Bp9dMZc4wILEQCYwq6OnInHs&#10;+9IZFc4mPMYGa3YmMnWyzr1+JuFrOpthikLPT1GrPwnBnXQMAluuZ6cuF3bq8v83dXkKrhdHCQ58&#10;DJMH/VgJ6sRjkAbonQ6VqKsBPNvJLRsoGcSyXhAo6ZhebJnefyd24gdJEPkobiekNLvr5BI1RrE7&#10;8BFjX7O7HWKHgjjyRZRhLLF7JuFrEjvsRcBSoySOBoDbE48BXIQCo7MubmT48ABwjxGatq71GbvW&#10;iQXc0wPuCRgf9mBuL/Hindm9nngMACnfEqXerjNuwceyvcPZXmrB5/Tg8+yiES/2Im+X7AkMUeID&#10;uB6CwKP2FHe4no/9REQnx1K9/elek+khWA4ahakX7awX6cRjgBaitsl+jQ2Q1kZQ7ALEMX41rALU&#10;vdCuSTzdmsQT0DwIhGAIlsDi/d4S6FY4BnkUxXuN0K1dK8LOzsG0MHNWMAMUB5gJjuNhoLInHgM1&#10;SM1SiZWx+hJSdwHeozMdCzgWcOxei96WpJF7LU7AaxBOkgTiDCgeMJueeAzg6OmrdnL8hFhjJ8/P&#10;jtu00Uosd4DZdWmvtS6tv0atfy2+yNF3n6IojaMgTndWz7bSMfgktnbqtfo782RH50IWn84Yn7Cd&#10;9Tn9/PoJsAeieLAsA8JxQGx68z498Rj0QUkaBnp3Z29f6t71BceYeLbu2Pm5Yx1H8i0GnSUGhV4Q&#10;RBijdur5ljNSLFfcuWSMbpwrWlVwqgtlTvdmh0pXlT7IxITPzY7v9hQTH1aDRToUFqWhD5eQvOe5&#10;xbBxWjwXIUTJmtooIGnP2dAbqBtdtbZOalvzMwdzqKMyVjmZf6zmDn+s4WgRItqkKsBJUe55AKW/&#10;8KCMvYdZzP8wx0ns38Kz9xCLLtHI0y+6hAecfCF2hcOngAbr5eZwLSh3s3vyhXhJc3G1fefopBzM&#10;WOgHsKnN2MVnO2X35phOqSYSIjgfwGw6MVYSx7C8Wthj2x1Fx1CHt8jx+oLDWF6hO/b9RXkN5zbJ&#10;Pq3PmBIHQ/XvZVfuTsK6+BsAAP//AwBQSwMEFAAGAAgAAAAhAOOczQTfAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sDRHQdk2naQJOExIbEtota7y2WpNUTdZ2b485wdH+&#10;P/3+XKxm27ERh9B6p0AsEmDoKm9aVyv42r89pMBC1M7ozjtUcMUAq/L2ptC58ZP7xHEXa0YlLuRa&#10;QRNjn3MeqgatDgvfo6Ps5AerI41Dzc2gJyq3HX9MkmdudevoQqN73DRYnXcXq+B90tNaitdxez5t&#10;rof908f3VqBS93fzegks4hz/YPjVJ3UoyenoL84E1inIUkGkAiklMMoz8UKLI4FZKoGXBf//QfkD&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAA9K2iYkHAABRSwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA45zNBN8AAAAJAQAADwAAAAAAAAAAAAAA&#10;AADjCQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAO8KAAAAAA==&#10;">
+                <v:oval id="Oval 244276662" o:spid="_x0000_s1042" style="position:absolute;left:36671;top:9810;width:1810;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAbkqkDywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvBf/D8gre2k1DXUvMpqhYKQWFVi/entlnEsy+Ddk1jf76bqHgcZiZb5h8PdpWDNT7xrGGxTwB&#10;QVw603Cl4f1tM1uB8AHZYOuYNPySh3VxNckxM+7IexoOoRIRwj5DDXUIXSalL2uy6OeuI47el+st&#10;hij7SpoejxFuW5kmiZIWG44LNXb0WFP5ffixGgI+qYfdM6/Uy+vn/gY/hr/tZtD6ejre34EINIb/&#10;8KW9NRrS5TK9VUqlcL4U74AsTgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAbkqkDywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" fillcolor="#acb9ca [1311]" strokecolor="#06f" strokeweight="1pt">
+                  <v:stroke joinstyle="miter"/>
+                </v:oval>
+                <v:group id="Group 1941082981" o:spid="_x0000_s1043" style="position:absolute;top:1047;width:52006;height:10478" coordorigin=",-95" coordsize="52006,10477" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMlfXHyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEE/Y207g5ajWKyDZ8kMF0IL4dzdkWm0tpsrZ+eyMM9ni//7dYDbYWHbW+cqxBjRMQxLkz&#10;FRcafg4fzykIH5AN1o5Jw5U8rJaPDwvMjOv5m7p9KEQMYZ+hhjKEJpPS5yVZ9GPXEEfu7FqLIZ5t&#10;IU2LfQy3tZwkyZu0WHFsKLGhTUn5Zf9rNXz22K9f1Hu3u5w319Nh+nXcKdL6aTSs5yACDeFf/Ofe&#10;mjh/9qqSdDJLFdx/igDI5Q0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMlfXHyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                  <v:group id="Group 788573709" o:spid="_x0000_s1044" style="position:absolute;left:666;top:7620;width:13050;height:1809" coordsize="13049,1809" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDEYHFXywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81U0qNjF1FRFbPEihKoi3R/aZBLNvQ3abxH/fFQoeh5n5hpkvB1OLjlpXWVYQjyMQ&#10;xLnVFRcKjofP1xSE88gaa8uk4EYOlovnpzlm2vb8Q93eFyJA2GWooPS+yaR0eUkG3dg2xMG72Nag&#10;D7ItpG6xD3BTy7coepcGKw4LJTa0Lim/7n+Ngq8e+9Uk3nS762V9Ox+m36ddTEqNXobVBwhPg3+E&#10;/9tbrSBJ02kySaIZ3C+FOyAXfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDEYHFXywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
+                    <v:oval id="Oval 1212762811" o:spid="_x0000_s1045" style="position:absolute;width:1809;height:1524;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXH8P3ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;EEXfC/2HMIW+SM1mwa2sRimFFim+aPsB42bMLm4mS5Lqtl/fCEIfZ+6de+4s16PrxZlC7DxrUNMC&#10;BHHjTcdWw9fn29McREzIBnvPpOGHIqxX93dLrI2/8I7O+2RFDuFYo4Y2paGWMjYtOYxTPxBn7eiD&#10;w5THYKUJeMnhrpdlUVTSYceZ0OJAry01p/23y9zfWVfZsJ0cJnZjP953Xtnea/34ML4sQCQa07/5&#10;dr0xuX6pyueqnCsF15/yAuTqDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcfw/fKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" fillcolor="#c00000" strokecolor="#0d0d0d [3069]" strokeweight="1pt">
+                      <v:stroke joinstyle="miter"/>
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0C6AEC88" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>++</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:oval>
+                    <v:oval id="Oval 1047179563" o:spid="_x0000_s1046" style="position:absolute;left:11239;top:95;width:1810;height:1524;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQApiMZPyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlCt50Y63Rpq6iokUKFdRevI3ZaRKanQ3ZNaY+vVso9Djf/0znrSlFQ7UrLCsY9CMQxKnV&#10;BWcKPo+b3gSE88gaS8uk4IcczGcPnSkm2l55T83BZyKEsEtQQe59lUjp0pwMur6tiAP3ZWuDPpx1&#10;JnWN1xBuSvkURbE0WHBoyLGiVU7p9+FiFHhcx8v3N57EH7vzfoSn5rbdNEp1H9vFKwhPrf8X/7m3&#10;OsyPnseD8csoHsLvTwEAObsDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKYjGT8kAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#acb9ca [1311]" strokecolor="#06f" strokeweight="1pt">
+                      <v:stroke joinstyle="miter"/>
+                    </v:oval>
+                    <v:oval id="Oval 1814567319" o:spid="_x0000_s1047" style="position:absolute;left:10001;top:285;width:1810;height:1524;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCzYCUAzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;EEXfhf5DmIIvUrNrdbVboxShRaQvWj9guplml24mSxJ12683BaGPM/fOPXeW69624kw+NI4V5OMM&#10;BHHldMNGwfHj9WEBIkRkja1jUvBDAdaru8ESS+0uvKfzIRqRQjiUqKCOsSulDFVNFsPYdcRJ+3Le&#10;YkyjN1J7vKRw28pJlhXSYsOJUGNHm5qq78PJJu7vrCmMfx99jszW7N72LjetU2p43788g4jUx3/z&#10;7XqrU/1FPp0V88f8Cf5+SguQqysAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAs2AlAMwA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" fillcolor="#c00000" strokecolor="#0d0d0d [3069]" strokeweight="1pt">
+                      <v:stroke joinstyle="miter"/>
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7D00DCF1" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>++</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:oval>
+                  </v:group>
+                  <v:group id="Group 1460490032" o:spid="_x0000_s1048" style="position:absolute;left:23241;top:7429;width:27336;height:2953" coordsize="27336,2952" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAttqWhyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LFHqru/FFm7qKSBUPIlQLpbchOybB7GzIbpP4712h4HG+98yXva1ES40vHWtIhgoEceZM&#10;ybmG79Pm9Q2ED8gGK8ek4UoelounwRxT4zr+ovYYchFD2KeooQihTqX0WUEW/dDVxJE7u8ZiiGeT&#10;S9NgF8NtJUdKzaTFkmNDgTWtC8ouxz+rYdthtxonn+3+cl5ff0/Tw88+Ia1fnvvVB4hAfXiI/907&#10;E+dPZmryrtR4BPefIgBycQMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAttqWhyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                    <v:oval id="Oval 591503912" o:spid="_x0000_s1049" style="position:absolute;top:95;width:1809;height:1524;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBLTTf0ywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdRNLgqau0pYqIljQ9tLba/Y1Cc2+Ddk1Rn+9Kwg9DjPzDTNf9qYWHbWusqwgHkcg&#10;iHOrKy4UfH2uHqcgnEfWWFsmBWdysFwMHuaYaXviPXUHX4gAYZehgtL7JpPS5SUZdGPbEAfv17YG&#10;fZBtIXWLpwA3tZxEUSoNVhwWSmzoraT873A0Cjy+p6/bNU/T3cfPPsHv7rJZdUqNhv3LMwhPvf8P&#10;39sbrSCZxUn0NIsncLsU7oBcXAEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBLTTf0ywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" fillcolor="#acb9ca [1311]" strokecolor="#06f" strokeweight="1pt">
+                      <v:stroke joinstyle="miter"/>
+                    </v:oval>
+                    <v:oval id="Oval 1768243215" o:spid="_x0000_s1050" style="position:absolute;left:857;top:857;width:1810;height:1524;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvcjafzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RSsNA&#10;EEXfBf9hGcGX0m4SbVpit0UEpRRfUvsB0+y4CWZnw+7aRr/eFQp9nLl37rmz2oy2FyfyoXOsIJ9l&#10;IIgbpzs2Cg4fr9MliBCRNfaOScEPBdisb29WWGl35ppO+2hECuFQoYI2xqGSMjQtWQwzNxAn7dN5&#10;izGN3kjt8ZzCbS+LLCulxY4TocWBXlpqvvbfNnF/511p/PvkODFbs3urXW56p9T93fj8BCLSGK/m&#10;y/VWp/qLclk8PhT5HP5/SguQ6z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAb3I2n8wA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" fillcolor="#c00000" strokecolor="#0d0d0d [3069]" strokeweight="1pt">
+                      <v:stroke joinstyle="miter"/>
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="25290AF4" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>++</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:oval>
+                    <v:group id="Group 1348463173" o:spid="_x0000_s1051" style="position:absolute;left:12573;width:14763;height:2952" coordsize="14763,2952" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCPcoB6yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LvsMyQm91k8Zaia4i0hYPIlQF8TZkxySYnQ3ZbRLf3i0UPM73P4tVbyrRUuNKywricQSCOLO6&#10;5FzB6fj1OgPhPLLGyjIpuJOD1XI4WGCqbcc/1B58LkIIuxQVFN7XqZQuK8igG9uaOHBX2xj04Wxy&#10;qRvsQrip5FsUTaXBkkNDgTVtCspuh1+j4LvDbp3En+3udt3cL8f3/XkXk1Ivo349B+Gp90/xv3ur&#10;w/xkMptMk/gjgb+fAgBy+QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCPcoB6yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                      <v:oval id="Oval 2063366876" o:spid="_x0000_s1052" style="position:absolute;left:1143;top:95;width:1809;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBsonbOyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;EIXvhb5DGMEb0ayKqWyNUgSLlN5o+wDjZppd3EyWJOq2T98UCr08nJ+Ps972rhU3CrHxrGE2LUAQ&#10;V940bDV8vO8nKxAxIRtsPZOGL4qw3TwM1lgaf+cj3U7JijzCsUQNdUpdKWWsanIYp74jzt6nDw5T&#10;lsFKE/Cex10r50WhpMOGM6HGjnY1VZfT1WXu97JRNryNz2N7sK8vRz+zrdd6NOyfn0Ak6tN/+K99&#10;MBrmhVoslFo9Kvj9lP+A3PwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbKJ2zskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#c00000" strokecolor="#0d0d0d [3069]" strokeweight="1pt">
+                        <v:stroke joinstyle="miter"/>
+                        <v:textbox>
+                          <w:txbxContent>
+                            <w:p w14:paraId="329600CB" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>++</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:oval>
+                      <v:oval id="Oval 2056780719" o:spid="_x0000_s1053" style="position:absolute;top:190;width:1809;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDutE98ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;EIXvC32HMAVvRJMVXO1qlFKoSOmNtg8wbqbZxc1kSVLd9umbQsHLw/n5OOvt4DpxoRBbzxqKqQJB&#10;XHvTstXw8f4yWYKICdlg55k0fFOE7eb+bo2V8Vc+0OWYrMgjHCvU0KTUV1LGuiGHcep74ux9+uAw&#10;ZRmsNAGvedx1cqZUKR22nAkN9vTcUH0+frnM/Zm3pQ1v49PY7u3r7uAL23mtRw/D0wpEoiHdwv/t&#10;vdEwU/NysVSL4hH+PuU/IDe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO60T3zKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" fillcolor="#c00000" strokecolor="#0d0d0d [3069]" strokeweight="1pt">
+                        <v:stroke joinstyle="miter"/>
+                        <v:textbox>
+                          <w:txbxContent>
+                            <w:p w14:paraId="3FA93088" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>++</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:oval>
+                      <v:group id="Group 780706073" o:spid="_x0000_s1054" style="position:absolute;left:11525;width:3238;height:2952" coordsize="323850,295275" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAIXOuoywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6q7up1Eh0FZG29CAF/4B4e2SfSTD7NmS3Sfz2rlDwOMzMb5j5crC16Kj1lWMNyUiB&#10;IM6dqbjQcNh/vU1B+IBssHZMGq7kYbl4fppjZlzPW+p2oRARwj5DDWUITSalz0uy6EeuIY7e2bUW&#10;Q5RtIU2LfYTbWr4rNZEWK44LJTa0Lim/7P6shu8e+9U4+ew2l/P6etp//B43CWn9+jKsZiACDeER&#10;/m//GA3pVKVqotIx3C/FOyAXNwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAIXOuoywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
+                        <v:oval id="Oval 1010659061" o:spid="_x0000_s1055" style="position:absolute;left:123825;width:180975;height:152400;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB5w2kGygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;EEXfhf5DmIIvUpMtuLSrUUrBItIXtR8wbqbZpZvJkkRd+/WNUPBx5t65585iNbhOnCnE1rOGYqpA&#10;ENfetGw1fB3WTy8gYkI22HkmDVeKsFo+jBZYGX/hHZ33yYocwrFCDU1KfSVlrBtyGKe+J87atw8O&#10;Ux6DlSbgJYe7Tj4rVUqHLWdCgz29N1T/7E8uc39nbWnD5+Q4sRu7/dj5wnZe6/Hj8DYHkWhId/P/&#10;9cbk+qpQ5exVlQXcfsoLkMs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnDaQbKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" fillcolor="#c00000" strokecolor="#0d0d0d [3069]" strokeweight="1pt">
+                          <v:stroke joinstyle="miter"/>
+                          <v:textbox>
+                            <w:txbxContent>
+                              <w:p w14:paraId="58B7A181" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                                <w:pPr>
+                                  <w:jc w:val="center"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:t>++</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </v:textbox>
+                        </v:oval>
+                        <v:oval id="Oval 67521008" o:spid="_x0000_s1056" style="position:absolute;top:28575;width:180975;height:152400;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBRVNRjxgAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EJ3ibiYJVqlHcmEOEDXRevD2bZ1tsXkoTa+dfvxwEjx/f7/mys5VoqfGlYw3DgQJBnDlT&#10;cq7h8Lt+m4LwAdlg5Zg0/JGH5eL1ZY6pcTfeUbsPuYgh7FPUUIRQp1L6rCCLfuBq4sidXWMxRNjk&#10;0jR4i+G2kiOlEmmx5NhQYE0fBWWX/dVqCPiZvG+/eJp8/5x2Yzy298261brf61YzEIG68BQ/3Buj&#10;IZmMR0Ol4uT4KL4BufgHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUVTUY8YAAADhAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" fillcolor="#acb9ca [1311]" strokecolor="#06f" strokeweight="1pt">
+                          <v:stroke joinstyle="miter"/>
+                        </v:oval>
+                        <v:oval id="Oval 1061232772" o:spid="_x0000_s1057" style="position:absolute;left:142875;top:142875;width:180975;height:152400;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDn0gzLyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WEXqrG1MaJbqKllpEUPBx8TZmxyQ0Oxuy25j6612h0ON875nMOlOJlhpXWlYw6EcgiDOr&#10;S84VHA/L1xEI55E1VpZJwS85mE2fnyaYanvlHbV7n4sQwi5FBYX3dSqlywoy6Pq2Jg7cxTYGfTib&#10;XOoGryHcVDKOokQaLDk0FFjTR0HZ9/7HKPD4mSzWXzxKNtvz7h1P7W21bJV66XXzMQhPnf8X/7lX&#10;OsyPkkH8Fg+HMTx+CgDI6R0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDn0gzLyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="#acb9ca [1311]" strokecolor="#06f" strokeweight="1pt">
+                          <v:stroke joinstyle="miter"/>
+                        </v:oval>
+                        <v:oval id="Oval 1288834817" o:spid="_x0000_s1058" style="position:absolute;top:142875;width:180975;height:152400;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDU2BlKywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RSgMx&#10;EEXfC/5DGMGXYrNbaw1r01KEShFfWv2AcTNmFzeTJUnbrV9vhEIfZ+6de+4sVoPrxJFCbD1rKCcF&#10;COLam5aths+Pzb0CEROywc4zaThThNXyZrTAyvgT7+i4T1bkEI4VamhS6ispY92QwzjxPXHWvn1w&#10;mPIYrDQBTzncdXJaFHPpsOVMaLCnl4bqn/3BZe7vYzu34X38NbZb+/a686XtvNZ3t8P6GUSiIV3N&#10;l+utyfWnSqmHmSqf4P+nvAC5/AMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDU2BlKywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" fillcolor="#c00000" strokecolor="#0d0d0d [3069]" strokeweight="1pt">
+                          <v:stroke joinstyle="miter"/>
+                          <v:textbox>
+                            <w:txbxContent>
+                              <w:p w14:paraId="17BBB260" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                                <w:pPr>
+                                  <w:jc w:val="center"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:t>++</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </v:textbox>
+                        </v:oval>
+                      </v:group>
+                    </v:group>
+                  </v:group>
+                  <v:oval id="Oval 169764799" o:spid="_x0000_s1059" style="position:absolute;left:4000;width:1810;height:1524;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB2CeoAxgAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f+A7hCN7ITB1bXTujyECR4Y1uD3DWnKVlzUlJotY9vREGXn58//Nlb1txIh8axwqmkwwEceV0&#10;w0bB1+f68RVEiMgaW8ek4EIBlovBwxxL7c68p9MhGpFCOJSooI6xK6UMVU0Ww8R1xIn7cd5iTNAb&#10;qT2eU7ht5VOW5dJiw6mhxo7ea6p+D0ebev9emtz43fh7bLbmY7N3U9M6pUbDfvUGIlIf7+J/91an&#10;+Xkxy59nRQG3SwmDXFwBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdgnqAMYAAADiAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" fillcolor="#c00000" strokecolor="#0d0d0d [3069]" strokeweight="1pt">
+                    <v:stroke joinstyle="miter"/>
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7BB91178" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>++</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:oval>
+                  <v:oval id="Oval 2053171900" o:spid="_x0000_s1060" style="position:absolute;left:18954;top:-95;width:1810;height:1523;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQATDZXaywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasJA&#10;FIb3hb7DcAru6kwUU42O0pZaRKjgZdPdaeaYhGbOhMw0Rp++syh0+fPf+Bar3taio9ZXjjUkQwWC&#10;OHem4kLD6bh+nILwAdlg7Zg0XMnDanl/t8DMuAvvqTuEQsQR9hlqKENoMil9XpJFP3QNcfTOrrUY&#10;omwLaVq8xHFby5FSqbRYcXwosaHXkvLvw4/VEPAtfdm+8zT92H3tJ/jZ3TbrTuvBQ/88BxGoD//h&#10;v/bGaBipyTh5SmYqUkSmyANy+QsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQATDZXaywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" fillcolor="#acb9ca [1311]" strokecolor="#06f" strokeweight="1pt">
+                    <v:stroke joinstyle="miter"/>
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:p w14:paraId="010BC892" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>++</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:oval>
+                  <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                    <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                    <o:lock v:ext="edit" shapetype="t"/>
+                  </v:shapetype>
+                  <v:shape id="Straight Arrow Connector 504462218" o:spid="_x0000_s1061" type="#_x0000_t32" style="position:absolute;left:34766;top:6953;width:17240;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDa3/tcxgAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L+x/CE7xp2uJEOqM4meh1sQe9PZq3tti8lCaz3f56cxjs+PH93uxG24oH9b5xrCBdJCCIS2ca&#10;rhQUl+N8DcIHZIOtY1LwQx5225fJBnPjBv6khw6ViCHsc1RQh9DlUvqyJot+4TriyH253mKIsK+k&#10;6XGI4baVWZKspMWGY0ONHR1qKu/62yrQp/Ax8P6WFaf39a9Or7ooD1qp2XTcv4EINIZ/8Z/7bBS8&#10;JsvlKsvSuDleindAbp8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2t/7XMYAAADiAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3200]" strokeweight=".5pt">
+                    <v:stroke startarrow="open" endarrow="open" joinstyle="miter"/>
+                  </v:shape>
+                  <v:shape id="Straight Arrow Connector 475534673" o:spid="_x0000_s1062" type="#_x0000_t32" style="position:absolute;top:6762;width:27432;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBZ7y6LygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgb6D2EJviZxfBzdKSENLco3iQ3tbrK1taq2MpcZun74qBHIcZuYbZrMbbCOu1PnasYLpJAFB&#10;XDhTc6kgv7yN1yB8QDbYOCYFP+Rht30YbTAzruczXXUoRYSwz1BBFUKbSemLiiz6iWuJo/fpOosh&#10;yq6UpsM+wm0jZ0mykhZrjgsVtnSoqPjS31aBPobXnvcfs/z4sv7V03edFwet1NPjsH8GEWgI9/Ct&#10;fTIKFulyOV+s0jn8X4p3QG7/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFnvLovKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokecolor="black [3200]" strokeweight=".5pt">
+                    <v:stroke startarrow="open" endarrow="open" joinstyle="miter"/>
+                  </v:shape>
+                </v:group>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>proton</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  neutron</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4051B1" w14:textId="0D0FC556" w:rsidR="00EF530F" w:rsidRPr="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00281D7B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251718656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="258A437A" wp14:editId="76F5E6FA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3819525</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>195580</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1619250" cy="323850"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="32" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1619250" cy="323850"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="55AA4476" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRPr="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00EF530F">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>Isotopes</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EF530F">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> of helium</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="258A437A" id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:300.75pt;margin-top:15.4pt;width:127.5pt;height:25.5pt;z-index:251718656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDljHC2+wEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IUO7UF00GaNEWB&#10;9AGk/QCaoiyiJJclaUvu13dJKY7R3or6QCy93Nmd2dHmZjCaHKUPCiyj5WxOibQCGmX3jH7/9vBm&#10;RUmI3DZcg5WMnmSgN9vXrza9q2UFHehGeoIgNtS9Y7SL0dVFEUQnDQ8zcNJisgVveMSr3xeN5z2i&#10;G11U8/l10YNvnAchQ8B/78ck3Wb8tpUifmnbICPRjOJsMZ8+n7t0FtsNr/eeu06JaQz+D1MYriw2&#10;PUPd88jJwau/oIwSHgK0cSbAFNC2SsjMAdmU8z/YPHXcycwFxQnuLFP4f7Di8/HJffUkDu9gwAVm&#10;EsE9gvgRiIW7jtu9vPUe+k7yBhuXSbKid6GeSpPUoQ4JZNd/ggaXzA8RMtDQepNUQZ4E0XEBp7Po&#10;cohEpJbX5bpaYkpg7qq6WmGcWvD6udr5ED9IMCQFjHpcakbnx8cQx6fPT1IzCw9K67xYbUnP6HpZ&#10;LXPBRcaoiL7TyjC6mqff6IRE8r1tcnHkSo8xzqLtxDoRHSnHYTcQ1TBaLVJxUmEHzQl18DD6DL8L&#10;DDrwvyjp0WOMhp8H7iUl+qNFLdflYpFMmS+L5dsKL/4ys7vMcCsQitFIyRjexWzkkfMtat6qLMfL&#10;JNPM6J0s6OTzZM7Le3718jVufwMAAP//AwBQSwMEFAAGAAgAAAAhAKK72jfdAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FPwzAMhe9I+w+RkbixpECrUppOE4griLFN2i1rvLaicaomW8u/x5zg&#10;Zvs9PX+vXM2uFxccQ+dJQ7JUIJBqbztqNGw/X29zECEasqb3hBq+McCqWlyVprB+og+8bGIjOIRC&#10;YTS0MQ6FlKFu0Zmw9AMSayc/OhN5HRtpRzNxuOvlnVKZdKYj/tCaAZ9brL82Z6dh93Y67B/Ue/Pi&#10;0mHys5LkHqXWN9fz+glExDn+meEXn9GhYqajP5MNoteQqSRlq4Z7xRXYkKcZH448JDnIqpT/G1Q/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOWMcLb7AQAA1QMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKK72jfdAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAVQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="55AA4476" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRPr="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00EF530F">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>Isotopes</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EF530F">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> of helium</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251717632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1932A818" wp14:editId="39E8709E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>768985</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>154305</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1990725" cy="342900"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="322" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1990725" cy="342900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="322A2838" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRPr="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00EF530F">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>Isotopes</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EF530F">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> of hydrogen</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1932A818" id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:60.55pt;margin-top:12.15pt;width:156.75pt;height:27pt;z-index:251717632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBunHdy+wEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+x4ydpYIVXXrtOk&#10;7kNq9wMwxjEacBmQ2Nmv3wWnadS9VfMD4vrCufece1hfjUaTvfRBgWV0PispkVZAq+yW0Z+Pd+8u&#10;KQmR25ZrsJLRgwz0avP2zXpwtaygB91KTxDEhnpwjPYxurooguil4WEGTlpMduANjxj6bdF6PiC6&#10;0UVVlh+KAXzrPAgZAv69nZJ0k/G7Tor4veuCjEQzir3FvPq8NmktNmtebz13vRLHNvgrujBcWSx6&#10;grrlkZOdV/9AGSU8BOjiTIApoOuUkJkDspmXL9g89NzJzAXFCe4kU/h/sOLb/sH98CSOH2HEAWYS&#10;wd2D+BWIhZue26289h6GXvIWC8+TZMXgQn28mqQOdUggzfAVWhwy30XIQGPnTVIFeRJExwEcTqLL&#10;MRKRSq5W5UW1pERg7v2iWpV5KgWvn247H+JnCYakDaMeh5rR+f4+xNQNr5+OpGIW7pTWebDakoHR&#10;1RLhX2SMiug7rQyjl2X6Jickkp9smy9HrvS0xwLaHlknohPlODYjUS2jiI4XkgoNtAfUwcPkM3wX&#10;uOnB/6FkQI8xGn7vuJeU6C8WtVzNF4tkyhwslhcVBv4805xnuBUIxWikZNrexGzkidk1at6pLMdz&#10;J8ee0TtZpaPPkznP43zq+TVu/gIAAP//AwBQSwMEFAAGAAgAAAAhAExWWaTdAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyonQelhDgVArEFtdBK7Nx4mkTE4yh2m/D3DCtY&#10;Xs3RvWfK9ex6ccYxdJ40JAsFAqn2tqNGw8f7y80KRIiGrOk9oYZvDLCuLi9KU1g/0QbP29gILqFQ&#10;GA1tjEMhZahbdCYs/IDEt6MfnYkcx0ba0Uxc7nqZKrWUznTEC60Z8KnF+mt7chp2r8fPfa7emmd3&#10;O0x+VpLcvdT6+mp+fAARcY5/MPzqszpU7HTwJ7JB9JzTJGFUQ5pnIBjIs3wJ4qDhbpWBrEr5/4Pq&#10;BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG6cd3L7AQAA1QMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAExWWaTdAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAVQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="322A2838" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRPr="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00EF530F">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>Isotopes</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EF530F">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> of hydrogen</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="218AC247" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRPr="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00281D7B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="890" w:right="170"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="634BE280" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRPr="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00281D7B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="890" w:right="170"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="713D37FE" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRPr="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00281D7B">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251716608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63970281" wp14:editId="6652977F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2943225</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>191770</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="180975" cy="152400"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="36" name="Oval 36"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="180975" cy="152400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="ellipse">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="40000"/>
+                            <a:lumOff val="60000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="0066FF"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:oval w14:anchorId="56DB55E9" id="Oval 36" o:spid="_x0000_s1026" style="position:absolute;margin-left:231.75pt;margin-top:15.1pt;width:14.25pt;height:12pt;z-index:251716608;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfJDwfnAIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HST+COkXQIsOA&#10;ri3WDj0rshQbkEVNUuJkv36UZDvt2u0w7CKLFPlIPpO8vNq3iuyEdQ3okhYnOSVCc6gavSnp96fV&#10;p3NKnGe6Ygq0KOlBOHq1+PjhsjNzMYEaVCUsQRDt5p0pae29mWeZ47VomTsBIzQ+SrAt8yjaTVZZ&#10;1iF6q7JJnp9mHdjKWODCOdTepEe6iPhSCu7vpXTCE1VSzM3H08ZzHc5sccnmG8tM3fA+DfYPWbSs&#10;0Rh0hLphnpGtbd5AtQ234ED6Ew5tBlI2XMQasJoi/62ax5oZEWtBcpwZaXL/D5bf7R7Ng0UaOuPm&#10;Dq+hir20bfhifmQfyTqMZIm9JxyVxXl+cTajhONTMZtM80hmdnQ21vnPAloSLiUVSjXGhXLYnO1u&#10;nceYaD1YBbUD1VSrRqkohBYQ18qSHcOf5/eT6Kq27Veokg5jpqhsjmr80Ul9OqgRPjZSQInBXgVQ&#10;+m1Mu1mPEbG7Tler0CEB55gaSsE1OxIWb/6gRABU+puQpKmQopTxmELKjnEutC9iMa5mlUjq2R+T&#10;joABWSIzI3YP8JqkATvl3NsHVxFHYXTOU/S/OY8eMTJoPzq3jQb7HoDCqvrIyX4gKVETWFpDdXiw&#10;xEIaRGf4qsHuuGXOPzCLk4czitvE3+MhFXQlhf5GSQ3253v6YI8Dga+UdDjJJXU/tswKStQXjaNy&#10;UUynYfSjMJ2dTVCwL1/WL1/0tr0G7LcC95bh8RrsvRqu0kL7jEtnGaLiE9McY5eUezsI1z5tGFxb&#10;XCyX0QzH3TB/qx8ND+CB1dD6T/tnZk0/Ih5n6w6GqX8zJsk2eGpYbj3IJs7Qkdeeb1wVsWf7tRZ2&#10;0Us5Wh2X7+IXAAAA//8DAFBLAwQUAAYACAAAACEAbUe6F+AAAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU+DQBCF7yb+h82YeLOLFEiLLI0aa4yJJq29eBvYEYjsLGG3FP31ric9TubLe98rNrPp&#10;xUSj6ywruF5EIIhrqztuFBzetlcrEM4ja+wtk4IvcrApz88KzLU98Y6mvW9ECGGXo4LW+yGX0tUt&#10;GXQLOxCH34cdDfpwjo3UI55CuOllHEWZNNhxaGhxoPuW6s/90Sjw+JDdPT/yKnt5rXYpvk/fT9tJ&#10;qcuL+fYGhKfZ/8Hwqx/UoQxOlT2ydqJXkGTLNKAKllEMIgDJOg7jKgVpEoMsC/l/QfkDAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA3yQ8H5wCAADEBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAbUe6F+AAAAAJAQAADwAAAAAAAAAAAAAAAAD2BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAMGAAAAAA==&#10;" fillcolor="#acb9ca [1311]" strokecolor="#06f" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+              </v:oval>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5499EFE7" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRPr="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00281D7B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>hydrogen-1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>hydrogen-2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>hydrogen-3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>helium-3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     helium-4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309548A9" w14:textId="134EDDD8" w:rsidR="00EF530F" w:rsidRPr="00EF530F" w:rsidRDefault="001D4B72" w:rsidP="00281D7B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252002304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B880CFD" wp14:editId="67F4DA5E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>4991100</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>275590</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1028700" cy="762000"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="980250505" name="Text Box 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1028700" cy="762000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3962C3A4" w14:textId="77777777" w:rsidR="001D4B72" w:rsidRPr="00486250" w:rsidRDefault="005308E7" w:rsidP="001D4B72">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="72"/>
+                                <w:szCs w:val="72"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <m:oMathPara>
+                              <m:oMath>
+                                <m:sPre>
+                                  <m:sPrePr>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                        <w:i/>
+                                        <w:sz w:val="72"/>
+                                        <w:szCs w:val="72"/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
+                                  </m:sPrePr>
+                                  <m:sub/>
+                                  <m:sup/>
+                                  <m:e/>
+                                </m:sPre>
+                              </m:oMath>
+                            </m:oMathPara>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7B880CFD" id="Text Box 21" o:spid="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:21.7pt;width:81pt;height:60pt;z-index:252002304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCFS9BOgIAAG0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkadoacYosRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOa91Ow3LQSFFio/vIz196BpN9sJ5Baakw0FOiTAcKmW2Jf3+uvx0&#10;R4kPzFRMgxElPQhPH2YfP0xbW4gR1KAr4QgGMb5obUnrEGyRZZ7XomF+AFYYNEpwDQuoum1WOdZi&#10;9EZnozyfZC24yjrgwnu8feyNdJbiSyl4eJbSi0B0SbG2kE6Xzk08s9mUFVvHbK34sQz2D1U0TBlM&#10;eg71yAIjO6f+CNUo7sCDDAMOTQZSKi5SD9jNMH/XzbpmVqReEBxvzzD5/xeWP+3X9sWR0H2BDgmM&#10;gLTWFx4vYz+ddE38x0oJ2hHCwxk20QXC46N8dHebo4mj7XaCtCRcs8tr63z4KqAhUSipQ1oSWmy/&#10;8gEzouvJJSbzoFW1VFon5eAX2pE9QwaR+ApaSjTzAS9Luky/WDSG+O2ZNqQt6eTzTZ4yGYjxej9t&#10;0P3SZJRCt+mIqko6mpwQ2EB1QGAc9DPjLV8qrH6FqV+YwyHBhnHwwzMeUgMmg6NESQ3u59/uoz9y&#10;h1ZKWhy6kvofO+YEdvTNIKv3w/E4TmlSxje3I1TctWVzbTG7ZgGIyhBXzPIkRv+gT6J00Lzhfsxj&#10;VjQxwzF3ScNJXIR+FXC/uJjPkxPOpWVhZdaWx9CRgsjNa/fGnD0SGJD6JziNJyve8dj7xpcG5rsA&#10;UiWSI9A9qkf8caYTccf9i0tzrSevy1di9gsAAP//AwBQSwMEFAAGAAgAAAAhAHzS2SLgAAAACgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj01PhDAQhu8m/odmTLy5RSWISNkYo9FNlqyiidcuHQGlU0K7&#10;C+6vdzzpcd558n7ky9n2Yo+j7xwpOF9EIJBqZzpqFLy9PpylIHzQZHTvCBV8o4dlcXyU68y4iV5w&#10;X4VGsAn5TCtoQxgyKX3dotV+4QYk/n240erA59hIM+qJzW0vL6IokVZ3xAmtHvCuxfqr2lkF71P1&#10;OG5Wq8/n4ak8bA5Vucb7UqnTk/n2BkTAOfzB8Fufq0PBnbZuR8aLXsFVmvCWoCC+jEEwcB2nLGyZ&#10;TFiRRS7/Tyh+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIIVL0E6AgAAbQQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHzS2SLgAAAACgEAAA8A&#10;AAAAAAAAAAAAAAAAlAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAChBQAAAAA=&#10;" fillcolor="window" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3962C3A4" w14:textId="77777777" w:rsidR="001D4B72" w:rsidRPr="00486250" w:rsidRDefault="005308E7" w:rsidP="001D4B72">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="72"/>
+                          <w:szCs w:val="72"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <m:oMathPara>
+                        <m:oMath>
+                          <m:sPre>
+                            <m:sPrePr>
+                              <m:ctrlPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:i/>
+                                  <w:sz w:val="72"/>
+                                  <w:szCs w:val="72"/>
+                                </w:rPr>
+                              </m:ctrlPr>
+                            </m:sPrePr>
+                            <m:sub/>
+                            <m:sup/>
+                            <m:e/>
+                          </m:sPre>
+                        </m:oMath>
+                      </m:oMathPara>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252000256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="361755EB" wp14:editId="45C5F8F6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>3848100</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>262890</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1028700" cy="762000"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1245238378" name="Text Box 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1028700" cy="762000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4A778AE7" w14:textId="77777777" w:rsidR="001D4B72" w:rsidRPr="00486250" w:rsidRDefault="005308E7" w:rsidP="001D4B72">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="72"/>
+                                <w:szCs w:val="72"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <m:oMathPara>
+                              <m:oMath>
+                                <m:sPre>
+                                  <m:sPrePr>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                        <w:i/>
+                                        <w:sz w:val="72"/>
+                                        <w:szCs w:val="72"/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
+                                  </m:sPrePr>
+                                  <m:sub/>
+                                  <m:sup/>
+                                  <m:e/>
+                                </m:sPre>
+                              </m:oMath>
+                            </m:oMathPara>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="361755EB" id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:303pt;margin-top:20.7pt;width:81pt;height:60pt;z-index:252000256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9p2CUOgIAAG0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkadIacYosRYYB&#10;RVsgHXpWZCkWIIuapMTOfv0oOa91Ow3LQSFFio/vIz277xpN9sJ5Baakw0FOiTAcKmW2Jf3+uvp0&#10;S4kPzFRMgxElPQhP7+cfP8xaW4gR1KAr4QgGMb5obUnrEGyRZZ7XomF+AFYYNEpwDQuoum1WOdZi&#10;9EZnozyfZC24yjrgwnu8feiNdJ7iSyl4eJbSi0B0SbG2kE6Xzk08s/mMFVvHbK34sQz2D1U0TBlM&#10;eg71wAIjO6f+CNUo7sCDDAMOTQZSKi5SD9jNMH/XzbpmVqReEBxvzzD5/xeWP+3X9sWR0H2BDgmM&#10;gLTWFx4vYz+ddE38x0oJ2hHCwxk20QXC46N8dDvN0cTRNp0gLQnX7PLaOh++CmhIFErqkJaEFts/&#10;+oAZ0fXkEpN50KpaKa2TcvBL7cieIYNIfAUtJZr5gJclXaVfLBpD/PZMG9KWdPL5Jk+ZDMR4vZ82&#10;6H5pMkqh23REVSUdTU8IbKA6IDAO+pnxlq8UVv+IqV+YwyHBhnHwwzMeUgMmg6NESQ3u59/uoz9y&#10;h1ZKWhy6kvofO+YEdvTNIKt3w/E4TmlSxjfTESru2rK5tphdswREZYgrZnkSo3/QJ1E6aN5wPxYx&#10;K5qY4Zi7pOEkLkO/CrhfXCwWyQnn0rLwaNaWx9CRgsjNa/fGnD0SGJD6JziNJyve8dj7xpcGFrsA&#10;UiWSI9A9qkf8caYTccf9i0tzrSevy1di/gsAAP//AwBQSwMEFAAGAAgAAAAhAH0QQsHgAAAACgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C/2EZwZvdVEosaTZFRNGCoRoLXrfZMYlmZ8Pu&#10;ton99Y4nPc47D+9Hvp5sL47oQ+dIwXyWgECqnemoUbB7e7hagghRk9G9I1TwjQHWxflZrjPjRnrF&#10;YxUbwSYUMq2gjXHIpAx1i1aHmRuQ+PfhvNWRT99I4/XI5raX10mSSqs74oRWD3jXYv1VHayC97F6&#10;9NvN5vNleCpP21NVPuN9qdTlxXS7AhFxin8w/Nbn6lBwp707kAmiV5AmKW+JChbzBQgGbtIlC3sm&#10;U1Zkkcv/E4ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP2nYJQ6AgAAbQQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH0QQsHgAAAACgEAAA8A&#10;AAAAAAAAAAAAAAAAlAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAChBQAAAAA=&#10;" fillcolor="window" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4A778AE7" w14:textId="77777777" w:rsidR="001D4B72" w:rsidRPr="00486250" w:rsidRDefault="005308E7" w:rsidP="001D4B72">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="72"/>
+                          <w:szCs w:val="72"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <m:oMathPara>
+                        <m:oMath>
+                          <m:sPre>
+                            <m:sPrePr>
+                              <m:ctrlPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:i/>
+                                  <w:sz w:val="72"/>
+                                  <w:szCs w:val="72"/>
+                                </w:rPr>
+                              </m:ctrlPr>
+                            </m:sPrePr>
+                            <m:sub/>
+                            <m:sup/>
+                            <m:e/>
+                          </m:sPre>
+                        </m:oMath>
+                      </m:oMathPara>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251996160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58CAECFE" wp14:editId="5310CA57">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>1250950</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>237490</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1028700" cy="762000"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1050472518" name="Text Box 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1028700" cy="762000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="25A2BECC" w14:textId="77777777" w:rsidR="001D4B72" w:rsidRPr="00486250" w:rsidRDefault="005308E7" w:rsidP="001D4B72">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="72"/>
+                                <w:szCs w:val="72"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <m:oMathPara>
+                              <m:oMath>
+                                <m:sPre>
+                                  <m:sPrePr>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                        <w:i/>
+                                        <w:sz w:val="72"/>
+                                        <w:szCs w:val="72"/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
+                                  </m:sPrePr>
+                                  <m:sub/>
+                                  <m:sup/>
+                                  <m:e/>
+                                </m:sPre>
+                              </m:oMath>
+                            </m:oMathPara>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="58CAECFE" id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:98.5pt;margin-top:18.7pt;width:81pt;height:60pt;z-index:251996160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+PtXPOgIAAG0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP2jAQvlfqf7B8LwmUBTYirCgrqkpo&#10;dyW22rNxbLDkeFzbkNBf37HDq9ueqnIwM57xPL5vJtOHttbkIJxXYEra7+WUCMOhUmZb0u+vy08T&#10;SnxgpmIajCjpUXj6MPv4YdrYQgxgB7oSjmAQ44vGlnQXgi2yzPOdqJnvgRUGjRJczQKqbptVjjUY&#10;vdbZIM9HWQOusg648B5vHzsjnaX4UgoenqX0IhBdUqwtpNOlcxPPbDZlxdYxu1P8VAb7hypqpgwm&#10;vYR6ZIGRvVN/hKoVd+BBhh6HOgMpFRepB+ymn7/rZr1jVqReEBxvLzD5/xeWPx3W9sWR0H6BFgmM&#10;gDTWFx4vYz+tdHX8x0oJ2hHC4wU20QbC46N8MBnnaOJoG4+QloRrdn1tnQ9fBdQkCiV1SEtCix1W&#10;PmBGdD27xGQetKqWSuukHP1CO3JgyCASX0FDiWY+4GVJl+kXi8YQvz3ThjQlHX2+y1MmAzFe56cN&#10;ul+bjFJoNy1RVUkHkzMCG6iOCIyDbma85UuF1a8w9QtzOCTYMA5+eMZDasBkcJIo2YH7+bf76I/c&#10;oZWSBoeupP7HnjmBHX0zyOp9fziMU5qU4d14gIq7tWxuLWZfLwBR6eOKWZ7E6B/0WZQO6jfcj3nM&#10;iiZmOOYuaTiLi9CtAu4XF/N5csK5tCyszNryGDpSELl5bd+YsycCA1L/BOfxZMU7Hjvf+NLAfB9A&#10;qkRyBLpD9YQ/znQi7rR/cWlu9eR1/UrMfgEAAP//AwBQSwMEFAAGAAgAAAAhAKsl19DeAAAACgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMT1tLwzAUfhf8D+EIvrlU55yrTYeIogPLtAq+Zs2xrTYnJcnW&#10;br/e45M+fhe+S7YcbSd26EPrSMH5JAGBVDnTUq3g/e3h7BpEiJqM7hyhgj0GWObHR5lOjRvoFXdl&#10;rAWHUEi1gibGPpUyVA1aHSauR2Lt03mrI0NfS+P1wOG2kxdJciWtbokbGt3jXYPVd7m1Cj6G8tGv&#10;V6uvl/6pOKwPZfGM94VSpyfj7Q2IiGP8M8PvfJ4OOW/auC2ZIDrGizl/iQqm80sQbJjOFkxsWJkx&#10;I/NM/r+Q/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD+PtXPOgIAAG0EAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrJdfQ3gAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAAJQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="window" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="25A2BECC" w14:textId="77777777" w:rsidR="001D4B72" w:rsidRPr="00486250" w:rsidRDefault="005308E7" w:rsidP="001D4B72">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="72"/>
+                          <w:szCs w:val="72"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <m:oMathPara>
+                        <m:oMath>
+                          <m:sPre>
+                            <m:sPrePr>
+                              <m:ctrlPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:i/>
+                                  <w:sz w:val="72"/>
+                                  <w:szCs w:val="72"/>
+                                </w:rPr>
+                              </m:ctrlPr>
+                            </m:sPrePr>
+                            <m:sub/>
+                            <m:sup/>
+                            <m:e/>
+                          </m:sPre>
+                        </m:oMath>
+                      </m:oMathPara>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00EF530F" w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF530F" w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(deuterium)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF530F" w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF530F" w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(tritium)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1149C4" w14:textId="6425B613" w:rsidR="00EF530F" w:rsidRDefault="001D4B72" w:rsidP="00281D7B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252024832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15C6F250" wp14:editId="2649757C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5511800</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>218440</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="317500" cy="330200"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="39678688" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="317500" cy="330200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="232B16BF" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:434pt;margin-top:17.2pt;width:25pt;height:26pt;z-index:252024832;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM44Q6YAIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTdN2COkWQosOA&#10;og2WDj2rslQbkEWNUuJkXz9KdpygLXYYdrElkXwknx51db1rDdsq9A3YkhdnOWfKSqga+1Lyn4+3&#10;n75w5oOwlTBgVcn3yvPr+ccPV52bqQnUYCqFjECsn3Wu5HUIbpZlXtaqFf4MnLJk1ICtCLTFl6xC&#10;0RF6a7JJnn/OOsDKIUjlPZ3e9EY+T/haKxketPYqMFNyqi2kL6bvc/xm8ysxe0Hh6kYOZYh/qKIV&#10;jaWkI9SNCIJtsHkD1TYSwYMOZxLaDLRupEo9UDdF/qqbdS2cSr0QOd6NNPn/Byvvt2u3QqKhc37m&#10;aRm72Gls45/qY7tE1n4kS+0Ck3R4Xlxe5ESpJNP5eU6XEcnMjsEOffimoGVxUXKku0gUie2dD73r&#10;wSXmsnDbGBPPj5WkVdgbFR2M/aE0ayrKPUlASSRqaZBtBV2vkFLZUPSmWlSqPy6oykNpY0QqNAFG&#10;ZE2JR+wBIArwLXZf9uAfQ1XS2Bic/62wPniMSJnBhjG4bSzgewCGuhoy9/4HknpqIkvPUO1XyBB6&#10;hXsnbxui/U74sBJIkqabojEND/TRBrqSw7DirAb8/d559CelkZWzjkak5P7XRqDizHy3pMGvxXQa&#10;ZyptpheXE9rgqeX51GI37RLomgp6EJxMy+gfzGGpEdonmuZFzEomYSXlLrkMeNgsQz+69B5ItVgk&#10;N5ojJ8KdXTsZwSOrUVaPuyeBbtBeINHew2GcxOyVBHvfGGlhsQmgm6TPI68D3zSDSTjDexGH/HSf&#10;vI6v2vwPAAAA//8DAFBLAwQUAAYACAAAACEAyHNBpN0AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j9B2srcaNOIarSEKdqkeBQxIFSiasTL3ZEvA6224a/xznR486MZt9Um9H27Iw+&#10;dI4ELBcZMKTWqY60gOPH810BLERJSvaOUMAvBtjUs5tKlspd6B3Ph6hZKqFQSgEmxqHkPLQGrQwL&#10;NyAl78t5K2M6vebKy0sqtz2/z7IVt7Kj9MHIAZ8Mtt+HkxXQ6N24pr3eW/MStTt+vr79WC/E7Xzc&#10;PgKLOMb/MEz4CR3qxNS4E6nAegHFqkhbooCHPAeWAuvlJDSTkwOvK369oP4DAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEATOOEOmACAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAyHNBpN0AAAAJAQAADwAAAAAAAAAAAAAAAAC6BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252022784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23F419AC" wp14:editId="71E7C962">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4368800</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>199390</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="317500" cy="330200"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="815750554" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="317500" cy="330200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="0F33B89E" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:344pt;margin-top:15.7pt;width:25pt;height:26pt;z-index:252022784;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM44Q6YAIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTdN2COkWQosOA&#10;og2WDj2rslQbkEWNUuJkXz9KdpygLXYYdrElkXwknx51db1rDdsq9A3YkhdnOWfKSqga+1Lyn4+3&#10;n75w5oOwlTBgVcn3yvPr+ccPV52bqQnUYCqFjECsn3Wu5HUIbpZlXtaqFf4MnLJk1ICtCLTFl6xC&#10;0RF6a7JJnn/OOsDKIUjlPZ3e9EY+T/haKxketPYqMFNyqi2kL6bvc/xm8ysxe0Hh6kYOZYh/qKIV&#10;jaWkI9SNCIJtsHkD1TYSwYMOZxLaDLRupEo9UDdF/qqbdS2cSr0QOd6NNPn/Byvvt2u3QqKhc37m&#10;aRm72Gls45/qY7tE1n4kS+0Ck3R4Xlxe5ESpJNP5eU6XEcnMjsEOffimoGVxUXKku0gUie2dD73r&#10;wSXmsnDbGBPPj5WkVdgbFR2M/aE0ayrKPUlASSRqaZBtBV2vkFLZUPSmWlSqPy6oykNpY0QqNAFG&#10;ZE2JR+wBIArwLXZf9uAfQ1XS2Bic/62wPniMSJnBhjG4bSzgewCGuhoy9/4HknpqIkvPUO1XyBB6&#10;hXsnbxui/U74sBJIkqabojEND/TRBrqSw7DirAb8/d559CelkZWzjkak5P7XRqDizHy3pMGvxXQa&#10;ZyptpheXE9rgqeX51GI37RLomgp6EJxMy+gfzGGpEdonmuZFzEomYSXlLrkMeNgsQz+69B5ItVgk&#10;N5ojJ8KdXTsZwSOrUVaPuyeBbtBeINHew2GcxOyVBHvfGGlhsQmgm6TPI68D3zSDSTjDexGH/HSf&#10;vI6v2vwPAAAA//8DAFBLAwQUAAYACAAAACEAiuF01N4AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KhTUpWQZlMBEhyKOFAqcXWSrR0Rr4PttuHvcU9wnJ3R7JtqPdlBHMmH&#10;3jHCfJaBIG5d17NG2H083xQgQlTcqcExIfxQgHV9eVGpsnMnfqfjNmqRSjiUCsHEOJZShtaQVWHm&#10;RuLk7Z23Kibptey8OqVyO8jbLFtKq3pOH4wa6clQ+7U9WIRGP073vNEba16idrvP17dv6xGvr6aH&#10;FYhIU/wLwxk/oUOdmBp34C6IAWFZFGlLRMjnCxApcJefDw1CkS9A1pX8v6D+BQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAEzjhDpgAgAAHQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAIrhdNTeAAAACQEAAA8AAAAAAAAAAAAAAAAAugQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252020736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40FA277A" wp14:editId="45F343A7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3117850</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>231140</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="317500" cy="330200"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="486833764" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="317500" cy="330200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="2C9F0D62" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:245.5pt;margin-top:18.2pt;width:25pt;height:26pt;z-index:252020736;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM44Q6YAIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTdN2COkWQosOA&#10;og2WDj2rslQbkEWNUuJkXz9KdpygLXYYdrElkXwknx51db1rDdsq9A3YkhdnOWfKSqga+1Lyn4+3&#10;n75w5oOwlTBgVcn3yvPr+ccPV52bqQnUYCqFjECsn3Wu5HUIbpZlXtaqFf4MnLJk1ICtCLTFl6xC&#10;0RF6a7JJnn/OOsDKIUjlPZ3e9EY+T/haKxketPYqMFNyqi2kL6bvc/xm8ysxe0Hh6kYOZYh/qKIV&#10;jaWkI9SNCIJtsHkD1TYSwYMOZxLaDLRupEo9UDdF/qqbdS2cSr0QOd6NNPn/Byvvt2u3QqKhc37m&#10;aRm72Gls45/qY7tE1n4kS+0Ck3R4Xlxe5ESpJNP5eU6XEcnMjsEOffimoGVxUXKku0gUie2dD73r&#10;wSXmsnDbGBPPj5WkVdgbFR2M/aE0ayrKPUlASSRqaZBtBV2vkFLZUPSmWlSqPy6oykNpY0QqNAFG&#10;ZE2JR+wBIArwLXZf9uAfQ1XS2Bic/62wPniMSJnBhjG4bSzgewCGuhoy9/4HknpqIkvPUO1XyBB6&#10;hXsnbxui/U74sBJIkqabojEND/TRBrqSw7DirAb8/d559CelkZWzjkak5P7XRqDizHy3pMGvxXQa&#10;ZyptpheXE9rgqeX51GI37RLomgp6EJxMy+gfzGGpEdonmuZFzEomYSXlLrkMeNgsQz+69B5ItVgk&#10;N5ojJ8KdXTsZwSOrUVaPuyeBbtBeINHew2GcxOyVBHvfGGlhsQmgm6TPI68D3zSDSTjDexGH/HSf&#10;vI6v2vwPAAAA//8DAFBLAwQUAAYACAAAACEAxz3CRt4AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KhTCFUasqkACQ5FHCiVuDrJ1o4ar4PttuHvcU9wnJ3R7JtqNdlBHMmH&#10;3jHCfJaBIG5d17NG2H6+3BQgQlTcqcExIfxQgFV9eVGpsnMn/qDjJmqRSjiUCsHEOJZShtaQVWHm&#10;RuLk7Zy3Kibptey8OqVyO8jbLFtIq3pOH4wa6dlQu98cLEKjn6Ylr/Xamteo3fbr7f3besTrq+nx&#10;AUSkKf6F4Yyf0KFOTI07cBfEgJAv52lLRLhb5CBS4D4/HxqEoshB1pX8v6D+BQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAEzjhDpgAgAAHQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAMc9wkbeAAAACQEAAA8AAAAAAAAAAAAAAAAAugQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252018688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6508D405" wp14:editId="3A8BAF71">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1771650</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>180340</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="317500" cy="330200"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1929368717" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="317500" cy="330200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="357D2043" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:139.5pt;margin-top:14.2pt;width:25pt;height:26pt;z-index:252018688;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM44Q6YAIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTdN2COkWQosOA&#10;og2WDj2rslQbkEWNUuJkXz9KdpygLXYYdrElkXwknx51db1rDdsq9A3YkhdnOWfKSqga+1Lyn4+3&#10;n75w5oOwlTBgVcn3yvPr+ccPV52bqQnUYCqFjECsn3Wu5HUIbpZlXtaqFf4MnLJk1ICtCLTFl6xC&#10;0RF6a7JJnn/OOsDKIUjlPZ3e9EY+T/haKxketPYqMFNyqi2kL6bvc/xm8ysxe0Hh6kYOZYh/qKIV&#10;jaWkI9SNCIJtsHkD1TYSwYMOZxLaDLRupEo9UDdF/qqbdS2cSr0QOd6NNPn/Byvvt2u3QqKhc37m&#10;aRm72Gls45/qY7tE1n4kS+0Ck3R4Xlxe5ESpJNP5eU6XEcnMjsEOffimoGVxUXKku0gUie2dD73r&#10;wSXmsnDbGBPPj5WkVdgbFR2M/aE0ayrKPUlASSRqaZBtBV2vkFLZUPSmWlSqPy6oykNpY0QqNAFG&#10;ZE2JR+wBIArwLXZf9uAfQ1XS2Bic/62wPniMSJnBhjG4bSzgewCGuhoy9/4HknpqIkvPUO1XyBB6&#10;hXsnbxui/U74sBJIkqabojEND/TRBrqSw7DirAb8/d559CelkZWzjkak5P7XRqDizHy3pMGvxXQa&#10;ZyptpheXE9rgqeX51GI37RLomgp6EJxMy+gfzGGpEdonmuZFzEomYSXlLrkMeNgsQz+69B5ItVgk&#10;N5ojJ8KdXTsZwSOrUVaPuyeBbtBeINHew2GcxOyVBHvfGGlhsQmgm6TPI68D3zSDSTjDexGH/HSf&#10;vI6v2vwPAAAA//8DAFBLAwQUAAYACAAAACEA4VSSCN4AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQU/DMAyF70j8h8hI3FhKmaDrmk6ABIehHRiTuKaNl1Q0Tmmyrfx7vBPcbL+n5+9Vq8n34ohj&#10;7AIpuJ1lIJDaYDqyCnYfLzcFiJg0Gd0HQgU/GGFVX15UujThRO943CYrOIRiqRW4lIZSytg69DrO&#10;woDE2j6MXideRyvNqE8c7nuZZ9m99Loj/uD0gM8O26/twSto7NO0oLVde/eabNh9vm2+/ajU9dX0&#10;uASRcEp/ZjjjMzrUzNSEA5koegX5w4K7JB6KOQg23OXnQ6OgyOYg60r+b1D/AgAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAEzjhDpgAgAAHQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAOFUkgjeAAAACQEAAA8AAAAAAAAAAAAAAAAAugQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252017664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6820B068" wp14:editId="2957DA63">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5187950</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>440690</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="215900" cy="234950"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="385081668" name="Rectangle 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="215900" cy="234950"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="4C98DDE2" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:408.5pt;margin-top:34.7pt;width:17pt;height:18.5pt;z-index:252017664;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKkUgdYQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZFuDOkXQosOA&#10;og3aDj0rshQbkEWNUuJkXz9KdpyiLXYYdpElkXwknx91cblvDdsp9A3YkhdnOWfKSqgauyn5z6eb&#10;T98480HYShiwquQH5fnl4uOHi87N1QRqMJVCRiDWzztX8joEN88yL2vVCn8GTlkyasBWBDriJqtQ&#10;dITemmyS51+yDrByCFJ5T7fXvZEvEr7WSoZ7rb0KzJScagtpxbSu45otLsR8g8LVjRzKEP9QRSsa&#10;S0lHqGsRBNti8waqbSSCBx3OJLQZaN1IlXqgbor8VTePtXAq9ULkeDfS5P8frLzbPboVEg2d83NP&#10;29jFXmMbv1Qf2yeyDiNZah+YpMtJMTvPiVJJpsnn6fkskZmdgh368F1By+Km5Ej/IlEkdrc+UEJy&#10;PbrEXBZuGmPi/amStAsHo6KDsQ9Ks6aKuRNQEom6Msh2gn6vkFLZUPSmWlSqvy5mOZXZ5xsjUvYE&#10;GJE1JR6xB4AowLfYPczgH0NV0tgYnP+tsD54jEiZwYYxuG0s4HsAhroaMvf+R5J6aiJLa6gOK2QI&#10;vcK9kzcN0X4rfFgJJEnTn6IxDfe0aANdyWHYcVYD/n7vPvqT0sjKWUcjUnL/aytQcWZ+WNLgeTGd&#10;xplKh+ns64QO+NKyfmmx2/YK6DcV9CA4mbbRP5jjViO0zzTNy5iVTMJKyl1yGfB4uAr96NJ7INVy&#10;mdxojpwIt/bRyQgeWY2yeto/C3SD9gKJ9g6O4yTmryTY+8ZIC8ttAN0kfZ54HfimGUzCGd6LOOQv&#10;z8nr9Kot/gAAAP//AwBQSwMEFAAGAAgAAAAhAMdGMyPeAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4sLRqlK00nQILD0A6MSVzT1iQVjVOSbCtvjznB0fan399fr2c3iiOG&#10;OHhSkC8yEEid7wcyCvZvT1cliJg09Xr0hAq+McK6OT+rddX7E73icZeM4BCKlVZgU5oqKWNn0em4&#10;8BMS3z58cDrxGIzsgz5xuBvldZYV0umB+IPVEz5a7D53B6egNQ/zijZm4+xzMn7//rL9ckGpy4v5&#10;/g5Ewjn9wfCrz+rQsFPrD9RHMSoo81vukhQUqyUIBsqbnBctk1mxBNnU8n+F5gcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCKkUgdYQIAAB0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDHRjMj3gAAAAoBAAAPAAAAAAAAAAAAAAAAALsEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252015616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0009AA1D" wp14:editId="0F9B11D0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5194300</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>116840</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="215900" cy="234950"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1136889123" name="Rectangle 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="215900" cy="234950"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="67390DD0" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:409pt;margin-top:9.2pt;width:17pt;height:18.5pt;z-index:252015616;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKkUgdYQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZFuDOkXQosOA&#10;og3aDj0rshQbkEWNUuJkXz9KdpyiLXYYdpElkXwknx91cblvDdsp9A3YkhdnOWfKSqgauyn5z6eb&#10;T98480HYShiwquQH5fnl4uOHi87N1QRqMJVCRiDWzztX8joEN88yL2vVCn8GTlkyasBWBDriJqtQ&#10;dITemmyS51+yDrByCFJ5T7fXvZEvEr7WSoZ7rb0KzJScagtpxbSu45otLsR8g8LVjRzKEP9QRSsa&#10;S0lHqGsRBNti8waqbSSCBx3OJLQZaN1IlXqgbor8VTePtXAq9ULkeDfS5P8frLzbPboVEg2d83NP&#10;29jFXmMbv1Qf2yeyDiNZah+YpMtJMTvPiVJJpsnn6fkskZmdgh368F1By+Km5Ej/IlEkdrc+UEJy&#10;PbrEXBZuGmPi/amStAsHo6KDsQ9Ks6aKuRNQEom6Msh2gn6vkFLZUPSmWlSqvy5mOZXZ5xsjUvYE&#10;GJE1JR6xB4AowLfYPczgH0NV0tgYnP+tsD54jEiZwYYxuG0s4HsAhroaMvf+R5J6aiJLa6gOK2QI&#10;vcK9kzcN0X4rfFgJJEnTn6IxDfe0aANdyWHYcVYD/n7vPvqT0sjKWUcjUnL/aytQcWZ+WNLgeTGd&#10;xplKh+ns64QO+NKyfmmx2/YK6DcV9CA4mbbRP5jjViO0zzTNy5iVTMJKyl1yGfB4uAr96NJ7INVy&#10;mdxojpwIt/bRyQgeWY2yeto/C3SD9gKJ9g6O4yTmryTY+8ZIC8ttAN0kfZ54HfimGUzCGd6LOOQv&#10;z8nr9Kot/gAAAP//AwBQSwMEFAAGAAgAAAAhAKbhaxDdAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyo06pBJsSpAAkORRwolbg68WJHxOsQu234e5YTHHdmNPum3sxhEEec&#10;Uh9Jw3JRgEDqou3Jadi/PV4pECkbsmaIhBq+McGmOT+rTWXjiV7xuMtOcAmlymjwOY+VlKnzGExa&#10;xBGJvY84BZP5nJy0kzlxeRjkqiiuZTA98QdvRnzw2H3uDkFD6+7nG9q6bfBP2cX9+/PLV5i0vryY&#10;725BZJzzXxh+8RkdGmZq44FsEoMGtVS8JbOh1iA4oMoVC62GslyDbGr5f0HzAwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAIqRSB1hAgAAHQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAKbhaxDdAAAACQEAAA8AAAAAAAAAAAAAAAAAuwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252013568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FB7CED4" wp14:editId="7B8A5895">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4051300</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>434340</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="215900" cy="234950"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="241489516" name="Rectangle 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="215900" cy="234950"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="7C37B9F4" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:319pt;margin-top:34.2pt;width:17pt;height:18.5pt;z-index:252013568;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKkUgdYQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZFuDOkXQosOA&#10;og3aDj0rshQbkEWNUuJkXz9KdpyiLXYYdpElkXwknx91cblvDdsp9A3YkhdnOWfKSqgauyn5z6eb&#10;T98480HYShiwquQH5fnl4uOHi87N1QRqMJVCRiDWzztX8joEN88yL2vVCn8GTlkyasBWBDriJqtQ&#10;dITemmyS51+yDrByCFJ5T7fXvZEvEr7WSoZ7rb0KzJScagtpxbSu45otLsR8g8LVjRzKEP9QRSsa&#10;S0lHqGsRBNti8waqbSSCBx3OJLQZaN1IlXqgbor8VTePtXAq9ULkeDfS5P8frLzbPboVEg2d83NP&#10;29jFXmMbv1Qf2yeyDiNZah+YpMtJMTvPiVJJpsnn6fkskZmdgh368F1By+Km5Ej/IlEkdrc+UEJy&#10;PbrEXBZuGmPi/amStAsHo6KDsQ9Ks6aKuRNQEom6Msh2gn6vkFLZUPSmWlSqvy5mOZXZ5xsjUvYE&#10;GJE1JR6xB4AowLfYPczgH0NV0tgYnP+tsD54jEiZwYYxuG0s4HsAhroaMvf+R5J6aiJLa6gOK2QI&#10;vcK9kzcN0X4rfFgJJEnTn6IxDfe0aANdyWHYcVYD/n7vPvqT0sjKWUcjUnL/aytQcWZ+WNLgeTGd&#10;xplKh+ns64QO+NKyfmmx2/YK6DcV9CA4mbbRP5jjViO0zzTNy5iVTMJKyl1yGfB4uAr96NJ7INVy&#10;mdxojpwIt/bRyQgeWY2yeto/C3SD9gKJ9g6O4yTmryTY+8ZIC8ttAN0kfZ54HfimGUzCGd6LOOQv&#10;z8nr9Kot/gAAAP//AwBQSwMEFAAGAAgAAAAhAPxnvwjfAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPwzAMhe9I/IfISNxYyhillKYTIMFhEwe2SbumjUkrGqck2Vb+PeYEN9vv6fl71XJygzhi&#10;iL0nBdezDARS601PVsFu+3JVgIhJk9GDJ1TwjRGW9flZpUvjT/SOx02ygkMollpBl9JYShnbDp2O&#10;Mz8isfbhg9OJ12ClCfrE4W6Q8yzLpdM98YdOj/jcYfu5OTgFjX2a7mllV657Tdbv9uu3LxeUuryY&#10;Hh9AJJzSnxl+8RkdamZq/IFMFIOC/KbgLomHYgGCDfndnA8NO7PbBci6kv8r1D8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAipFIHWECAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA/Ge/CN8AAAAKAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252011520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E7A7575" wp14:editId="2BB6F685">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4057650</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>97790</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="215900" cy="234950"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2110521845" name="Rectangle 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="215900" cy="234950"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="708CE70C" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:319.5pt;margin-top:7.7pt;width:17pt;height:18.5pt;z-index:252011520;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKkUgdYQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZFuDOkXQosOA&#10;og3aDj0rshQbkEWNUuJkXz9KdpyiLXYYdpElkXwknx91cblvDdsp9A3YkhdnOWfKSqgauyn5z6eb&#10;T98480HYShiwquQH5fnl4uOHi87N1QRqMJVCRiDWzztX8joEN88yL2vVCn8GTlkyasBWBDriJqtQ&#10;dITemmyS51+yDrByCFJ5T7fXvZEvEr7WSoZ7rb0KzJScagtpxbSu45otLsR8g8LVjRzKEP9QRSsa&#10;S0lHqGsRBNti8waqbSSCBx3OJLQZaN1IlXqgbor8VTePtXAq9ULkeDfS5P8frLzbPboVEg2d83NP&#10;29jFXmMbv1Qf2yeyDiNZah+YpMtJMTvPiVJJpsnn6fkskZmdgh368F1By+Km5Ej/IlEkdrc+UEJy&#10;PbrEXBZuGmPi/amStAsHo6KDsQ9Ks6aKuRNQEom6Msh2gn6vkFLZUPSmWlSqvy5mOZXZ5xsjUvYE&#10;GJE1JR6xB4AowLfYPczgH0NV0tgYnP+tsD54jEiZwYYxuG0s4HsAhroaMvf+R5J6aiJLa6gOK2QI&#10;vcK9kzcN0X4rfFgJJEnTn6IxDfe0aANdyWHYcVYD/n7vPvqT0sjKWUcjUnL/aytQcWZ+WNLgeTGd&#10;xplKh+ns64QO+NKyfmmx2/YK6DcV9CA4mbbRP5jjViO0zzTNy5iVTMJKyl1yGfB4uAr96NJ7INVy&#10;mdxojpwIt/bRyQgeWY2yeto/C3SD9gKJ9g6O4yTmryTY+8ZIC8ttAN0kfZ54HfimGUzCGd6LOOQv&#10;z8nr9Kot/gAAAP//AwBQSwMEFAAGAAgAAAAhAFDF7LjfAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj81OwzAQhO9IvIO1SNyoQ39CG+JUgASHVhxoK3F14sWJiNfBdtvw9iwnOO7MaPabcj26Xpww&#10;xM6TgttJBgKp8aYjq+Cwf75ZgohJk9G9J1TwjRHW1eVFqQvjz/SGp12ygksoFlpBm9JQSBmbFp2O&#10;Ez8gsffhg9OJz2ClCfrM5a6X0yzLpdMd8YdWD/jUYvO5OzoFtX0cV7SxG9e+JOsP79vXLxeUur4a&#10;H+5BJBzTXxh+8RkdKmaq/ZFMFL2CfLbiLYmNxRwEB/K7GQu1gsV0DrIq5f8F1Q8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAipFIHWECAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAUMXsuN8AAAAJAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252009472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="207833E0" wp14:editId="03128D10">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2806700</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>459740</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="215900" cy="234950"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1733139556" name="Rectangle 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="215900" cy="234950"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="4FEF5204" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:221pt;margin-top:36.2pt;width:17pt;height:18.5pt;z-index:252009472;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKkUgdYQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZFuDOkXQosOA&#10;og3aDj0rshQbkEWNUuJkXz9KdpyiLXYYdpElkXwknx91cblvDdsp9A3YkhdnOWfKSqgauyn5z6eb&#10;T98480HYShiwquQH5fnl4uOHi87N1QRqMJVCRiDWzztX8joEN88yL2vVCn8GTlkyasBWBDriJqtQ&#10;dITemmyS51+yDrByCFJ5T7fXvZEvEr7WSoZ7rb0KzJScagtpxbSu45otLsR8g8LVjRzKEP9QRSsa&#10;S0lHqGsRBNti8waqbSSCBx3OJLQZaN1IlXqgbor8VTePtXAq9ULkeDfS5P8frLzbPboVEg2d83NP&#10;29jFXmMbv1Qf2yeyDiNZah+YpMtJMTvPiVJJpsnn6fkskZmdgh368F1By+Km5Ej/IlEkdrc+UEJy&#10;PbrEXBZuGmPi/amStAsHo6KDsQ9Ks6aKuRNQEom6Msh2gn6vkFLZUPSmWlSqvy5mOZXZ5xsjUvYE&#10;GJE1JR6xB4AowLfYPczgH0NV0tgYnP+tsD54jEiZwYYxuG0s4HsAhroaMvf+R5J6aiJLa6gOK2QI&#10;vcK9kzcN0X4rfFgJJEnTn6IxDfe0aANdyWHYcVYD/n7vPvqT0sjKWUcjUnL/aytQcWZ+WNLgeTGd&#10;xplKh+ns64QO+NKyfmmx2/YK6DcV9CA4mbbRP5jjViO0zzTNy5iVTMJKyl1yGfB4uAr96NJ7INVy&#10;mdxojpwIt/bRyQgeWY2yeto/C3SD9gKJ9g6O4yTmryTY+8ZIC8ttAN0kfZ54HfimGUzCGd6LOOQv&#10;z8nr9Kot/gAAAP//AwBQSwMEFAAGAAgAAAAhACDt4KHeAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4spYo2VppOgASHIQ6MSVzTxiQVjVOabCtvjznB0fan399fb+YwiCNO&#10;qY+k4XpRgEDqou3Jadi/PV7dgEjZkDVDJNTwjQk2zflZbSobT/SKx112gkMoVUaDz3mspEydx2DS&#10;Io5IfPuIUzCZx8lJO5kTh4dBlkWxlMH0xB+8GfHBY/e5OwQNrbuf17R12+Cfsov79+eXrzBpfXkx&#10;392CyDjnPxh+9VkdGnZq44FsEoMGpUrukjWsSgWCAbVa8qJlslgrkE0t/1dofgAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCKkUgdYQIAAB0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAg7eCh3gAAAAoBAAAPAAAAAAAAAAAAAAAAALsEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252007424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="236FBBD3" wp14:editId="0C5D2FBD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2806700</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>129540</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="215900" cy="234950"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="625297467" name="Rectangle 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="215900" cy="234950"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="236C3498" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:221pt;margin-top:10.2pt;width:17pt;height:18.5pt;z-index:252007424;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKkUgdYQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZFuDOkXQosOA&#10;og3aDj0rshQbkEWNUuJkXz9KdpyiLXYYdpElkXwknx91cblvDdsp9A3YkhdnOWfKSqgauyn5z6eb&#10;T98480HYShiwquQH5fnl4uOHi87N1QRqMJVCRiDWzztX8joEN88yL2vVCn8GTlkyasBWBDriJqtQ&#10;dITemmyS51+yDrByCFJ5T7fXvZEvEr7WSoZ7rb0KzJScagtpxbSu45otLsR8g8LVjRzKEP9QRSsa&#10;S0lHqGsRBNti8waqbSSCBx3OJLQZaN1IlXqgbor8VTePtXAq9ULkeDfS5P8frLzbPboVEg2d83NP&#10;29jFXmMbv1Qf2yeyDiNZah+YpMtJMTvPiVJJpsnn6fkskZmdgh368F1By+Km5Ej/IlEkdrc+UEJy&#10;PbrEXBZuGmPi/amStAsHo6KDsQ9Ks6aKuRNQEom6Msh2gn6vkFLZUPSmWlSqvy5mOZXZ5xsjUvYE&#10;GJE1JR6xB4AowLfYPczgH0NV0tgYnP+tsD54jEiZwYYxuG0s4HsAhroaMvf+R5J6aiJLa6gOK2QI&#10;vcK9kzcN0X4rfFgJJEnTn6IxDfe0aANdyWHYcVYD/n7vPvqT0sjKWUcjUnL/aytQcWZ+WNLgeTGd&#10;xplKh+ns64QO+NKyfmmx2/YK6DcV9CA4mbbRP5jjViO0zzTNy5iVTMJKyl1yGfB4uAr96NJ7INVy&#10;mdxojpwIt/bRyQgeWY2yeto/C3SD9gKJ9g6O4yTmryTY+8ZIC8ttAN0kfZ54HfimGUzCGd6LOOQv&#10;z8nr9Kot/gAAAP//AwBQSwMEFAAGAAgAAAAhALFmXBreAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyoQxRaCNlUgASHIg6USlydeLEj4nWw3Tb8PeYEx9kZzb5p1rMbxYFC&#10;HDwjXC4KEMS91wMbhN3b48U1iJgUazV6JoRvirBuT08aVWt/5Fc6bJMRuYRjrRBsSlMtZewtORUX&#10;fiLO3ocPTqUsg5E6qGMud6Msi2IpnRo4f7BqogdL/ed27xA6cz/f8MZsnH1Kxu/en1++XEA8P5vv&#10;bkEkmtNfGH7xMzq0manze9ZRjAhVVeYtCaEsKhA5UK2W+dAhXK0qkG0j/y9ofwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCKkUgdYQIAAB0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCxZlwa3gAAAAkBAAAPAAAAAAAAAAAAAAAAALsEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252005376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29E2513D" wp14:editId="0F33CD35">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1460500</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>402590</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="215900" cy="234950"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1659861154" name="Rectangle 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="215900" cy="234950"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="2B529E50" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:115pt;margin-top:31.7pt;width:17pt;height:18.5pt;z-index:252005376;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKkUgdYQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZFuDOkXQosOA&#10;og3aDj0rshQbkEWNUuJkXz9KdpyiLXYYdpElkXwknx91cblvDdsp9A3YkhdnOWfKSqgauyn5z6eb&#10;T98480HYShiwquQH5fnl4uOHi87N1QRqMJVCRiDWzztX8joEN88yL2vVCn8GTlkyasBWBDriJqtQ&#10;dITemmyS51+yDrByCFJ5T7fXvZEvEr7WSoZ7rb0KzJScagtpxbSu45otLsR8g8LVjRzKEP9QRSsa&#10;S0lHqGsRBNti8waqbSSCBx3OJLQZaN1IlXqgbor8VTePtXAq9ULkeDfS5P8frLzbPboVEg2d83NP&#10;29jFXmMbv1Qf2yeyDiNZah+YpMtJMTvPiVJJpsnn6fkskZmdgh368F1By+Km5Ej/IlEkdrc+UEJy&#10;PbrEXBZuGmPi/amStAsHo6KDsQ9Ks6aKuRNQEom6Msh2gn6vkFLZUPSmWlSqvy5mOZXZ5xsjUvYE&#10;GJE1JR6xB4AowLfYPczgH0NV0tgYnP+tsD54jEiZwYYxuG0s4HsAhroaMvf+R5J6aiJLa6gOK2QI&#10;vcK9kzcN0X4rfFgJJEnTn6IxDfe0aANdyWHYcVYD/n7vPvqT0sjKWUcjUnL/aytQcWZ+WNLgeTGd&#10;xplKh+ns64QO+NKyfmmx2/YK6DcV9CA4mbbRP5jjViO0zzTNy5iVTMJKyl1yGfB4uAr96NJ7INVy&#10;mdxojpwIt/bRyQgeWY2yeto/C3SD9gKJ9g6O4yTmryTY+8ZIC8ttAN0kfZ54HfimGUzCGd6LOOQv&#10;z8nr9Kot/gAAAP//AwBQSwMEFAAGAAgAAAAhAK2+S/HeAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4soasq6JpOgASHIQ4bk7imTZZUNE5Jsq28PeYER9uffn9/s579yE4m&#10;piGghNuFAGawD3pAK2H//nxzByxlhVqNAY2Eb5Ng3V5eNKrW4Yxbc9plyygEU60kuJynmvPUO+NV&#10;WoTJIN0OIXqVaYyW66jOFO5HXghRca8GpA9OTebJmf5zd/QSOvs43+PGbrx7yTbsP17fvnyU8vpq&#10;flgBy2bOfzD86pM6tOTUhSPqxEYJxVJQlyyhWpbACCiqkhYdkUKUwNuG/6/Q/gAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCKkUgdYQIAAB0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCtvkvx3gAAAAoBAAAPAAAAAAAAAAAAAAAAALsEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252003328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2138DDF8" wp14:editId="176D806F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1454150</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>85090</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="215900" cy="234950"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1454474906" name="Rectangle 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="215900" cy="234950"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="4E360BB0" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:114.5pt;margin-top:6.7pt;width:17pt;height:18.5pt;z-index:252003328;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKkUgdYQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZFuDOkXQosOA&#10;og3aDj0rshQbkEWNUuJkXz9KdpyiLXYYdpElkXwknx91cblvDdsp9A3YkhdnOWfKSqgauyn5z6eb&#10;T98480HYShiwquQH5fnl4uOHi87N1QRqMJVCRiDWzztX8joEN88yL2vVCn8GTlkyasBWBDriJqtQ&#10;dITemmyS51+yDrByCFJ5T7fXvZEvEr7WSoZ7rb0KzJScagtpxbSu45otLsR8g8LVjRzKEP9QRSsa&#10;S0lHqGsRBNti8waqbSSCBx3OJLQZaN1IlXqgbor8VTePtXAq9ULkeDfS5P8frLzbPboVEg2d83NP&#10;29jFXmMbv1Qf2yeyDiNZah+YpMtJMTvPiVJJpsnn6fkskZmdgh368F1By+Km5Ej/IlEkdrc+UEJy&#10;PbrEXBZuGmPi/amStAsHo6KDsQ9Ks6aKuRNQEom6Msh2gn6vkFLZUPSmWlSqvy5mOZXZ5xsjUvYE&#10;GJE1JR6xB4AowLfYPczgH0NV0tgYnP+tsD54jEiZwYYxuG0s4HsAhroaMvf+R5J6aiJLa6gOK2QI&#10;vcK9kzcN0X4rfFgJJEnTn6IxDfe0aANdyWHYcVYD/n7vPvqT0sjKWUcjUnL/aytQcWZ+WNLgeTGd&#10;xplKh+ns64QO+NKyfmmx2/YK6DcV9CA4mbbRP5jjViO0zzTNy5iVTMJKyl1yGfB4uAr96NJ7INVy&#10;mdxojpwIt/bRyQgeWY2yeto/C3SD9gKJ9g6O4yTmryTY+8ZIC8ttAN0kfZ54HfimGUzCGd6LOOQv&#10;z8nr9Kot/gAAAP//AwBQSwMEFAAGAAgAAAAhAF4oOFXeAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyoQ1oqGuJUgASHoh4olbg68WJHxOtgu234e5YTHHdmNPumXk9+EEeM&#10;qQ+k4HpWgEDqgunJKti/PV3dgkhZk9FDIFTwjQnWzflZrSsTTvSKx122gksoVVqBy3mspEydQ6/T&#10;LIxI7H2E6HXmM1ppoj5xuR9kWRRL6XVP/MHpER8ddp+7g1fQ2odpRRu78e4527B/f9l++ajU5cV0&#10;fwci45T/wvCLz+jQMFMbDmSSGBSU5Yq3ZDbmCxAcKJdzFloFN8UCZFPL/wuaHwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCKkUgdYQIAAB0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBeKDhV3gAAAAkBAAAPAAAAAAAAAAAAAAAAALsEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251732992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B65CDBF" wp14:editId="458BBF61">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-247650</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>144145</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="774700" cy="469900"/>
+                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:wrapNone/>
+                <wp:docPr id="949621626" name="Text Box 22"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="774700" cy="469900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0F501A0B" w14:textId="7E41BCFB" w:rsidR="00281D7B" w:rsidRPr="00281D7B" w:rsidRDefault="00281D7B" w:rsidP="00281D7B">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>I</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00281D7B">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">sotope </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="62A1D8A7" w14:textId="21F78104" w:rsidR="00281D7B" w:rsidRPr="00281D7B" w:rsidRDefault="00281D7B" w:rsidP="00281D7B">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00281D7B">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>notation:</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4B65CDBF" id="Text Box 22" o:spid="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-19.5pt;margin-top:11.35pt;width:61pt;height:37pt;z-index:251732992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/ExwTGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8LwmUhRIRVnRXVJXQ&#10;7kpstWfj2CSS7XFtQ0J/fccOX9r2VPXizHgm8/He8/y+04ochPMNmJIOBzklwnCoGrMr6Y/X1acv&#10;lPjATMUUGFHSo/D0fvHxw7y1hRhBDaoSjmAR44vWlrQOwRZZ5nktNPMDsMJgUILTLKDrdlnlWIvV&#10;tcpGeT7JWnCVdcCF93j72AfpItWXUvDwLKUXgaiS4mwhnS6d23hmizkrdo7ZuuGnMdg/TKFZY7Dp&#10;pdQjC4zsXfNHKd1wBx5kGHDQGUjZcJF2wG2G+bttNjWzIu2C4Hh7gcn/v7L86bCxL46E7it0SGAE&#10;pLW+8HgZ9+mk0/GLkxKMI4THC2yiC4Tj5XQ6nuYY4RgaT2YztLFKdv3ZOh++CdAkGiV1yEoCix3W&#10;PvSp55TYy8CqUSoxowxpSzr5fJenHy4RLK4M9riOGq3QbTvSVCUdzc57bKE64noOeua95asGh1gz&#10;H16YQ6pxbpRveMZDKsBmcLIoqcH9+tt9zEcGMEpJi9Ipqf+5Z05Qor4b5GY2HI+j1pIzvpuO0HG3&#10;ke1txOz1A6A6h/hQLE9mzA/qbEoH+g1VvoxdMcQMx94lDWfzIfSCxlfCxXKZklBdloW12VgeS0dY&#10;I8Sv3Rtz9sRDQAKf4CwyVryjo8/tCVnuA8gmcRWB7lE94Y/KTGyfXlGU/q2fsq5vffEbAAD//wMA&#10;UEsDBBQABgAIAAAAIQAG3ugC4AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAFITvJv6H&#10;zTPxBltKhFL7SkgTYmL0AHLx9tpd2obubu0uUP31Pk94nMxk5ptsPZpOXPTgW2cRZtMIhLaVU62t&#10;EQ4f20kCwgeyijpnNcK39rDO7+8ySpW72p2+7EMtuMT6lBCaEPpUSl812pCful5b9o5uMBRYDrVU&#10;A1253HQyjqKFNNRaXmio10Wjq9P+bBBei+077crYJD9d8fJ23PRfh88nxMeHcfMMIugx3MLwh8/o&#10;kDNT6c5WedEhTOYr/hIQ4ngJggPJnHWJsFosQeaZ/H8g/wUAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQA/ExwTGgIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAG3ugC4AAAAAgBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0F501A0B" w14:textId="7E41BCFB" w:rsidR="00281D7B" w:rsidRPr="00281D7B" w:rsidRDefault="00281D7B" w:rsidP="00281D7B">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>I</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00281D7B">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">sotope </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="62A1D8A7" w14:textId="21F78104" w:rsidR="00281D7B" w:rsidRPr="00281D7B" w:rsidRDefault="00281D7B" w:rsidP="00281D7B">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00281D7B">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>notation:</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251723776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C9149E9" wp14:editId="78AF9A09">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>450850</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>93345</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="565150" cy="552450"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1487070502" name="Text Box 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="565150" cy="552450"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3F672E3B" w14:textId="615CA92F" w:rsidR="00281D7B" w:rsidRPr="00281D7B" w:rsidRDefault="005308E7">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="44"/>
+                                <w:szCs w:val="44"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <m:oMathPara>
+                              <m:oMath>
+                                <m:sPre>
+                                  <m:sPrePr>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                        <w:i/>
+                                        <w:sz w:val="44"/>
+                                        <w:szCs w:val="44"/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
+                                  </m:sPrePr>
+                                  <m:sub>
+                                    <m:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                        <w:sz w:val="44"/>
+                                        <w:szCs w:val="44"/>
+                                      </w:rPr>
+                                      <m:t>1</m:t>
+                                    </m:r>
+                                  </m:sub>
+                                  <m:sup>
+                                    <m:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                        <w:sz w:val="44"/>
+                                        <w:szCs w:val="44"/>
+                                      </w:rPr>
+                                      <m:t>1</m:t>
+                                    </m:r>
+                                  </m:sup>
+                                  <m:e>
+                                    <m:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                        <w:sz w:val="44"/>
+                                        <w:szCs w:val="44"/>
+                                      </w:rPr>
+                                      <m:t>H</m:t>
+                                    </m:r>
+                                  </m:e>
+                                </m:sPre>
+                              </m:oMath>
+                            </m:oMathPara>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4C9149E9" id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:35.5pt;margin-top:7.35pt;width:44.5pt;height:43.5pt;z-index:251723776;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKoP6wLQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP2jAQvlfqf7B8LwGW0DYirCgrqkpo&#10;dyW22rNxbGLJ8bi2IaG/vmOHV7c9Vb04M57xPL75JrP7rtHkIJxXYEo6GgwpEYZDpcyupN9fVh8+&#10;UeIDMxXTYERJj8LT+/n7d7PWFmIMNehKOIJBjC9aW9I6BFtkmee1aJgfgBUGjRJcwwKqbpdVjrUY&#10;vdHZeDicZi24yjrgwnu8feiNdJ7iSyl4eJLSi0B0SbG2kE6Xzm08s/mMFTvHbK34qQz2D1U0TBlM&#10;egn1wAIje6f+CNUo7sCDDAMOTQZSKi5SD9jNaPimm03NrEi9IDjeXmDy/y8sfzxs7LMjofsCHQ4w&#10;AtJaX3i8jP100jXxi5UStCOExwtsoguE42U+zUc5Wjia8nw8QRmjZNfH1vnwVUBDolBSh1NJYLHD&#10;2ofe9ewSc3nQqloprZMSmSCW2pEDwxnqkErE4L95aUPakk7vMHV8ZCA+7yNrg7VcW4pS6LYdUVVJ&#10;71Kl8WoL1RFhcNAzxFu+UljsmvnwzBxSAvtDmocnPKQGTAYniZIa3M+/3Ud/nBRaKWmRYiX1P/bM&#10;CUr0N4Mz/DyaTCInkzLJP45RcbeW7a3F7JslIAIjXCjLkxj9gz6L0kHzituwiFnRxAzH3CUNZ3EZ&#10;euLjNnGxWCQnZKFlYW02lsfQEbw4ipfulTl7mlfAQT/CmYyseDO23reHfbEPIFWa6RXVE/7I4MSK&#10;07bFFbnVk9f1nzD/BQAA//8DAFBLAwQUAAYACAAAACEAx0CkON8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VIXBC1Q6FBIU6FED8SNxpaxM2NlyQiXkexm4S3Z3uC2+7Mavab&#10;fD27Tow4hNaThmShQCBV3rZUa3gvny5vQYRoyJrOE2r4wQDr4vQkN5n1E73huIm14BAKmdHQxNhn&#10;UoaqQWfCwvdI7H35wZnI61BLO5iJw10nr5RaSWda4g+N6fGhwep7c3AaPi/qj9cwP2+n5c2yf3wZ&#10;y3RnS63Pz+b7OxAR5/h3DEd8RoeCmfb+QDaITkOacJXI+nUK4uivFAt7HlSSgixy+b9B8QsAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAKoP6wLQIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDHQKQ43wAAAAkBAAAPAAAAAAAAAAAAAAAAAIcE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3F672E3B" w14:textId="615CA92F" w:rsidR="00281D7B" w:rsidRPr="00281D7B" w:rsidRDefault="005308E7">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="44"/>
+                          <w:szCs w:val="44"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <m:oMathPara>
+                        <m:oMath>
+                          <m:sPre>
+                            <m:sPrePr>
+                              <m:ctrlPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:i/>
+                                  <w:sz w:val="44"/>
+                                  <w:szCs w:val="44"/>
+                                </w:rPr>
+                              </m:ctrlPr>
+                            </m:sPrePr>
+                            <m:sub>
+                              <m:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:sz w:val="44"/>
+                                  <w:szCs w:val="44"/>
+                                </w:rPr>
+                                <m:t>1</m:t>
+                              </m:r>
+                            </m:sub>
+                            <m:sup>
+                              <m:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:sz w:val="44"/>
+                                  <w:szCs w:val="44"/>
+                                </w:rPr>
+                                <m:t>1</m:t>
+                              </m:r>
+                            </m:sup>
+                            <m:e>
+                              <m:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:sz w:val="44"/>
+                                  <w:szCs w:val="44"/>
+                                </w:rPr>
+                                <m:t>H</m:t>
+                              </m:r>
+                            </m:e>
+                          </m:sPre>
+                        </m:oMath>
+                      </m:oMathPara>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251998208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="511EC434" wp14:editId="70DF5DF3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>2622550</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>8890</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="984250" cy="749300"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="987676691" name="Text Box 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="984250" cy="749300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0D46C6B6" w14:textId="77777777" w:rsidR="001D4B72" w:rsidRPr="00486250" w:rsidRDefault="005308E7" w:rsidP="001D4B72">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="72"/>
+                                <w:szCs w:val="72"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <m:oMathPara>
+                              <m:oMath>
+                                <m:sPre>
+                                  <m:sPrePr>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                        <w:i/>
+                                        <w:sz w:val="72"/>
+                                        <w:szCs w:val="72"/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
+                                  </m:sPrePr>
+                                  <m:sub/>
+                                  <m:sup/>
+                                  <m:e/>
+                                </m:sPre>
+                              </m:oMath>
+                            </m:oMathPara>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="511EC434" id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:206.5pt;margin-top:.7pt;width:77.5pt;height:59pt;z-index:251998208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7Te04OQIAAGwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC81/KWxYblwHXgokCQ&#10;BEiKnGmKsgVQHJakLblf30fKdpb2VFQHaoYzmuW9Gc1u2lqzvXK+IpPzQa/PmTKSispscv7jefXl&#10;mjMfhCmEJqNyflCe38w/f5o1dqqGtCVdKMcQxPhpY3O+DcFOs8zLraqF75FVBsaSXC0CVLfJCica&#10;RK91Nuz3L7OGXGEdSeU9bm87I5+n+GWpZHgoS68C0zlHbSGdLp3reGbzmZhunLDbSh7LEP9QRS0q&#10;g6TnULciCLZz1R+h6ko68lSGnqQ6o7KspEo9oJtB/0M3T1thVeoF4Hh7hsn/v7Dyfv9kHx0L7Vdq&#10;QWAEpLF+6nEZ+2lLV8c3KmWwA8LDGTbVBiZxObkeDy9gkTBdjSejfoI1e/3YOh++KapZFHLuwEoC&#10;S+zvfEBCuJ5cYi5PuipWldZJOfildmwvQCB4L6jhTAsfcJnzVXpizQjx7jNtWJPzyxHqilEMxXid&#10;nzZwf+0xSqFdt6wqcj46A7Cm4gBcHHUj461cVaj+DqkfhcOMoGHMfXjAUWpCMjpKnG3J/frbffQH&#10;dbBy1mDmcu5/7oRT6Oi7AamTwXgchzQp44urIRT31rJ+azG7eklAZYANszKJ0T/ok1g6ql+wHouY&#10;FSZhJHLnPJzEZeg2Aesl1WKRnDCWVoQ782RlDB3Bi9w8ty/C2SOBAczf02k6xfQDj51vB/tiF6is&#10;EskR6A7VI/4Y6UTccf3izrzVk9frT2L+GwAA//8DAFBLAwQUAAYACAAAACEAr0j5kt8AAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91EY6kxmyKiaMHQNgpet8mYRLOzYXfb&#10;xP56x5MeP97w5nvZcjK9OKDznSUF8SwCgVTZuqNGwdvr48UChA+aat1bQgXf6GGZn55kOq3tSFs8&#10;lKERXEI+1QraEIZUSl+1aLSf2QGJsw/rjA6MrpG10yOXm15eRtFcGt0Rf2j1gPctVl/l3ih4H8sn&#10;t16tPjfDc3FcH8viBR8Kpc7PprtbEAGn8HcMv/qsDjk77eyeai96BUl8xVsCBwkIzq/nC+Ydc3yT&#10;gMwz+X9B/gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC7Te04OQIAAGwEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCvSPmS3wAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="window" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0D46C6B6" w14:textId="77777777" w:rsidR="001D4B72" w:rsidRPr="00486250" w:rsidRDefault="005308E7" w:rsidP="001D4B72">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="72"/>
+                          <w:szCs w:val="72"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <m:oMathPara>
+                        <m:oMath>
+                          <m:sPre>
+                            <m:sPrePr>
+                              <m:ctrlPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:i/>
+                                  <w:sz w:val="72"/>
+                                  <w:szCs w:val="72"/>
+                                </w:rPr>
+                              </m:ctrlPr>
+                            </m:sPrePr>
+                            <m:sub/>
+                            <m:sup/>
+                            <m:e/>
+                          </m:sPre>
+                        </m:oMath>
+                      </m:oMathPara>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64E1B418" wp14:editId="448C29C2">
+            <wp:extent cx="758391" cy="590550"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+            <wp:docPr id="1242607832" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 5"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="761058" cy="592627"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D4F4C8" w14:textId="77777777" w:rsidR="001D4B72" w:rsidRDefault="001D4B72" w:rsidP="001D4B72">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="450C7BB6" w14:textId="6C7E49D1" w:rsidR="00EF530F" w:rsidRPr="00E2717A" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Using the information above, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83F5C" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>write a definition for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the term ‘isotope’</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83F5C" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528CA036" w14:textId="31242766" w:rsidR="00C83F5C" w:rsidRPr="00E2717A" w:rsidRDefault="00C83F5C" w:rsidP="00C83F5C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HINT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: look at the isotopes of hydrogen and the isotopes of helium. What stays the same for each of the isotopes of the element? What changes?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055DF9EB" w14:textId="0D9759F9" w:rsidR="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780B9463" w14:textId="1503E48D" w:rsidR="00EF530F" w:rsidRPr="00E2717A" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="170"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We use the following notation </w:t>
+      </w:r>
+      <w:r w:rsidR="00281D7B" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> represent an isotope:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F489BD0" w14:textId="37B26CDD" w:rsidR="00EF530F" w:rsidRPr="00E2717A" w:rsidRDefault="00281D7B" w:rsidP="00EF530F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="170"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251722752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C790AF0" wp14:editId="03A5B340">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>95250</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5010150" cy="685800"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="519195927" name="Text Box 20"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5010150" cy="685800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4B57C48B" w14:textId="2D575C7B" w:rsidR="00281D7B" w:rsidRDefault="00281D7B" w:rsidP="00281D7B">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00EF530F">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">X </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>is the</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EF530F">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> symbol of element</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="360384EB" w14:textId="77777777" w:rsidR="00281D7B" w:rsidRPr="00281D7B" w:rsidRDefault="00281D7B" w:rsidP="00281D7B">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="170"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00281D7B">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>A is the mass number which is the sum of the protons and neutrons</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="31A5859C" w14:textId="207E2FD8" w:rsidR="00281D7B" w:rsidRPr="00281D7B" w:rsidRDefault="00281D7B" w:rsidP="00281D7B">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:right="170"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00281D7B">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>Z is the atomic number which is the number of protons</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7C790AF0" id="Text Box 20" o:spid="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:343.3pt;margin-top:7.5pt;width:394.5pt;height:54pt;z-index:251722752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFDO7nMAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykSZcacYosRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOa+1PQ27yKRI8fF9pKf3ba3JXjivwBR00OtTIgyHUpltQX++LL9M&#10;KPGBmZJpMKKgB+Hp/ezzp2ljczGECnQpHMEgxueNLWgVgs2zzPNK1Mz3wAqDRgmuZgFVt81KxxqM&#10;Xuts2O/fZg240jrgwnu8feiMdJbiSyl4eJLSi0B0QbG2kE6Xzk08s9mU5VvHbKX4sQz2D1XUTBlM&#10;eg71wAIjO6fehaoVd+BBhh6HOgMpFRepB+xm0H/TzbpiVqReEBxvzzD5/xeWP+7X9tmR0H6DFgmM&#10;gDTW5x4vYz+tdHX8YqUE7Qjh4QybaAPheDnGygdjNHG03U7Gk37CNbu8ts6H7wJqEoWCOqQlocX2&#10;Kx8wI7qeXGIyD1qVS6V1UuIoiIV2ZM+QRB1SjfjiLy9tSIPJb7CM+MhAfN5F1gYTXHqKUmg3LVFl&#10;QW+Gp4Y3UB4QBwfdiHjLlwqLXTEfnpnDmcD+cM7DEx5SAyaDo0RJBe73R/fRH6lCKyUNzlhB/a8d&#10;c4IS/cMgiXeD0SgOZVJG469DVNy1ZXNtMbt6AYjAADfK8iRG/6BPonRQv+I6zGNWNDHDMXdBw0lc&#10;hG7ycZ24mM+TE46hZWFl1pbH0BG8SMVL+8qcPfIVkOlHOE0jy9/Q1vl2sM93AaRKnEagO1SP+OMI&#10;J6qP6xZ35FpPXpefwuwPAAAA//8DAFBLAwQUAAYACAAAACEAiNDuqt4AAAAHAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy07DQAxF90j8w8hIbBCd0Ki0hEwqhHhI7Gh4iJ2bMUlExhNlpkn4e8wKVrbv&#10;ta6P8+3sOjXSEFrPBi4WCSjiytuWawMv5f35BlSIyBY7z2TgmwJsi+OjHDPrJ36mcRdrJSEcMjTQ&#10;xNhnWoeqIYdh4Xti8T794DDKONTaDjhJuOv0MkkutcOW5UKDPd02VH3tDs7Ax1n9/hTmh9cpXaX9&#10;3eNYrt9saczpyXxzDSrSHP+W4Rdf0KEQpr0/sA2qMyCPRFFXUsVdb66k2YuwTBPQRa7/8xc/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAUM7ucwAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIjQ7qreAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;igQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4B57C48B" w14:textId="2D575C7B" w:rsidR="00281D7B" w:rsidRDefault="00281D7B" w:rsidP="00281D7B">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00EF530F">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">X </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>is the</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EF530F">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> symbol of element</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="360384EB" w14:textId="77777777" w:rsidR="00281D7B" w:rsidRPr="00281D7B" w:rsidRDefault="00281D7B" w:rsidP="00281D7B">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="170"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00281D7B">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>A is the mass number which is the sum of the protons and neutrons</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="31A5859C" w14:textId="207E2FD8" w:rsidR="00281D7B" w:rsidRPr="00281D7B" w:rsidRDefault="00281D7B" w:rsidP="00281D7B">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:right="170"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00281D7B">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>Z is the atomic number which is the number of protons</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251721728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BBB2A54" wp14:editId="2E836A77">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>552450</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>95250</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="666750" cy="628650"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="219801503" name="Group 219801503"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="666750" cy="628650"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="666750" cy="628650"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="257843799" name="Text Box 2"/>
+                        <wps:cNvSpPr txBox="1">
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="123825" y="0"/>
+                            <a:ext cx="542925" cy="628650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="9525">
+                            <a:noFill/>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0F5C9E3B" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRPr="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:sz w:val="60"/>
+                                  <w:szCs w:val="60"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00EF530F">
+                                <w:rPr>
+                                  <w:sz w:val="60"/>
+                                  <w:szCs w:val="60"/>
+                                </w:rPr>
+                                <w:t>X</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="623750944" name="Text Box 2"/>
+                        <wps:cNvSpPr txBox="1">
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="9525"/>
+                            <a:ext cx="342900" cy="304800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="9525">
+                            <a:noFill/>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="7572BC9C" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRPr="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00EF530F">
+                                <w:rPr>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                                <w:t>A</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1708227" name="Text Box 1708227"/>
+                        <wps:cNvSpPr txBox="1">
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="231775"/>
+                            <a:ext cx="285750" cy="314325"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="9525">
+                            <a:noFill/>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0AC97EAE" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRPr="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00EF530F">
+                                <w:rPr>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                                <w:t>Z</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="2BBB2A54" id="Group 219801503" o:spid="_x0000_s1072" style="position:absolute;left:0;text-align:left;margin-left:43.5pt;margin-top:7.5pt;width:52.5pt;height:49.5pt;z-index:251721728;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-height-relative:margin" coordsize="6667,6286" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApqTGtzQIAAP4JAAAOAAAAZHJzL2Uyb0RvYy54bWzsVttu3CAQfa/Uf0C8N76vvVa8UZqbKqVt&#10;pKQfwGJ8UW2gwMZOvz4D3lt2pT6kapVK3QcvMGaYc+bMmNOzse/QI1O6FbzAwYmPEeNUlC2vC/zt&#10;4fpDhpE2hJekE5wV+IlpfLZ4/+50kDkLRSO6kikETrjOB1ngxhiZe56mDeuJPhGScTBWQvXEwFTV&#10;XqnIAN77zgt9f+YNQpVSCcq0htXLyYgXzn9VMWq+VpVmBnUFhtiMeyr3XNqntzglea2IbFq6DoO8&#10;IoqetBwO3bq6JIaglWqPXPUtVUKLypxQ0XuiqlrKHAZAE/gHaG6UWEmHpc6HWm5pAmoPeHq1W/rl&#10;8UbJe3mngIlB1sCFm1ksY6V6+w9RotFR9rSljI0GUViczWZpAsRSMM3CbAZjRyltgPejXbS5+uU+&#10;b3Oo9yKUQYI49A6//j389w2RzNGqc8B/p1BbFjhM0iyO0vkcI056kOqDxfhRjCi0kGwM8LJlCpkR&#10;lkHtLuNa3gr6XSMuLhrCa3aulBgaRkqIMrA7Act26+RHWyfL4bMo4RiyMsI5OqA7CKMsTDA65jyJ&#10;w7m1vOR8yx3JpdLmhoke2UGBFVSBO4E83mpjI9q9YvPLxXXbdS5tHUdDgecJuD+w9K2BQu3avsCZ&#10;b39Tni3QK166zYa03TSGAzq+Rm7BTrDNuBwd1VG0YXQpyifgQompMKGRwKAR6idGAxRlgfWPFVEM&#10;o+4TBz7nQRzbKnaTOElDmKh9y3LfQjgFVwU2GE3DC+Mqf0J2DrxXraPDJmiKZB0ziG0K+Y+rbhZG&#10;UD/zOH4jqgNCQXBOAC6nmzqPQHOQc6e5yI9BAk7am3rdCerNai7+r7l1pwtSPwvD9Ehxm3VI/F7L&#10;+jvdbtJdGAVpmkydZaO8MEu2X5goiCNoTRDgv9TtXMC7HvM2u5374sIlw1G7vhDZW8z+3HXH3bVt&#10;8QwAAP//AwBQSwMEFAAGAAgAAAAhAMEvJVHdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMT01P&#10;wkAQvZv4HzZj4k22RVGo3RJC1BMxEUwMt6Ed2obubNNd2vLvHU56mjfzJu8jXY62UT11vnZsIJ5E&#10;oIhzV9RcGvjevT/MQfmAXGDjmAxcyMMyu71JMSncwF/Ub0OpRIR9ggaqENpEa59XZNFPXEss3NF1&#10;FoOsXamLDgcRt42eRtGztlizOFTY0rqi/LQ9WwMfAw6rx/it35yO68t+N/v82cRkzP3duHoFFWgM&#10;f89wjS/RIZNMB3fmwqvGwPxFqgS5z2Re+cVUwEFA/BSBzlL9v0H2CwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhACmpMa3NAgAA/gkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAMEvJVHdAAAACQEAAA8AAAAAAAAAAAAAAAAAJwUAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAxBgAAAAA=&#10;">
+                <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:1238;width:5429;height:6286;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB/eBA3yQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvhfwHsYHcGinv2IkSSkuhp4Y8IbfF2tgm1spYauz++6pQ6HGYmW+Y9bazlXhQ40vHGkZDBYI4&#10;c6bkXMPp+P68BOEDssHKMWn4Jg/bTe9pjalxLe/pcQi5iBD2KWooQqhTKX1WkEU/dDVx9G6usRii&#10;bHJpGmwj3FZyrNRcWiw5LhRY02tB2f3wZTWcP2/Xy1Tt8jc7q1vXKck2kVoP+t3LCkSgLvyH/9of&#10;RsN4tlhOJ4skgd9L8Q7IzQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAf3gQN8kAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="0F5C9E3B" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRPr="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:sz w:val="60"/>
+                            <w:szCs w:val="60"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00EF530F">
+                          <w:rPr>
+                            <w:sz w:val="60"/>
+                            <w:szCs w:val="60"/>
+                          </w:rPr>
+                          <w:t>X</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;top:95;width:3429;height:3048;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBGM+RTygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gredLc2/ktdpVSEnpSmWujtkX0modm3Ibua9Nt3C4LHYWZ+w6w2va3FlVpfOdbwNFYg&#10;iHNnKi40HD93owUIH5AN1o5Jwy952KwfBitMjev4g65ZKESEsE9RQxlCk0rp85Is+rFriKN3dq3F&#10;EGVbSNNiF+G2lhOlZtJixXGhxIbeSsp/sovVcNqfv78SdSi2dtp0rleS7VJqPXzsX19ABOrDPXxr&#10;vxsNs8nzfKqWSQL/l+IdkOs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEYz5FPKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="7572BC9C" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRPr="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00EF530F">
+                          <w:rPr>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                          <w:t>A</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Text Box 1708227" o:spid="_x0000_s1075" type="#_x0000_t202" style="position:absolute;top:2317;width:2857;height:3144;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQClmJKpwwAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9ba8Iw&#10;FH4f+B/CEfY2E4ubWo0iiuDThlfw7dAc22JzUprMdv9+GQx8/Pju82VnK/GgxpeONQwHCgRx5kzJ&#10;uYbTcfs2AeEDssHKMWn4IQ/LRe9ljqlxLe/pcQi5iCHsU9RQhFCnUvqsIIt+4GriyN1cYzFE2OTS&#10;NNjGcFvJRKkPabHk2FBgTeuCsvvh22o4f96ul5H6yjf2vW5dpyTbqdT6td+tZiACdeEp/nfvTJw/&#10;VpMkGcPfoYhALn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApZiSqcMAAADgAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="0AC97EAE" w14:textId="77777777" w:rsidR="00EF530F" w:rsidRPr="00EF530F" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00EF530F">
+                          <w:rPr>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                          <w:t>Z</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00EF530F" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF530F" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF530F" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF530F" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF530F" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF530F" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8E7286" w14:textId="2C86067D" w:rsidR="00EF530F" w:rsidRPr="00E2717A" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="170"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CC512D" w14:textId="267EF50C" w:rsidR="00EF530F" w:rsidRPr="00E2717A" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="170"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075304AA" w14:textId="33F55839" w:rsidR="00EF530F" w:rsidRPr="00E2717A" w:rsidRDefault="00EF530F" w:rsidP="00EF530F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="170"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01A45720" w14:textId="20A7D9B2" w:rsidR="00281D7B" w:rsidRPr="00E2717A" w:rsidRDefault="00281D7B" w:rsidP="004C7E32">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Use th</w:t>
+      </w:r>
+      <w:r w:rsidR="00B818A5" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> isotope notation to represent each of the isotopes shown in the diagrams above. </w:t>
+      </w:r>
+      <w:r w:rsidR="004C7E32" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The first one has been done for you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B2009B" w14:textId="77777777" w:rsidR="007F074C" w:rsidRPr="00862BB2" w:rsidRDefault="007F074C" w:rsidP="007F074C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FCDFF64" w14:textId="0E641BED" w:rsidR="007F074C" w:rsidRPr="009A1D99" w:rsidRDefault="007F074C" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1D99">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Question 3: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00A34EEE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>adiation from the nucleus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1559826E" w14:textId="0C3D6492" w:rsidR="00107540" w:rsidRPr="00E2717A" w:rsidRDefault="00CC5F94">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atoms </w:t>
+      </w:r>
+      <w:r w:rsidR="00107540" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">found in nature are either </w:t>
+      </w:r>
+      <w:r w:rsidR="00107540" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stable</w:t>
+      </w:r>
+      <w:r w:rsidR="00107540" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00107540" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or unstable</w:t>
+      </w:r>
+      <w:r w:rsidR="00107540" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n unstable or </w:t>
+      </w:r>
+      <w:r w:rsidR="00107540" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">radioactive atom will attempt to reach stability by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>releasing</w:t>
+      </w:r>
+      <w:r w:rsidR="00107540" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>radiation from its nucleus</w:t>
+      </w:r>
+      <w:r w:rsidR="00107540" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The radiation that comes spontaneously from the nucleus of an unstable isotope is </w:t>
+      </w:r>
+      <w:r w:rsidR="004C7E32" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>typically</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alpha, beta, or gamma radiation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78712791" w14:textId="714DCE48" w:rsidR="000B4FE1" w:rsidRPr="00E2717A" w:rsidRDefault="00CC5F94" w:rsidP="000B4FE1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4FE1" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidR="000B4FE1" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lpha particle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consist</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4FE1" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of two</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4FE1" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> protons </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and two</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4FE1" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neutrons </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tightly bound together</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4FE1" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. It</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is identical to a helium nucleus and so it is written as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>α</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sPre>
+          <m:sPrePr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sPrePr>
+          <m:sub>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="bi"/>
+              </m:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+          </m:sub>
+          <m:sup>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="bi"/>
+              </m:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>4</m:t>
+            </m:r>
+          </m:sup>
+          <m:e>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="bi"/>
+              </m:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>He</m:t>
+            </m:r>
+          </m:e>
+        </m:sPre>
+      </m:oMath>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000B4FE1" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alpha particles </w:t>
+      </w:r>
+      <w:r w:rsidR="000B4FE1" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are relatively large and </w:t>
+      </w:r>
+      <w:r w:rsidR="000B4FE1" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have a charge of +2 and so are highly ionising, however, they are unable to penetrate very far through matter. </w:t>
+      </w:r>
+      <w:r w:rsidR="000B4FE1" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>They only travel a few centimetres through air and can be stopped by a sheet of paper or the outer layer of dead skin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3223C5CB" w14:textId="0C2C468F" w:rsidR="00F861A0" w:rsidRPr="00E2717A" w:rsidRDefault="000B4FE1" w:rsidP="00F861A0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>negative beta particle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a </w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>high energy, high speed electron</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, having</w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a charge of -1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and so it is written as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">β </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sPre>
+          <m:sPrePr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sPrePr>
+          <m:sub>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="bi"/>
+              </m:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>-1</m:t>
+            </m:r>
+          </m:sub>
+          <m:sup>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="bi"/>
+              </m:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>0</m:t>
+            </m:r>
+          </m:sup>
+          <m:e>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="bi"/>
+              </m:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>e</m:t>
+            </m:r>
+          </m:e>
+        </m:sPre>
+      </m:oMath>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Negative beta particles are</w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> much smaller and much less ionising than alpha particle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s. However, they have</w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a higher penetrating ability, typically travelling tens of centimetres in air. </w:t>
+      </w:r>
+      <w:r w:rsidR="00465CE8" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Negative b</w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eta particles can pass through skin</w:t>
+      </w:r>
+      <w:r w:rsidR="00B816FD" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and paper</w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, but can be stopped by a small thickness of aluminium or plastic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFD6258" w14:textId="49D48A40" w:rsidR="00465CE8" w:rsidRPr="00E2717A" w:rsidRDefault="00465CE8" w:rsidP="00465CE8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gamma rays</w:t>
+      </w:r>
+      <w:r w:rsidR="00482B69" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7D28" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">written as  </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sPre>
+          <m:sPrePr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sPrePr>
+          <m:sub>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="bi"/>
+              </m:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>0</m:t>
+            </m:r>
+          </m:sub>
+          <m:sup>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="bi"/>
+              </m:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>0</m:t>
+            </m:r>
+          </m:sup>
+          <m:e>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="bi"/>
+              </m:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <m:t>γ</m:t>
+            </m:r>
+          </m:e>
+        </m:sPre>
+      </m:oMath>
+      <w:r w:rsidR="000D7D28" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are a form of electromagnetic radiation emitted from an excited nucleus. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sometimes a nucleus is still unstable after emitting an alpha or a beta particle and balances itself by releasing a burst of energy in the form of a gamma ray. Gamma rays have the highest energy in the electromagnetic spectrum and the shortest wavelength. Gamma radiation has the highest penetrating ability of all nuclear radiation</w:t>
+      </w:r>
+      <w:r w:rsidR="00B816FD" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, passing through skin, paper and aluminium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. A thick layer of lead, concrete or several metres of water is needed to stop it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525BB897" w14:textId="77777777" w:rsidR="003A20EC" w:rsidRDefault="003A20EC" w:rsidP="00F861A0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6797816C" w14:textId="0B6F92B4" w:rsidR="00F861A0" w:rsidRPr="00E2717A" w:rsidRDefault="00F861A0" w:rsidP="00F861A0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After reading the information above, complete the following table for the three </w:t>
+      </w:r>
+      <w:r w:rsidR="00465CE8" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">common </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">types of </w:t>
+      </w:r>
+      <w:r w:rsidR="00465CE8" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nuclear radiation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4D0A0A" w14:textId="77777777" w:rsidR="00F861A0" w:rsidRPr="00D154B4" w:rsidRDefault="00F861A0" w:rsidP="00F861A0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9811" w:type="dxa"/>
+        <w:tblInd w:w="-318" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1844"/>
+        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="2835"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B816FD" w:rsidRPr="00D615B7" w14:paraId="5ED55900" w14:textId="77777777" w:rsidTr="00FA0129">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="279BEC4D" w14:textId="77777777" w:rsidR="00B816FD" w:rsidRPr="001E024C" w:rsidRDefault="00B816FD" w:rsidP="005608F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E024C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Radiation type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C51360" w14:textId="77777777" w:rsidR="00B816FD" w:rsidRPr="00D615B7" w:rsidRDefault="00B816FD" w:rsidP="005608F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D615B7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Alpha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A8515B3" w14:textId="77777777" w:rsidR="00B816FD" w:rsidRPr="00D615B7" w:rsidRDefault="00B816FD" w:rsidP="005608F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D615B7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Beta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9E6D56" w14:textId="77777777" w:rsidR="00B816FD" w:rsidRPr="00D615B7" w:rsidRDefault="00B816FD" w:rsidP="005608F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D615B7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Gamma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B816FD" w:rsidRPr="00D92C80" w14:paraId="79ABC651" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:trPr>
+          <w:trHeight w:val="1323"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C45042" w14:textId="77777777" w:rsidR="00B816FD" w:rsidRPr="00E2717A" w:rsidRDefault="00B816FD" w:rsidP="005608F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Symbol</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B47C619" w14:textId="77777777" w:rsidR="00B816FD" w:rsidRPr="00E2717A" w:rsidRDefault="00B816FD" w:rsidP="005608F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8789EB" w14:textId="77777777" w:rsidR="00B816FD" w:rsidRPr="00D92C80" w:rsidRDefault="00B816FD" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C2D83C" w14:textId="77777777" w:rsidR="00B816FD" w:rsidRPr="00D92C80" w:rsidRDefault="00B816FD" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32EE43CC" w14:textId="77777777" w:rsidR="00B816FD" w:rsidRPr="00D92C80" w:rsidRDefault="00B816FD" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B816FD" w:rsidRPr="00D92C80" w14:paraId="3184204C" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:trPr>
+          <w:trHeight w:val="1270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="414BA1D2" w14:textId="4A90834C" w:rsidR="00B816FD" w:rsidRPr="00E2717A" w:rsidRDefault="00B816FD" w:rsidP="00B816FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Charge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8BDB58" w14:textId="77777777" w:rsidR="00B816FD" w:rsidRPr="00D92C80" w:rsidRDefault="00B816FD" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="496A8194" w14:textId="77777777" w:rsidR="00B816FD" w:rsidRPr="00D92C80" w:rsidRDefault="00B816FD" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F9F6F7" w14:textId="77777777" w:rsidR="00B816FD" w:rsidRPr="00D92C80" w:rsidRDefault="00B816FD" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B816FD" w:rsidRPr="00D92C80" w14:paraId="6E5B3139" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:trPr>
+          <w:trHeight w:val="1672"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="212FF9D7" w14:textId="77777777" w:rsidR="00B816FD" w:rsidRPr="00E2717A" w:rsidRDefault="00B816FD" w:rsidP="00B816FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Description </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4890696C" w14:textId="77777777" w:rsidR="00B816FD" w:rsidRPr="00E2717A" w:rsidRDefault="00B816FD" w:rsidP="00B816FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(What is it?)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34D7D0C9" w14:textId="6729368A" w:rsidR="00B816FD" w:rsidRPr="00E2717A" w:rsidRDefault="00B816FD" w:rsidP="005608F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="56718C4E" w14:textId="77777777" w:rsidR="00B816FD" w:rsidRPr="00D92C80" w:rsidRDefault="00B816FD" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D206BA5" w14:textId="77777777" w:rsidR="00B816FD" w:rsidRPr="00D92C80" w:rsidRDefault="00B816FD" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCE7494" w14:textId="77777777" w:rsidR="00B816FD" w:rsidRPr="00D92C80" w:rsidRDefault="00B816FD" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B816FD" w:rsidRPr="00D92C80" w14:paraId="47645D56" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:trPr>
+          <w:trHeight w:val="1980"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7C4148" w14:textId="77777777" w:rsidR="00B816FD" w:rsidRPr="00E2717A" w:rsidRDefault="00B816FD" w:rsidP="005608F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Penetrating ability</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28E13E73" w14:textId="0B981C19" w:rsidR="00B816FD" w:rsidRPr="00E2717A" w:rsidRDefault="00B816FD" w:rsidP="005608F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(What materials does it pass through and what material stops it?)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="64258CB4" w14:textId="77777777" w:rsidR="00B816FD" w:rsidRPr="00D92C80" w:rsidRDefault="00B816FD" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:object w:dxaOrig="2604" w:dyaOrig="1872" w14:anchorId="78D65ECB">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:115.5pt;height:86pt" o:ole="">
+                  <v:imagedata r:id="rId12" o:title=""/>
+                </v:shape>
+                <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1843650989" r:id="rId13"/>
+              </w:object>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F93C7CF" w14:textId="77777777" w:rsidR="00B816FD" w:rsidRPr="00D92C80" w:rsidRDefault="00B816FD" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:object w:dxaOrig="2604" w:dyaOrig="1872" w14:anchorId="52FF8270">
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:115.5pt;height:86pt" o:ole="">
+                  <v:imagedata r:id="rId12" o:title=""/>
+                </v:shape>
+                <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1843650990" r:id="rId14"/>
+              </w:object>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="336511B0" w14:textId="77777777" w:rsidR="00B816FD" w:rsidRPr="00D92C80" w:rsidRDefault="00B816FD" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:object w:dxaOrig="2604" w:dyaOrig="1872" w14:anchorId="2F3BE3B9">
+                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:115.5pt;height:86pt" o:ole="">
+                  <v:imagedata r:id="rId12" o:title=""/>
+                </v:shape>
+                <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1843650991" r:id="rId15"/>
+              </w:object>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2E125D47" w14:textId="47BE8A74" w:rsidR="00116DBA" w:rsidRDefault="00116DBA">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C53770" w14:textId="4C45D53D" w:rsidR="0027749A" w:rsidRPr="009A1D99" w:rsidRDefault="0027749A" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1D99">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>During-excursion activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C51D6D6" w14:textId="2A259F8E" w:rsidR="00D03551" w:rsidRPr="00E2717A" w:rsidRDefault="00EB321C" w:rsidP="00E4666B">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>You will be allocated to a group</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5117E" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00263DD1" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to complete </w:t>
+      </w:r>
+      <w:r w:rsidR="00D17477" w:rsidRPr="003F23AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FOUR</w:t>
+      </w:r>
+      <w:r w:rsidR="00263DD1" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activities.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6603" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0027749A" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You will have </w:t>
+      </w:r>
+      <w:r w:rsidR="00C80128">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0027749A" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minutes to complete each activity. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6603" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An ANSTO Education Officer wil</w:t>
+      </w:r>
+      <w:r w:rsidR="006E2CE9" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00511F4E" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> time each activity and direct each group to their next activity.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5D45" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E5D45" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Do no</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0325" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5D45" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> move on</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5D45" w:rsidRPr="00E2717A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> until directed by an Education Officer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2431DE0A" w14:textId="77777777" w:rsidR="0016014E" w:rsidRDefault="0016014E" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD4141C" w14:textId="3DB35788" w:rsidR="008D2295" w:rsidRDefault="0027749A" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1D99">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Activity 1: </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2295">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Nuclear reactions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C21355" w14:textId="77777777" w:rsidR="008D2295" w:rsidRPr="008D2295" w:rsidRDefault="008D2295" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57245650" w14:textId="5F41A347" w:rsidR="00E02B94" w:rsidRDefault="008D2295" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Part A - </w:t>
+      </w:r>
+      <w:r w:rsidR="002B29B5" w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelling alpha and </w:t>
+      </w:r>
+      <w:r w:rsidR="003F23AB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">negative </w:t>
+      </w:r>
+      <w:r w:rsidR="002B29B5" w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>beta decay</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk218688161"/>
+    </w:p>
+    <w:p w14:paraId="76747EBB" w14:textId="77777777" w:rsidR="000B6BCB" w:rsidRDefault="000B6BCB" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D2BB99" w14:textId="1B88B8AA" w:rsidR="000B6BCB" w:rsidRPr="000B6BCB" w:rsidRDefault="000B6BCB" w:rsidP="000B6BCB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6BCB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Read the information in the box below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638D6DAC" w14:textId="77777777" w:rsidR="00E02B94" w:rsidRPr="00AE0DA0" w:rsidRDefault="00E02B94" w:rsidP="00E02B94">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9493"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E02B94" w14:paraId="7C5F1C1F" w14:textId="77777777" w:rsidTr="00FD0B41">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C80EFFF" w14:textId="77777777" w:rsidR="00FB6CB8" w:rsidRPr="00FB6CB8" w:rsidRDefault="00FB6CB8" w:rsidP="005608F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D7C69E7" w14:textId="01660087" w:rsidR="00E02B94" w:rsidRPr="00E2717A" w:rsidRDefault="009D31C3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When an unstable nucleus undergoes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D31C3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>alpha</w:t>
+            </w:r>
+            <w:r w:rsidR="008E01E4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D31C3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>decay</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, it shoots out an alpha particle. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E02B94" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An </w:t>
+            </w:r>
+            <w:r w:rsidR="00E02B94" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>alpha particle</w:t>
+            </w:r>
+            <w:r w:rsidR="00E02B94" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:r w:rsidR="000B6BCB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a helium </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="000B6BCB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nucleus, and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="000B6BCB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:r w:rsidR="00E02B94" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">composed of </w:t>
+            </w:r>
+            <w:r w:rsidR="00E02B94" w:rsidRPr="009D31C3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>two protons and two neutrons</w:t>
+            </w:r>
+            <w:r w:rsidR="00E02B94" w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tightly bound together</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6BCB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48F78561" w14:textId="77777777" w:rsidR="00E02B94" w:rsidRPr="008D2295" w:rsidRDefault="00E02B94" w:rsidP="005608F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B15A257" w14:textId="12A06BDB" w:rsidR="00FB6CB8" w:rsidRDefault="009D31C3" w:rsidP="000B6BCB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When an unstable nucleus undergoes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D31C3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>negative beta</w:t>
+            </w:r>
+            <w:r w:rsidR="008E01E4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D31C3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>decay</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D31C3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>neutron</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D31C3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in the nucleus </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6CB8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>transforms</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D31C3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">into a proton and a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">beta particle </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D31C3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D31C3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>high energy, high speed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D31C3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> electron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The proton stays in the nucleus</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6BCB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2717A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> beta particle is ejected energetically</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from the nucleus.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB6E58">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47E6CD4F" w14:textId="43223BDA" w:rsidR="000B6BCB" w:rsidRPr="00FB6CB8" w:rsidRDefault="000B6BCB" w:rsidP="000B6BCB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="67C6DBF4" w14:textId="77777777" w:rsidR="00E02B94" w:rsidRDefault="00E02B94" w:rsidP="00AE0DA0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E67ABFC" w14:textId="77777777" w:rsidR="00AE0DA0" w:rsidRPr="00AE0DA0" w:rsidRDefault="00AE0DA0" w:rsidP="00AE0DA0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237C0C65" w14:textId="139F2E99" w:rsidR="003006A8" w:rsidRPr="000B6BCB" w:rsidRDefault="003006A8" w:rsidP="006B0CEA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6BCB">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Place the plastic protons </w:t>
+      </w:r>
+      <w:r w:rsidR="00293A58">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(red) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BCB">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>and neutrons</w:t>
+      </w:r>
+      <w:r w:rsidR="00293A58">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (blue)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BCB">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the model </w:t>
+      </w:r>
+      <w:r w:rsidR="000B6BCB">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the </w:t>
+      </w:r>
+      <w:r w:rsidR="006B0CEA">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laminated </w:t>
+      </w:r>
+      <w:r w:rsidR="000B6BCB">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sheet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BCB">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>to form the radioactive nucleus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141953B6" w14:textId="5CCB6EF5" w:rsidR="000B6BCB" w:rsidRPr="000B6BCB" w:rsidRDefault="003006A8" w:rsidP="006B0CEA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6BCB">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Split up this nucleus to make the </w:t>
+      </w:r>
+      <w:r w:rsidR="000B6BCB" w:rsidRPr="000B6BCB">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>TWO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BCB">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> products formed from its </w:t>
+      </w:r>
+      <w:r w:rsidR="000B6BCB" w:rsidRPr="000B6BCB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>radioactive</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6BCB">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BCB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>decay</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6BCB" w:rsidRPr="000B6BCB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B6BCB" w:rsidRPr="000B6BCB">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>and place these products in the circles on the right</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6BCB" w:rsidRPr="000B6BCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484F96D5" w14:textId="036CA2DF" w:rsidR="003006A8" w:rsidRPr="000B6BCB" w:rsidRDefault="000B6BCB" w:rsidP="006B0CEA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Complete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the diagrams below</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> draw</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the initial radioactive nucleus on the left and the decay products formed on the right</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C71F9B2" w14:textId="736F8B90" w:rsidR="00D746F4" w:rsidRDefault="00D746F4" w:rsidP="00D746F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC33E1C" w14:textId="20B7AFED" w:rsidR="003B79F6" w:rsidRPr="008D2295" w:rsidRDefault="003B79F6" w:rsidP="00D746F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="360" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4597"/>
+        <w:gridCol w:w="4779"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D746F4" w14:paraId="2A98F63F" w14:textId="77777777" w:rsidTr="003B79F6">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4597" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43F2A00E" w14:textId="3DC3E59E" w:rsidR="003B79F6" w:rsidRPr="00223188" w:rsidRDefault="00D746F4" w:rsidP="00C1242E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00223188">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Alpha decay</w:t>
+            </w:r>
+            <w:r w:rsidR="003B79F6" w:rsidRPr="00223188">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003B79F6" w:rsidRPr="00223188">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>of a Beryllium-8 nucleus</w:t>
+            </w:r>
+            <w:r w:rsidR="003B79F6" w:rsidRPr="00223188">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ABBDB49" w14:textId="027CAD4C" w:rsidR="00D746F4" w:rsidRPr="00223188" w:rsidRDefault="00D746F4" w:rsidP="00C1242E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4779" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53D84341" w14:textId="5C86E31E" w:rsidR="00D746F4" w:rsidRPr="00223188" w:rsidRDefault="00D30C0A" w:rsidP="00C1242E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00223188">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Negative</w:t>
+            </w:r>
+            <w:r w:rsidR="00D746F4" w:rsidRPr="00223188">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> beta decay</w:t>
+            </w:r>
+            <w:r w:rsidR="003B79F6" w:rsidRPr="00223188">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003B79F6" w:rsidRPr="00223188">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>of a</w:t>
+            </w:r>
+            <w:r w:rsidR="00223188">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003B79F6" w:rsidRPr="00223188">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nitrogen-16 nucleus </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D746F4" w14:paraId="28B97D0A" w14:textId="77777777" w:rsidTr="003B79F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4597" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B86F91A" w14:textId="0D4F3AE4" w:rsidR="00D746F4" w:rsidRDefault="009D31C3" w:rsidP="00E02B94">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00987B7E">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251768832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="635B68F6" wp14:editId="0B23790D">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1682750</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>107950</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1117600" cy="1054100"/>
+                      <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="833560343" name="Oval 6"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1117600" cy="1054100"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="ellipse">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
                                 </a:schemeClr>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="5F276D78" id="Rectangle 45" o:spid="_x0000_s1026" style="position:absolute;margin-left:-4.2pt;margin-top:9.8pt;width:449.4pt;height:45.6pt;z-index:251788288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCT8EHTjQIAAIoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4X21nydJGdaooVadJ&#10;VVu1nfpMMMRImMuAxMl+/S74o11bbdK0PBDgnvt1fLjnF4dGk71wXoEpaXGSUyIMh0qZbUm/P159&#10;OqXEB2YqpsGIkh6FpxfLjx/OW7sQE6hBV8IRDGL8orUlrUOwiyzzvBYN8ydghUGjBNewgEe3zSrH&#10;Woze6GyS51+yFlxlHXDhPd5edka6TPGlFDzcSulFILqkWFtIq0vrJq7Z8pwtto7ZWvG+DPYPVTRM&#10;GUw6hrpkgZGdU29CNYo78CDDCYcmAykVF6kH7KbIX3XzUDMrUi9IjrcjTf7/heU3+ztHVFXS6YwS&#10;wxr8RvfIGjNbLQjeIUGt9QvEPdg71588bmO3B+ma+I99kEMi9TiSKg6BcLyczfP551PknqNtNj8r&#10;Jon17NnbOh++CmhI3JTUYfrEJdtf+4AZETpAYjIPWlVXSut0iEIRa+3InuEnZpwLE4pYNXr9htQm&#10;4g1Ez84cb7LYXNdO2oWjFhGnzb2QyAs2MEnFJEW+TZRqqFkluvyzHH9D9qG0VEsKGNES84+xiz/F&#10;7qrs8dFVJEGPzvnfnUePlBlMGJ0bZcC9F0CP9MkOP5DUURNZ2kB1RNU46J6Tt/xK4ae7Zj7cMYfv&#10;B782zoRwi4vU0JYU+h0lNbif791HPMoarZS0+B5L6n/smBOU6G8GBX9WTKfxAafDdDZHFRH30rJ5&#10;aTG7Zg2ohwKnj+VpG/FBD1vpoHnC0bGKWdHEDMfcJeXBDYd16OYEDh8uVqsEw0drWbg2D5bH4JHV&#10;KM3HwxNzttdvQOXfwPB22eKVjDts9DSw2gWQKmn8mdeeb3zwSTj9cIoT5eU5oZ5H6PIXAAAA//8D&#10;AFBLAwQUAAYACAAAACEAh4BEt90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3Fq7CKI0xKkAiZ6hVAhubryNI+J1FDtNyteznOC4b0azM+Vm9p044RDbQBpWSwUCqQ62pUbD&#10;/u15kYOIyZA1XSDUcMYIm+ryojSFDRO94mmXGsEhFAujwaXUF1LG2qE3cRl6JNaOYfAm8Tk00g5m&#10;4nDfyRulMulNS/zBmR6fHNZfu9Fr6Lf7l8+je+yn7Px+t52b8eO7HbW+vpof7kEknNOfGX7rc3Wo&#10;uNMhjGSj6DQs8lt2Ml9nIFjP14rBgcFK5SCrUv5fUP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAk/BB040CAACKBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAh4BEt90AAAAJAQAADwAAAAAAAAAAAAAAAADnBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" fillcolor="#4f81bd [3204]" stroked="f" strokeweight="2pt"/>
+                    <v:oval w14:anchorId="0DD30108" id="Oval 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:132.5pt;margin-top:8.5pt;width:88pt;height:83pt;z-index:251768832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzM3/iYQIAACIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDtN2COkXQosOA&#10;oi2WDj2rslQLkEWNUuJkXz9KdpxiLXYYdpFFkXwinx91cbnrLNsqDAZczauTkjPlJDTGvdT8x+PN&#10;p8+chShcIyw4VfO9Cvxy+fHDRe8XagYt2EYhIxAXFr2veRujXxRFkK3qRDgBrxw5NWAnIpn4UjQo&#10;ekLvbDEry7OiB2w8glQh0On14OTLjK+1kvFe66AiszWn2mJeMa/PaS2WF2LxgsK3Ro5liH+oohPG&#10;0aUT1LWIgm3QvIHqjEQIoOOJhK4ArY1UuQfqpir/6GbdCq9yL0RO8BNN4f/Byrvt2j8g0dD7sAi0&#10;TV3sNHbpS/WxXSZrP5GldpFJOqyq6vysJE4l+arydF6RQTjFMd1jiF8VdCxtaq6sNT6khsRCbG9D&#10;HKIPUenYwY2xNp0fy8m7uLcqBVj3XWlmGipgloGyUtSVRbYV9I+FlMrFanC1olHDcXVaTtVNGbnW&#10;DJiQNV08YY8ASYVvsYeyx/iUqrLQpuTyb4UNyVNGvhlcnJI74wDfA7DU1XjzEH8gaaAmsfQMzf4B&#10;GcIg8+DljSHmb0WIDwJJ1/S3aFbjPS3aQl9zGHectYC/3jtP8SQ38nLW05zUPPzcCFSc2W+OhPil&#10;ms/TYGVjfno+IwNfe55fe9ymuwL6TRW9Cl7mbYqP9rDVCN0TjfQq3Uou4STdXXMZ8WBcxWF+6VGQ&#10;arXKYTRMXsRbt/YygSdWk6wed08C/Si/SMq9g8NMvZHgEJsyHaw2EbTJ+jzyOvJNg5iFMz4aadJf&#10;2znq+LQtfwMAAP//AwBQSwMEFAAGAAgAAAAhAKIKKizeAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMT7tOwzAU3ZH4B+sisSBqp4S2CnEqBIIBqQOlQ0fXvsQRfkSxm6Z8PZcJpvs4R+dRryfv2IhD&#10;6mKQUMwEMAw6mi60EnYfL7crYCmrYJSLASWcMcG6ubyoVWXiKbzjuM0tI5GQKiXB5txXnCdt0as0&#10;iz0Gwj7j4FWmc2i5GdSJxL3jcyEW3KsukINVPT5Z1F/bo5fw9lxunBZTTvbme8nPr3tdjFHK66vp&#10;8QFYxin/keE3PkWHhjId4jGYxJyE+eKeumQCljSJUJYFLQd6rO4E8Kbm/ys0PwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDzM3/iYQIAACIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCiCios3gAAAAoBAAAPAAAAAAAAAAAAAAAAALsEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt">
+                      <v:stroke joinstyle="miter"/>
+                    </v:oval>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-        </w:tc>
-[...111 lines deleted...]
-          <w:p w14:paraId="06E19BA3" w14:textId="77777777" w:rsidR="00DC77BD" w:rsidRPr="00D67BBB" w:rsidRDefault="00DC77BD" w:rsidP="001B59D4">
+          <w:p w14:paraId="143EFE40" w14:textId="7602BB14" w:rsidR="00D746F4" w:rsidRDefault="00D746F4" w:rsidP="00E02B94">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="181C7BFC" w14:textId="77777777" w:rsidR="00DC77BD" w:rsidRPr="00D67BBB" w:rsidRDefault="00DC77BD" w:rsidP="001B59D4"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="2E6C9E7E" w14:textId="77777777" w:rsidR="00DC77BD" w:rsidRDefault="00DC77BD" w:rsidP="001B59D4">
+          <w:p w14:paraId="2A0B0350" w14:textId="4BB5A034" w:rsidR="00D746F4" w:rsidRDefault="00D746F4" w:rsidP="00E02B94">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="18091F2E" w14:textId="77777777" w:rsidR="00DC77BD" w:rsidRDefault="00DC77BD" w:rsidP="001B59D4">
+          <w:p w14:paraId="02265BFE" w14:textId="655F378A" w:rsidR="00D746F4" w:rsidRDefault="00D746F4" w:rsidP="00E02B94">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="30FDE9E9" w14:textId="77777777" w:rsidR="00DC77BD" w:rsidRDefault="00DC77BD" w:rsidP="001B59D4">
+          <w:p w14:paraId="6C6E5AB2" w14:textId="00D2C8F2" w:rsidR="00D746F4" w:rsidRDefault="006B0CEA" w:rsidP="00E02B94">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251789312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09B9DC17" wp14:editId="287002C6">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251793408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45A5A5D0" wp14:editId="0B8C5EF9">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>243840</wp:posOffset>
+                        <wp:posOffset>1231900</wp:posOffset>
                       </wp:positionH>
-                      <wp:positionV relativeFrom="page">
-                        <wp:posOffset>396240</wp:posOffset>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>73660</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="5326380" cy="2419350"/>
-                      <wp:effectExtent l="0" t="0" r="26670" b="19050"/>
+                      <wp:extent cx="469900" cy="584200"/>
+                      <wp:effectExtent l="19050" t="38100" r="44450" b="25400"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="307" name="Text Box 2"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="31277667" name="Straight Arrow Connector 11"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
-                            <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm flipV="1">
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="469900" cy="584200"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln w="38100">
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="5350FFD4" id="Straight Arrow Connector 11" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:97pt;margin-top:5.8pt;width:37pt;height:46pt;flip:y;z-index:251793408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJ1JaHywEAAOMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDLLspqNJrOHWeCC&#10;YMXr7nXaiSW/ZDeT5O9pOzNZtEhIIC5W/KiqrurO/m6yhp0gJu1dy7ebmjNw0nfa9S3/9vXdqx1n&#10;CYXrhPEOWj5D4neHly/2Y2jgyg/edBAZkbjUjKHlA2JoqirJAaxIGx/A0aXy0QqkbeyrLoqR2K2p&#10;rur6php97EL0ElKi0/vlkh8Kv1Ig8ZNSCZCZllNtWNZY1se8Voe9aPoowqDluQzxD1VYoR2JrlT3&#10;AgX7EfVvVFbL6JNXuJHeVl4pLaF4IDfb+pmbL4MIULxQOCmsMaX/Rys/no7uIVIMY0hNCg8xu5hU&#10;tEwZHb5TT4svqpRNJbZ5jQ0mZJIOr29ub2sKV9LVm901tSXHWi00mS7EhO/BW5Y/Wp4wCt0PePTO&#10;UYN8XCTE6UPCBXgBZLBxbGz5692WaPMehTZvXcdwDjRPGLVwvYGzonEk/OSkfOFsYCH6DIrpjipe&#10;BMuQwdFEdhI0HkJKcLhdmeh1hiltzApcSvgj8Pw+Q6EM4N+AV0RR9g5XsNXOxxLAM3WcLiWr5f0l&#10;gcV3juDRd3PpcYmGJql05zz1eVR/3Rf40795+AkAAP//AwBQSwMEFAAGAAgAAAAhAB6XI1rfAAAA&#10;CgEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9Yi9YJapwGiEuJUFJUD5USLgKMbL0nA&#10;Xkex26Z8fZcT3HYemp0p5oOzYo99aD0pmE4SEEiVNy3VCl43j+MZiBA1GW09oYIjBpiX52eFzo0/&#10;0Avu17EWHEIh1wqaGLtcylA16HSY+A6JtU/fOx0Z9rU0vT5wuLMyTZJMOt0Sf2h0hw8NVt/rnVPw&#10;/rGwq+Pl8Bbk8ubn68mmz110So0uhvs7EBGH+GeG3/pcHUrutPU7MkFYxrfXvCXyMc1AsCHNZkxs&#10;mUiuMpBlIf9PKE8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAidSWh8sBAADjAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHpcjWt8AAAAKAQAA&#10;DwAAAAAAAAAAAAAAAAAlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight="3pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00987B7E">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252030976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40E0B691" wp14:editId="7E58A5F1">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>6350</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>73660</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1206500" cy="1193800"/>
+                      <wp:effectExtent l="0" t="0" r="12700" b="25400"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1364666009" name="Oval 6"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="5326380" cy="2419350"/>
+                                <a:ext cx="1206500" cy="1193800"/>
                               </a:xfrm>
-                              <a:prstGeom prst="rect">
+                              <a:prstGeom prst="ellipse">
                                 <a:avLst/>
                               </a:prstGeom>
-                              <a:solidFill>
-[...9 lines deleted...]
-                              </a:ln>
+                              <a:noFill/>
                             </wps:spPr>
-                            <wps:txbx>
-[...786 lines deleted...]
-                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="09B9DC17" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:oval w14:anchorId="5D24056D" id="Oval 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:.5pt;margin-top:5.8pt;width:95pt;height:94pt;z-index:252030976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAj837HYgIAACIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSTpgEFFiioQ0yQE&#10;1WDi2Tg2seT4vLPbtPv1Oztpigbaw7QXx+e7+3z35TtfXG47yzYKgwFX8+qo5Ew5CY1xLzX/8Xjz&#10;6YyzEIVrhAWnar5TgV8uPn646P1czaAF2yhkBOLCvPc1b2P086IIslWdCEfglSOnBuxEJBNfigZF&#10;T+idLWZleVr0gI1HkCoEOr0enHyR8bVWMt5rHVRktuZUW8wr5vU5rcXiQsxfUPjWyLEM8Q9VdMI4&#10;unSCuhZRsDWaN1CdkQgBdDyS0BWgtZEq90DdVOUf3Ty0wqvcC5ET/ERT+H+w8m7z4FdINPQ+zANt&#10;UxdbjV36Un1sm8naTWSpbWSSDqtZeXpSEqeSfFV1/vmMDMIpDukeQ/yqoGNpU3NlrfEhNSTmYnMb&#10;4hC9j0rHDm6Mten8UE7exZ1VKcC670oz01ABswyUlaKuLLKNoH8spFQuVoOrFY0ajiuqdF/dlJFr&#10;zYAJWdPFE/YIkFT4Fnsoe4xPqSoLbUou/1bYkDxl5JvBxSm5Mw7wPQBLXY03D/F7kgZqEkvP0OxW&#10;yBAGmQcvbwwxfytCXAkkXdPfolmN97RoC33NYdxx1gL+eu88xZPcyMtZT3NS8/BzLVBxZr85EuJ5&#10;dXycBisbxydfZmTga8/za49bd1dAv6miV8HLvE3x0e63GqF7opFeplvJJZyku2suI+6NqzjMLz0K&#10;Ui2XOYyGyYt46x68TOCJ1SSrx+2TQD/KL5Jy72A/U28kOMSmTAfLdQRtsj4PvI580yBm4YyPRpr0&#10;13aOOjxti98AAAD//wMAUEsDBBQABgAIAAAAIQDc502P2gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTE89T8MwEN2R+A/WIbEg6gShQEOcCoFgQGKgMDC69hFH2OcodtOUX89lgunu3Tu9j2YzBy8m&#10;HFMfSUG5KkAgmWh76hR8vD9d3oJIWZPVPhIqOGKCTXt60ujaxgO94bTNnWARSrVW4HIeaimTcRh0&#10;WsUBibmvOAadGY6dtKM+sHjw8qooKhl0T+zg9IAPDs33dh8UvDxev3pTzDm5i58beXz+NOUUlTo/&#10;m+/vQGSc898zLPE5OrScaRf3ZJPwjLlJ5lFWIBZ6vRx2y7KuQLaN/F+g/QUAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAj837HYgIAACIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDc502P2gAAAAgBAAAPAAAAAAAAAAAAAAAAALwEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAwwUAAAAA&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
-                      <v:path gradientshapeok="t" o:connecttype="rect"/>
-[...789 lines deleted...]
-                      <w10:wrap anchory="page"/>
+                    </v:oval>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D391C32" w14:textId="2C0EBEF2" w:rsidR="00D746F4" w:rsidRDefault="00D746F4" w:rsidP="00E02B94">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E753163" w14:textId="5B530288" w:rsidR="00AE0DA0" w:rsidRDefault="00AE0DA0" w:rsidP="00E02B94">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="453B7E56" w14:textId="6F60C3E3" w:rsidR="00AE0DA0" w:rsidRDefault="006B0CEA" w:rsidP="00E02B94">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252027904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A133FDB" wp14:editId="761C17EE">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1212850</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>152400</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="508000" cy="438150"/>
+                      <wp:effectExtent l="19050" t="19050" r="44450" b="38100"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1575405354" name="Straight Arrow Connector 1"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="508000" cy="438150"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln w="38100">
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="3E3E76A4" id="Straight Arrow Connector 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:95.5pt;margin-top:12pt;width:40pt;height:34.5pt;z-index:252027904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDi8/lGxQEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LSpjAEyzk4aS9F&#10;G/TxAQy1lAjwBXJryX/fJWXLRQoUaJELKT5mdnY42t3N1rAjxKS963izqTkDJ32v3dDxH98/vNly&#10;llC4XhjvoOMnSPxu//rVbgot3PjRmx4iIxKX2il0fEQMbVUlOYIVaeMDODpUPlqBtIxD1UcxEbs1&#10;1U1dv68mH/sQvYSUaPd+OeT7wq8USPyiVAJkpuOkDcsYy/iUx2q/E+0QRRi1PMsQ/6HCCu2o6Ep1&#10;L1Cwn1H/QWW1jD55hRvpbeWV0hJKD9RNUz/r5tsoApReyJwUVpvSy9HKz8eDe4xkwxRSm8JjzF3M&#10;Kto8kz42F7NOq1kwI5O0eVtv65oslXT07u22uS1mVldwiAk/grcsf3Q8YRR6GPHgnaNn8bEphonj&#10;p4RUnoAXQK5sHJs6TrRUIq9RaPPgeoanQCnCqIUbDOTnI6BxNF31ly88GViIvoJiuifFS8ESLTiY&#10;yI6CQiGkBIfNykS3M0xpY1bgIuGvwPP9DIUSu38Br4hS2TtcwVY7H4sBz6rjfJGslvsXB5a+swVP&#10;vj+Vly3WUH6KV+es54D+vi7w6x+5/wUAAP//AwBQSwMEFAAGAAgAAAAhALH7w1LeAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo3fBTEuJUCIkblWhB6tWNN07UeB1it03f&#10;nu0JTqvZHc1+Uy4n34sjjrELpGE+UyCQ6mA7chq+v97vnkHEZMiaPhBqOGOEZXV9VZrChhOt8bhJ&#10;TnAIxcJoaFMaCilj3aI3cRYGJL41YfQmsRydtKM5cbjvZabUk/SmI/7QmgHfWqz3m4PX8Oji588q&#10;d6vt+UM11thxu28WWt/eTK8vIBJO6c8MF3xGh4qZduFANoqedT7nLklD9sCTDdnisthpyO8VyKqU&#10;/xtUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDi8/lGxQEAANkDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCx+8NS3gAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAB8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight="3pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
                     </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10DCFB2A" w14:textId="3A7681DD" w:rsidR="008D2295" w:rsidRDefault="006B0CEA" w:rsidP="00E02B94">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00987B7E">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251770880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="132A3590" wp14:editId="454362D3">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1631950</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>153670</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1155700" cy="1079500"/>
+                      <wp:effectExtent l="0" t="0" r="25400" b="25400"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1762897522" name="Oval 6"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1155700" cy="1079500"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="ellipse">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:oval w14:anchorId="2A88CAD7" id="Oval 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:128.5pt;margin-top:12.1pt;width:91pt;height:85pt;z-index:251770880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqerBuYgIAACIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDZl2DOkXQosOA&#10;oi2WDj2rslQLkEWNUuJkXz9KdpxiLXYYdpFFkXwinx91cbnrLNsqDAZczauTkjPlJDTGvdT8x+PN&#10;py+chShcIyw4VfO9Cvxy+fHDRe8XagYt2EYhIxAXFr2veRujXxRFkK3qRDgBrxw5NWAnIpn4UjQo&#10;ekLvbDEry89FD9h4BKlCoNPrwcmXGV9rJeO91kFFZmtOtcW8Yl6f01osL8TiBYVvjRzLEP9QRSeM&#10;o0snqGsRBdugeQPVGYkQQMcTCV0BWhupcg/UTVX+0c26FV7lXoic4Ceawv+DlXfbtX9AoqH3YRFo&#10;m7rYaezSl+pju0zWfiJL7SKTdFhV8/lZSZxK8lXl2fmcDMIpjukeQ/yqoGNpU3NlrfEhNSQWYnsb&#10;4hB9iErHDm6Mten8WE7exb1VKcC670oz01ABswyUlaKuLLKtoH8spFQuVoOrFY0ajisq7lDdlJFr&#10;zYAJWdPFE/YIkFT4Fnsoe4xPqSoLbUou/1bYkDxl5JvBxSm5Mw7wPQBLXY03D/EHkgZqEkvP0Owf&#10;kCEMMg9e3hhi/laE+CCQdE1/i2Y13tOiLfQ1h3HHWQv4673zFE9yIy9nPc1JzcPPjUDFmf3mSIjn&#10;1elpGqxsnM7PZmTga8/za4/bdFdAv6miV8HLvE3x0R62GqF7opFepVvJJZyku2suIx6MqzjMLz0K&#10;Uq1WOYyGyYt469ZeJvDEapLV4+5JoB/lF0m5d3CYqTcSHGJTpoPVJoI2WZ9HXke+aRCzcMZHI036&#10;aztHHZ+25W8AAAD//wMAUEsDBBQABgAIAAAAIQCuWwQ94AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI8xT8MwEIV3JP6DdUgsqHUaAqUhToVAMFRioGVgdO0jibDPUeymKb+eY4Lt7t3Tu+9V68k7&#10;MeIQu0AKFvMMBJIJtqNGwfvueXYHIiZNVrtAqOCEEdb1+VmlSxuO9IbjNjWCQyiWWkGbUl9KGU2L&#10;Xsd56JH49hkGrxOvQyPtoI8c7p3Ms+xWet0Rf2h1j48tmq/twSvYPBWvzmRTiu3V91KeXj7MYgxK&#10;XV5MD/cgEk7pzwy/+IwONTPtw4FsFE5BfrPkLomHIgfBhuJ6xcKenStWZF3J/xXqHwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBqerBuYgIAACIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCuWwQ94AAAAAoBAAAPAAAAAAAAAAAAAAAAALwEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt">
+                      <v:stroke joinstyle="miter"/>
+                    </v:oval>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79E6794E" w14:textId="77777777" w:rsidR="009D31C3" w:rsidRDefault="009D31C3" w:rsidP="00E02B94">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="482E0BCE" w14:textId="77777777" w:rsidR="009D31C3" w:rsidRDefault="009D31C3" w:rsidP="00E02B94">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02AB9692" w14:textId="77777777" w:rsidR="009D31C3" w:rsidRDefault="009D31C3" w:rsidP="00E02B94">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="463C64DD" w14:textId="77777777" w:rsidR="009D31C3" w:rsidRDefault="009D31C3" w:rsidP="00E02B94">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0663095D" w14:textId="77777777" w:rsidR="008D2295" w:rsidRDefault="008D2295" w:rsidP="00E02B94">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42AD495F" w14:textId="77777777" w:rsidR="000B6BCB" w:rsidRDefault="000B6BCB" w:rsidP="00E02B94">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="139E9794" w14:textId="77777777" w:rsidR="000B6BCB" w:rsidRDefault="000B6BCB" w:rsidP="00E02B94">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="228A6FE7" w14:textId="77777777" w:rsidR="00293A58" w:rsidRDefault="00293A58" w:rsidP="00E02B94">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4779" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33F3BD7F" w14:textId="57FBE3EF" w:rsidR="00D746F4" w:rsidRDefault="006B0CEA" w:rsidP="00E02B94">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252028928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17C52460" wp14:editId="3F1558C4">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1176655</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>1312545</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="603250" cy="522605"/>
+                      <wp:effectExtent l="19050" t="19050" r="63500" b="48895"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1983827659" name="Straight Arrow Connector 2"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="603250" cy="522605"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln w="38100">
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="47CAE520" id="Straight Arrow Connector 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:92.65pt;margin-top:103.35pt;width:47.5pt;height:41.15pt;z-index:252028928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbXjGwxQEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xWrVZV033oAi8I&#10;VsB+gNcZJ5Z8kz00yd8zcdoULRISiJeJL3POnDmeHB5Ga9gZYtLeNbzalJyBk77Vrmv48/cP7+45&#10;SyhcK4x30PAJEn84vn1zGMIeat9700JkROLSfggN7xHDviiS7MGKtPEBHF0qH61A2sauaKMYiN2a&#10;oi7LXTH42IboJaREp4/LJT9mfqVA4helEiAzDSdtmGPM8WWOxfEg9l0UodfyIkP8gwortKOiK9Wj&#10;QMF+RP0bldUy+uQVbqS3hVdKS8g9UDdV+aqbb70IkHshc1JYbUr/j1Z+Pp/cUyQbhpD2KTzFuYtR&#10;RTt/SR8bs1nTahaMyCQd7sq7ekuWSrra1vWu3M5mFjdwiAk/grdsXjQ8YRS66/HknaNn8bHKhonz&#10;p4QL8AqYKxvHhobf3VdlmdNQaPPetQynQFOEUQvXGbhUNI4K3/TnFU4GFqKvoJhuSfFSMI8WnExk&#10;Z0FDIaQEh9XKRNkzTGljVuAi4Y/AS/4MhTx2fwNeEbmyd7iCrXY+ZgNeVcfxKlkt+VcHlr5nC158&#10;O+WXzdbQ/OTXucz6PKC/7jP89kcefwIAAP//AwBQSwMEFAAGAAgAAAAhAJY5Xl7eAAAACwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYQtG2rjSdEBI3JsFA2tVr0rRa45Qm27p/&#10;j3eCm5/99Py9cj35XpzsGLtAGh5nCoSlOpiOnIbvr7eHHERMSAb7QFbDxUZYV7c3JRYmnOnTnrbJ&#10;CQ6hWKCGNqWhkDLWrfUYZ2GwxLcmjB4Ty9FJM+KZw30vM6UW0mNH/KHFwb62tj5sj17D3MWPn83K&#10;bXaXd9UYNOPu0Cy1vr+bXp5BJDulPzNc8RkdKmbahyOZKHrW+fyJrRoytViCYEeWK97sr8NKgaxK&#10;+b9D9QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDbXjGwxQEAANkDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWOV5e3gAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAB8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight="3pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251796480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62845FFF" wp14:editId="173A1703">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1179830</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>728980</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="574508" cy="582529"/>
+                      <wp:effectExtent l="19050" t="38100" r="54610" b="27305"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="666093720" name="Straight Arrow Connector 11"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm flipV="1">
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="574508" cy="582529"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln w="38100">
+                                <a:tailEnd type="triangle"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="4C1BF665" id="Straight Arrow Connector 11" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:92.9pt;margin-top:57.4pt;width:45.25pt;height:45.85pt;flip:y;z-index:251796480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhZWz1zQEAAOMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadJCoURN99AFLghW&#10;y8fd64wTS/6SPTTpv2fstFm0SEggLpZj+715781kfzNZw04Qk/au5etVzRk46Tvt+pZ/+/r+xY6z&#10;hMJ1wngHLT9D4jeH58/2Y2hg4wdvOoiMSFxqxtDyATE0VZXkAFaklQ/g6FL5aAXSZ+yrLoqR2K2p&#10;NnX9uhp97EL0ElKi09v5kh8Kv1Ig8bNSCZCZlpM2LGss60Neq8NeNH0UYdDyIkP8gwortKOiC9Wt&#10;QMF+RP0bldUy+uQVrqS3lVdKSygeyM26fuLmyyACFC8UTgpLTOn/0cpPp6O7ixTDGFKTwl3MLiYV&#10;LVNGh+/U0+KLlLKpxHZeYoMJmaTD7ZtX25r6LOlqu9tsN29zrNVMk+lCTPgBvGV50/KEUeh+wKN3&#10;jhrk41xCnD4mnIFXQAYbx8aWv9yt67ooQaHNO9cxPAeaJ4xauN7ApaJxVPjRSdnh2cBMdA+K6Y4U&#10;zwXLkMHRRHYSNB5CSnC4XpjodYYpbcwCnCX8EXh5n6FQBvBvwAuiVPYOF7DVzscSwJPqOF0lq/n9&#10;NYHZd47gwXfn0uMSDU1S6c5l6vOo/vpd4I//5uEnAAAA//8DAFBLAwQUAAYACAAAACEA50aiSuAA&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1GkioQpwKEBygpxZEe3Tj&#10;JQnY6yh225SvZznBbUY7mn1TzkdnxR6H0HlSMJ0kIJBqbzpqFLy9Pl3OQISoyWjrCRUcMcC8Oj0p&#10;dWH8gZa4X8VGcAmFQitoY+wLKUPdotNh4nskvn34wenIdmikGfSBy52VaZLk0umO+EOre3xosf5a&#10;7ZyC9ebevhwvxvcgH7Pvz2ebLvrolDo/G+9uQUQc418YfvEZHSpm2vodmSAs+1nG6JHF9JoFJ9Kb&#10;/ArElkWSZyCrUv7fUP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYWVs9c0BAADjAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA50aiSuAAAAAL&#10;AQAADwAAAAAAAAAAAAAAAAAnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADQFAAAA&#10;AA==&#10;" strokecolor="#4472c4 [3204]" strokeweight="3pt">
+                      <v:stroke endarrow="block" joinstyle="miter"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00987B7E">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251772928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76CC8274" wp14:editId="73534450">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-23495</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>730250</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1187450" cy="1200150"/>
+                      <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1976177886" name="Oval 6"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1187450" cy="1200150"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="ellipse">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:oval w14:anchorId="62BFD461" id="Oval 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.85pt;margin-top:57.5pt;width:93.5pt;height:94.5pt;z-index:251772928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfVY7WYQIAACIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r46DdO2COkXQosOA&#10;oA2WDj2rslQLkEWNUuJkXz9KdpxiLXYYdpFFkXwinx91db1vLdspDAZcxcuzCWfKSaiNe6n4j8e7&#10;T5echShcLSw4VfGDCvx68fHDVefnagoN2FohIxAX5p2veBOjnxdFkI1qRTgDrxw5NWArIpn4UtQo&#10;OkJvbTGdTD4XHWDtEaQKgU5veydfZHytlYwPWgcVma041Rbzinl9TmuxuBLzFxS+MXIoQ/xDFa0w&#10;ji4doW5FFGyL5g1UayRCAB3PJLQFaG2kyj1QN+Xkj242jfAq90LkBD/SFP4frLzfbfwaiYbOh3mg&#10;bepir7FNX6qP7TNZh5EstY9M0mFZXl7MzolTSb6S/kVJBuEUp3SPIX5V0LK0qbiy1viQGhJzsVuF&#10;2Ecfo9KxgztjbTo/lZN38WBVCrDuu9LM1FTANANlpagbi2wn6B8LKZWLZe9qRK36Y6ptcqxuzMi1&#10;ZsCErOniEXsASCp8i92XPcSnVJWFNiZP/lZYnzxm5JvBxTG5NQ7wPQBLXQ039/FHknpqEkvPUB/W&#10;yBB6mQcv7wwxvxIhrgWSrulv0azGB1q0ha7iMOw4awB/vXee4klu5OWsozmpePi5Fag4s98cCfFL&#10;OZulwcrG7PxiSga+9jy/9rhtewP0m0p6FbzM2xQf7XGrEdonGullupVcwkm6u+Iy4tG4if380qMg&#10;1XKZw2iYvIgrt/EygSdWk6we908C/SC/SMq9h+NMvZFgH5syHSy3EbTJ+jzxOvBNg5iFMzwaadJf&#10;2znq9LQtfgMAAP//AwBQSwMEFAAGAAgAAAAhAAz21NzgAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj7FOwzAQhnck3sE6JBbU2iGFViFOhUAwVGKgMDC69hFH2OcodtOUp687wXh3n/77/no9ecdG&#10;HGIXSEIxF8CQdDAdtRI+P15mK2AxKTLKBUIJR4ywbi4valWZcKB3HLepZTmEYqUk2JT6ivOoLXoV&#10;56FHyrfvMHiV8ji03AzqkMO947dC3HOvOsofrOrxyaL+2e69hM3z4s1pMaVob36X/Pj6pYsxSHl9&#10;NT0+AEs4pT8YzvpZHZrstAt7MpE5CbNymcm8L+5ypzOwKktgOwmlWAjgTc3/V2hOAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAB9VjtZhAgAAIgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAz21NzgAAAACgEAAA8AAAAAAAAAAAAAAAAAuwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt">
+                      <v:stroke joinstyle="miter"/>
+                    </v:oval>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00987B7E">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251747328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="171C127E" wp14:editId="31C486D6">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1741805</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>1504950</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1130300" cy="1079500"/>
+                      <wp:effectExtent l="0" t="0" r="12700" b="25400"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1867885500" name="Oval 6"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1130300" cy="1079500"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="ellipse">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:oval w14:anchorId="391572FD" id="Oval 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:137.15pt;margin-top:118.5pt;width:89pt;height:85pt;z-index:251747328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAf9NMdYgIAACIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQpMEZFiioQ0yQE&#10;1WDi2Tg2seT4vLPbtPv1Oztpigbaw7QXx+e7+3z35TtfXG47yzYKgwFX8+qo5Ew5CY1xLzX/8Xjz&#10;6QtnIQrXCAtO1XynAr9cfPxw0fu5mkELtlHICMSFee9r3sbo50URZKs6EY7AK0dODdiJSCa+FA2K&#10;ntA7W8zK8nPRAzYeQaoQ6PR6cPJFxtdayXivdVCR2ZpTbTGvmNfntBaLCzF/QeFbI8cyxD9U0Qnj&#10;6NIJ6lpEwdZo3kB1RiIE0PFIQleA1kaq3AN1U5V/dPPQCq9yL0RO8BNN4f/ByrvNg18h0dD7MA+0&#10;TV1sNXbpS/WxbSZrN5GltpFJOqyq4/K4JE4l+ary7PyUDMIpDukeQ/yqoGNpU3NlrfEhNSTmYnMb&#10;4hC9j0rHDm6Mten8UE7exZ1VKcC670oz01ABswyUlaKuLLKNoH8spFQuVoOrFY0ajisqbl/dlJFr&#10;zYAJWdPFE/YIkFT4Fnsoe4xPqSoLbUou/1bYkDxl5JvBxSm5Mw7wPQBLXY03D/F7kgZqEkvP0OxW&#10;yBAGmQcvbwwxfytCXAkkXdPfolmN97RoC33NYdxx1gL+eu88xZPcyMtZT3NS8/BzLVBxZr85EuJ5&#10;dXKSBisbJ6dnMzLwtef5tcetuyug31TRq+Bl3qb4aPdbjdA90Ugv063kEk7S3TWXEffGVRzmlx4F&#10;qZbLHEbD5EW8dQ9eJvDEapLV4/ZJoB/lF0m5d7CfqTcSHGJTpoPlOoI2WZ8HXke+aRCzcMZHI036&#10;aztHHZ62xW8AAAD//wMAUEsDBBQABgAIAAAAIQDSQ5XM3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTE+xTsMwFNyR+AfrIbEgajcNBIU4FQLBgMRA6dDRtU0cYT9HsZumfD2PCbZ7d6d7d816Dp5N&#10;dkx9RAnLhQBmUUfTYydh+/F8fQcsZYVG+YhWwskmWLfnZ42qTTziu502uWMUgqlWElzOQ8150s4G&#10;lRZxsEjaZxyDynSOHTejOlJ48LwQ4pYH1SN9cGqwj87qr80hSHh9Kt+8FnNO7uq74qeXnV5OUcrL&#10;i/nhHli2c/4zw299qg4tddrHA5rEvISiKldkJbCqaBQ5ypuCmD0BQQxvG/5/Q/sDAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAH/TTHWICAAAiBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0kOVzN4AAAALAQAADwAAAAAAAAAAAAAAAAC8BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt">
+                      <v:stroke joinstyle="miter"/>
+                    </v:oval>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00987B7E">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251774976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C2E08D4" wp14:editId="2CDBD965">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1741805</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>95250</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1136650" cy="1098550"/>
+                      <wp:effectExtent l="0" t="0" r="25400" b="25400"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="234203063" name="Oval 6"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1136650" cy="1098550"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="ellipse">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:oval w14:anchorId="0979DB5E" id="Oval 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:137.15pt;margin-top:7.5pt;width:89.5pt;height:86.5pt;z-index:251774976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjrTuvYwIAACIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSTpKIOKFFUgpkkI&#10;0GDi2Tg2seT4vLPbtPv1Oztpigbaw7QXx+e7+3z35TufX2w7yzYKgwFX8+qo5Ew5CY1xLzX/8Xj9&#10;6ZSzEIVrhAWnar5TgV8sP3447/1CzaAF2yhkBOLCovc1b2P0i6IIslWdCEfglSOnBuxEJBNfigZF&#10;T+idLWZleVL0gI1HkCoEOr0anHyZ8bVWMt5pHVRktuZUW8wr5vU5rcXyXCxeUPjWyLEM8Q9VdMI4&#10;unSCuhJRsDWaN1CdkQgBdDyS0BWgtZEq90DdVOUf3Ty0wqvcC5ET/ERT+H+w8nbz4O+RaOh9WATa&#10;pi62Grv0pfrYNpO1m8hS28gkHVbV55OTOXEqyVeVZ6dzMginOKR7DPGrgo6lTc2VtcaH1JBYiM1N&#10;iEP0PiodO7g21qbzQzl5F3dWpQDrvivNTEMFzDJQVoq6tMg2gv6xkFK5WA2uVjRqOK7mZbmvbsrI&#10;tWbAhKzp4gl7BEgqfIs9lD3Gp1SVhTYll38rbEieMvLN4OKU3BkH+B6Apa7Gm4f4PUkDNYmlZ2h2&#10;98gQBpkHL68NMX8jQrwXSLqmv0WzGu9o0Rb6msO446wF/PXeeYonuZGXs57mpObh51qg4sx+cyTE&#10;s+r4OA1WNo7nX2Zk4GvP82uPW3eXQL+polfBy7xN8dHutxqhe6KRXqVbySWcpLtrLiPujcs4zC89&#10;ClKtVjmMhsmLeOMevEzgidUkq8ftk0A/yi+Scm9hP1NvJDjEpkwHq3UEbbI+D7yOfNMgZuGMj0aa&#10;9Nd2jjo8bcvfAAAA//8DAFBLAwQUAAYACAAAACEAW9TyD98AAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXBC126Y0CnEqBIIDEgcKB46ubeIIex3Fbpry9d2e4LgzT7Mz9WYK&#10;no12SF1ECfOZAGZRR9NhK+Hz4/m2BJayQqN8RCvhaBNsmsuLWlUmHvDdjtvcMgrBVCkJLue+4jxp&#10;Z4NKs9hbJO87DkFlOoeWm0EdKDx4vhDijgfVIX1wqrePzuqf7T5IeH0q3rwWU07u5nfNjy9fej5G&#10;Ka+vpod7YNlO+Q+Gc32qDg112sU9msS8hMW6WBJKxoo2EVCsliTsSChLAbyp+f8JzQkAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDjrTuvYwIAACIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBb1PIP3wAAAAoBAAAPAAAAAAAAAAAAAAAAAL0EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt">
+                      <v:stroke joinstyle="miter"/>
+                    </v:oval>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC77BD" w14:paraId="5739E0EE" w14:textId="77777777" w:rsidTr="001B59D4">
-[...19 lines deleted...]
-      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="6276EB7E" w14:textId="77777777" w:rsidR="00DC77BD" w:rsidRDefault="00DC77BD" w:rsidP="00DC77BD"/>
-[...11 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="509FC17C" w14:textId="77777777" w:rsidR="009D31C3" w:rsidRDefault="009D31C3" w:rsidP="008D2295">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sdt>
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0AA68A81" w14:textId="299F7C44" w:rsidR="008D2295" w:rsidRPr="008D2295" w:rsidRDefault="008D2295" w:rsidP="008D2295">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Part B: Nuclear Decay puzzle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B988F11" w14:textId="77777777" w:rsidR="008D2295" w:rsidRPr="008D2295" w:rsidRDefault="008D2295" w:rsidP="008D2295">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:noProof/>
-[...354 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="127369E4" w14:textId="6196FCC0" w:rsidR="00A350A6" w:rsidRPr="008D2295" w:rsidRDefault="00445921" w:rsidP="008D2295">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Most</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nuclei that emit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alpha radiation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>are very large</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and have more than 82 protons. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A350A6" w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We can use </w:t>
+      </w:r>
+      <w:r w:rsidR="00A350A6" w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...5 lines deleted...]
-      </w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nuclear equations</w:t>
+      </w:r>
+      <w:r w:rsidR="00A350A6" w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to show alpha </w:t>
+      </w:r>
+      <w:r w:rsidR="00907C82" w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">decay </w:t>
+      </w:r>
+      <w:r w:rsidR="00A350A6" w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F96B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">negative </w:t>
+      </w:r>
+      <w:r w:rsidR="00A350A6" w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beta decay. In a nuclear equation </w:t>
+      </w:r>
+      <w:r w:rsidR="009E1D47" w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">we use </w:t>
+      </w:r>
+      <w:r w:rsidR="00A350A6" w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the following notation to represent each nucleus:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27DC391B" w14:textId="16697990" w:rsidR="00A350A6" w:rsidRPr="00A350A6" w:rsidRDefault="009E1D47" w:rsidP="00A350A6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
-[...1095 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:eastAsia="en-AU"/>
-[...616 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251759616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DBDEB98" wp14:editId="6AFD0961">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251790336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67694F5E" wp14:editId="13B50937">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4983480</wp:posOffset>
+                  <wp:posOffset>1720850</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1205865</wp:posOffset>
+                  <wp:posOffset>189865</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="937260" cy="662940"/>
-                <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+                <wp:extent cx="482600" cy="133350"/>
+                <wp:effectExtent l="0" t="0" r="31750" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="5" name="Text Box 5"/>
+                <wp:docPr id="2016291564" name="Straight Connector 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="482600" cy="133350"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="45E78CA2" id="Straight Connector 8" o:spid="_x0000_s1026" style="position:absolute;z-index:251790336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="135.5pt,14.95pt" to="173.5pt,25.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdy8tNoAEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x5LsNAgEyzkkSC9B&#10;G7TNBzDU0iLAF5asJf99l7QtB02BIkEuFB87szuzq/XNZA3bAUbtXcebRc0ZOOl77bYdf/p1f3HN&#10;WUzC9cJ4Bx3fQ+Q3m8+f1mNoYekHb3pARiQutmPo+JBSaKsqygGsiAsfwNGj8mhFoiNuqx7FSOzW&#10;VMu6vqpGj31ALyFGur07PPJN4VcKZPquVITETMeptlRWLOtzXqvNWrRbFGHQ8liGeEcVVmhHSWeq&#10;O5EE+436FZXVEn30Ki2kt5VXSksoGkhNU/+l5ucgAhQtZE4Ms03x42jlt92te0SyYQyxjeERs4pJ&#10;oc1fqo9Nxaz9bBZMiUm6vLxeXtVkqaSnZrVafSlmVmdwwJi+grcsbzputMtaRCt2DzFRQgo9hdDh&#10;nL7s0t5ADjbuByime0rYFHSZDLg1yHaCeiqkBJea3EfiK9EZprQxM7D+P/AYn6FQpuYt4BlRMnuX&#10;ZrDVzuO/sqfpVLI6xJ8cOOjOFjz7fl8aU6yh9heFx1HN8/XyXODnH2rzBwAA//8DAFBLAwQUAAYA&#10;CAAAACEA60+GceIAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjT8FMS&#10;4lRVJUSphCoKUjm68ZIE4nVku0369iwnuO3ujGa/Keaj7cQRfWgdKZhOEhBIlTMt1Qre3x6v7kGE&#10;qMnozhEqOGGAeXl+VujcuIFe8biNteAQCrlW0MTY51KGqkGrw8T1SKx9Om915NXX0ng9cLjtZJok&#10;d9LqlvhDo3tcNlh9bw9WwYtfrZaL9emLNh922KXr3eZ5fFLq8mJcPICIOMY/M/ziMzqUzLR3BzJB&#10;dArS2ZS7RB6yDAQbrm9mfNgruE0ykGUh/zcofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDdy8tNoAEAAJgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDrT4Zx4gAAAAkBAAAPAAAAAAAAAAAAAAAAAPoDAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAACQUAAAAA&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251787264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DD7B311" wp14:editId="57DB7450">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>850900</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>18415</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1143000" cy="628650"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1480150186" name="Text Box 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="937260" cy="662940"/>
+                          <a:ext cx="1143000" cy="628650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0C8DA4AF" w14:textId="01AA8C68" w:rsidR="001639BD" w:rsidRPr="001639BD" w:rsidRDefault="001639BD">
+                          <w:p w14:paraId="4AC75D8C" w14:textId="293FB39A" w:rsidR="009E1D47" w:rsidRPr="009E1D47" w:rsidRDefault="009E1D47" w:rsidP="009E1D47">
                             <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="left"/>
                               <w:rPr>
-                                <w:i/>
-                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001639BD">
+                            <w:r w:rsidRPr="009E1D47">
                               <w:rPr>
-                                <w:i/>
-                                <w:iCs/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Make sure all of these have a </w:t>
+                              <w:t>mass number</w:t>
                             </w:r>
-                            <w:r w:rsidR="009276D1">
+                            <w:r w:rsidR="002E1487">
                               <w:rPr>
-                                <w:i/>
-                                <w:iCs/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">tick </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="001639BD">
+                            <w:r w:rsidRPr="009E1D47">
                               <w:rPr>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>√</w:t>
+                              <w:t xml:space="preserve">= sum of protons </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00907C82">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>AND</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009E1D47">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> neutrons</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2DBDEB98" id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:392.4pt;margin-top:94.95pt;width:73.8pt;height:52.2pt;z-index:251759616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAacu6pQwIAAH8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kTboacYqsRYcB&#10;RVugGXpWZDk2IIuapMTufv2e5CTNup2GXWSKpPjxHun5dd9qtlPON2QKPj4bcaaMpLIxm4J/X919&#10;+syZD8KUQpNRBX9Vnl8vPn6YdzZXE6pJl8oxBDE+72zB6xBsnmVe1qoV/oysMjBW5FoRcHWbrHSi&#10;Q/RWZ5PRaJZ15ErrSCrvob0djHyR4leVkuGxqrwKTBcctYV0unSu45kt5iLfOGHrRu7LEP9QRSsa&#10;g6THULciCLZ1zR+h2kY68lSFM0ltRlXVSJV6QDfj0btunmthVeoF4Hh7hMn/v7DyYffkWFMWfMqZ&#10;ES0oWqk+sC/Us2lEp7M+h9OzhVvooQbLB72HMjbdV66NX7TDYAfOr0dsYzAJ5dX55WQGi4RpNptc&#10;XSTss7fH1vnwVVHLolBwB+oSomJ37wMKgevBJebypJvyrtE6XeK4qBvt2E6AaB1SiXjxm5c2rEPy&#10;8+koBTYUnw+RtUGC2OrQUpRCv+4TMMd211S+AgVHwxR5K+8a1HovfHgSDmOD9rAK4RFHpQm5aC9x&#10;VpP7+Td99AebsHLWYQwL7n9shVOc6W8GPF+NL4AUC+lyMb2c4OJOLetTi9m2NwQAxlg6K5MY/YM+&#10;iJWj9gUbs4xZYRJGInfBw0G8CcNyYOOkWi6TEybVinBvnq2MoSPgkYlV/yKc3dMVwPMDHQZW5O9Y&#10;G3zjS0PLbaCqSZRGnAdU9/BjyhPT+42Ma3R6T15v/43FLwAAAP//AwBQSwMEFAAGAAgAAAAhALbG&#10;e+7iAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPhEAQhO8m/odJm3gx7iCsLiDDxhgfiTcX&#10;H/E2y7RAZHoIMwv4721PeqxUpeqrYrvYXkw4+s6RgotVBAKpdqajRsFLdX+egvBBk9G9I1TwjR62&#10;5fFRoXPjZnrGaRcawSXkc62gDWHIpfR1i1b7lRuQ2Pt0o9WB5dhIM+qZy20v4yi6klZ3xAutHvC2&#10;xfprd7AKPs6a9ye/PLzOyWUy3D1O1ebNVEqdniw31yACLuEvDL/4jA4lM+3dgYwXvYJNumb0wEaa&#10;ZSA4kSXxGsReQZytE5BlIf9/KH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGnLuqUMC&#10;AAB/BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtsZ7&#10;7uIAAAALAQAADwAAAAAAAAAAAAAAAACdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AKwFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="7DD7B311" id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:67pt;margin-top:1.45pt;width:90pt;height:49.5pt;z-index:251787264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBoRaK7LwIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w8mrVGnCJLkWFA&#10;0RZIh54VWYoFyKImKbGzXz9KzmvdTsMuMilSfHwf6dl912iyF84rMCUdDnJKhOFQKbMt6ffX1adb&#10;SnxgpmIajCjpQXh6P//4YdbaQoygBl0JRzCI8UVrS1qHYIss87wWDfMDsMKgUYJrWEDVbbPKsRaj&#10;Nzob5fk0a8FV1gEX3uPtQ2+k8xRfSsHDs5ReBKJLirWFdLp0buKZzWes2Dpma8WPZbB/qKJhymDS&#10;c6gHFhjZOfVHqEZxBx5kGHBoMpBScZF6wG6G+btu1jWzIvWC4Hh7hsn/v7D8ab+2L46E7gt0SGAE&#10;pLW+8HgZ++mka+IXKyVoRwgPZ9hEFwiPj4aTcZ6jiaNtOrqd3iRcs8tr63z4KqAhUSipQ1oSWmz/&#10;6ANmRNeTS0zmQatqpbROShwFsdSO7BmSqEOqEV/85qUNaTH5GFPHRwbi8z6yNpjg0lOUQrfpiKpK&#10;Op6eGt5AdUAcHPQj4i1fKSz2kfnwwhzOBPaHcx6e8ZAaMBkcJUpqcD//dh/9kSq0UtLijJXU/9gx&#10;JyjR3wySeDecTOJQJmVy83mEiru2bK4tZtcsAREY4kZZnsToH/RJlA6aN1yHRcyKJmY45i5pOInL&#10;0E8+rhMXi0VywjG0LDyateUxdAQvUvHavTFnj3wFZPoJTtPIine09b497ItdAKkSpxHoHtUj/jjC&#10;ierjusUdudaT1+WnMP8FAAD//wMAUEsDBBQABgAIAAAAIQDr0nJS3wAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/LTsMwEEX3SP0HayqxQdRJw6MNcSqEgErsaKCInRsPSUQ8jmI3CX/PdAXLozu6&#10;c262mWwrBux940hBvIhAIJXONFQpeCueLlcgfNBkdOsIFfygh00+O8t0atxIrzjsQiW4hHyqFdQh&#10;dKmUvqzRar9wHRJnX663OjD2lTS9HrnctnIZRTfS6ob4Q607fKix/N4drYLPi+rjxU/P72NynXSP&#10;26G43ZtCqfP5dH8HIuAU/o7hpM/qkLPTwR3JeNEyJ1e8JShYrkFwnsQnPnAQxWuQeSb/L8h/AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGhForsvAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOvSclLfAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;iQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="0C8DA4AF" w14:textId="01AA8C68" w:rsidR="001639BD" w:rsidRPr="001639BD" w:rsidRDefault="001639BD">
+                    <w:p w14:paraId="4AC75D8C" w14:textId="293FB39A" w:rsidR="009E1D47" w:rsidRPr="009E1D47" w:rsidRDefault="009E1D47" w:rsidP="009E1D47">
                       <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:i/>
-                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001639BD">
+                      <w:r w:rsidRPr="009E1D47">
                         <w:rPr>
-                          <w:i/>
-                          <w:iCs/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Make sure all of these have a </w:t>
+                        <w:t>mass number</w:t>
                       </w:r>
-                      <w:r w:rsidR="009276D1">
+                      <w:r w:rsidR="002E1487">
                         <w:rPr>
-                          <w:i/>
-                          <w:iCs/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">tick </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="001639BD">
+                      <w:r w:rsidRPr="009E1D47">
                         <w:rPr>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>√</w:t>
+                        <w:t xml:space="preserve">= sum of protons </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00907C82">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>AND</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009E1D47">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> neutrons</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="003E7E19">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A350A6" w:rsidRPr="006B2064">
+        <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251786240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30C7EF1C" wp14:editId="22FF0B4A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2095500</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>159385</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="666750" cy="704850"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="11" name="Group 11"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="666750" cy="704850"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="666750" cy="704850"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="12" name="Text Box 2"/>
+                        <wps:cNvSpPr txBox="1">
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="123825" y="0"/>
+                            <a:ext cx="542925" cy="628650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="9525">
+                            <a:noFill/>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="786B955C" w14:textId="77777777" w:rsidR="00A350A6" w:rsidRPr="002C4DE6" w:rsidRDefault="00A350A6" w:rsidP="00A350A6">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:sz w:val="72"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="72"/>
+                                </w:rPr>
+                                <w:t>X</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="13" name="Text Box 2"/>
+                        <wps:cNvSpPr txBox="1">
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="9525"/>
+                            <a:ext cx="342900" cy="304800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="9525">
+                            <a:noFill/>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="127F4A41" w14:textId="77777777" w:rsidR="00A350A6" w:rsidRPr="004E47E6" w:rsidRDefault="00A350A6" w:rsidP="00A350A6">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="004E47E6">
+                                <w:rPr>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                                <w:t>A</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="14" name="Text Box 14"/>
+                        <wps:cNvSpPr txBox="1">
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="390525"/>
+                            <a:ext cx="285750" cy="314325"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="9525">
+                            <a:noFill/>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="7D7F004A" w14:textId="77777777" w:rsidR="00A350A6" w:rsidRPr="004E47E6" w:rsidRDefault="00A350A6" w:rsidP="00A350A6">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="004E47E6">
+                                <w:rPr>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                                <w:t>Z</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="30C7EF1C" id="Group 11" o:spid="_x0000_s1077" style="position:absolute;left:0;text-align:left;margin-left:165pt;margin-top:12.55pt;width:52.5pt;height:55.5pt;z-index:251786240;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" coordsize="6667,7048" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB67WCgswIAAOYJAAAOAAAAZHJzL2Uyb0RvYy54bWzsVttuGyEQfa/Uf0C813u1vV5lHaW5qVLa&#10;Rkr6AZhlL+ouUMDeTb++A9hOYkt9SNUqkeoHDDswzDlzBjg5HfsObZjSreAFjiYhRoxTUba8LvC3&#10;+6sPGUbaEF6STnBW4Aem8eny/buTQeYsFo3oSqYQOOE6H2SBG2NkHgSaNqwneiIk42CshOqJgaGq&#10;g1KRAbz3XRCH4SwYhCqlEpRpDV8vvBEvnf+qYtR8rSrNDOoKDLEZ1yrXrmwbLE9IXisim5ZuwyAv&#10;iKInLYdN964uiCFordojV31LldCiMhMq+kBUVUuZwwBoovAAzbUSa+mw1PlQyz1NQO0BTy92S79s&#10;rpW8k7cKmBhkDVy4kcUyVqq3/xAlGh1lD3vK2GgQhY+z2Ww+BWIpmOZhmkHfUUob4P1oFW0uf7su&#10;2G0aPAtlkCAO/Yhf/xn+u4ZI5mjVOeC/VagtQbsxRpz0oNF7C+6jGFFssdjNYZalCJkRPsNUl2ot&#10;bwT9rhEX5w3hNTtTSgwNIyWEF9mVAGK/1PvR1slq+CxK2IasjXCODniO4iSLpxgdkz1N44W1WLJn&#10;cTbzZO9JI7lU2lwz0SPbKbAC+bsdyOZGGxvR4xSbWC6u2q5z+eo4Ggq8mIL7A0vfGqjQru0LnIX2&#10;5xNsgV7y0i02pO18Hzbo+Ba5Bethm3E1Oo6T+Y7RlSgfgAslfEXCCQKdRqifGA1QjQXWP9ZEMYy6&#10;Txz4XERpasvXDdLpPIaBempZPbUQTsFVgQ1GvntuXMl7ZGfAe9U6OmyCfCTbmEFlPuS/L7fklcgN&#10;mAQ5ucy7ZO4qOwGxQbKd2BKobJ/4tyS27L/YdmdbeiS2KN2x808PN6+2ZBHak+aZ3uJsur9JkihN&#10;vP0t6W2xY/Q1H27uZoXHhLsMtg8f+1p5OnaH4ePzbPkLAAD//wMAUEsDBBQABgAIAAAAIQCeTVEg&#10;4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjODNbtI1RWI2pRT1VARbQbxN&#10;s9MkNLsbstskfXvHkx5n5uOf7y/Ws+3ESENovdOQLhIQ5CpvWldr+Dy8PjyBCBGdwc470nClAOvy&#10;9qbA3PjJfdC4j7XgEBdy1NDE2OdShqohi2Hhe3J8O/nBYuRxqKUZcOJw28llkqykxdbxhwZ72jZU&#10;nfcXq+Ftwmmj0pdxdz5tr9+H7P1rl5LW93fz5hlEpDn+wfCrz+pQstPRX5wJotOgVMJdooZlloJg&#10;4FFlvDgyqVYpyLKQ/yuUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB67WCgswIAAOYJ&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCeTVEg4AAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAAA0FAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGgYA&#10;AAAA&#10;">
+                <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:1238;width:5429;height:6286;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDDHu4VwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwgjdNFBW3GkV2ETwpPnZhb0MztsVmUppo6783Cwve5uN7znLd2lI8qPaFYw2joQJBnDpT&#10;cKbhct4O5iB8QDZYOiYNT/KwXnU7S0yMa/hIj1PIRAxhn6CGPIQqkdKnOVn0Q1cRR+7qaoshwjqT&#10;psYmhttSjpWaSYsFx4YcK/rMKb2d7lbD9/76+zNRh+zLTqvGtUqy/ZBa93vtZgEiUBve4n/3zsT5&#10;Y/j7JR4gVy8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwx7uFcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="786B955C" w14:textId="77777777" w:rsidR="00A350A6" w:rsidRPr="002C4DE6" w:rsidRDefault="00A350A6" w:rsidP="00A350A6">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:sz w:val="72"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="72"/>
+                          </w:rPr>
+                          <w:t>X</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;top:95;width:3429;height:3048;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCsUkuOwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN50V22lxmxEWgo9tZi2grchOybB7GzIbk38925B6G0e73PS7WAbcaHO1441zGcKBHHh&#10;TM2lhu+vt+kzCB+QDTaOScOVPGyz0UOKiXE97+mSh1LEEPYJaqhCaBMpfVGRRT9zLXHkTq6zGCLs&#10;Smk67GO4beRCqZW0WHNsqLCll4qKc/5rNfx8nI6HR/VZvtqntneDkmzXUuvJeNhtQAQawr/47n43&#10;cf4S/n6JB8jsBgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKxSS47BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="127F4A41" w14:textId="77777777" w:rsidR="00A350A6" w:rsidRPr="004E47E6" w:rsidRDefault="00A350A6" w:rsidP="00A350A6">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="004E47E6">
+                          <w:rPr>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                          <w:t>A</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Text Box 14" o:spid="_x0000_s1080" type="#_x0000_t202" style="position:absolute;top:3905;width:2857;height:3143;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAju9P6wAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwgjdNFBW3GkUUYU8uPnZhb0MztsVmUppou/9+Iwje5uN7znLd2lI8qPaFYw2joQJBnDpT&#10;cKbhct4P5iB8QDZYOiYNf+Rhvep2lpgY1/CRHqeQiRjCPkENeQhVIqVPc7Loh64ijtzV1RZDhHUm&#10;TY1NDLelHCs1kxYLjg05VrTNKb2d7lbD9+H6+zNRX9nOTqvGtUqy/ZBa93vtZgEiUBve4pf708T5&#10;E3j+Eg+Qq38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAI7vT+sAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="7D7F004A" w14:textId="77777777" w:rsidR="00A350A6" w:rsidRPr="004E47E6" w:rsidRDefault="00A350A6" w:rsidP="00A350A6">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="004E47E6">
+                          <w:rPr>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                          <w:t>Z</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C367C84" w14:textId="2EC87E99" w:rsidR="00A350A6" w:rsidRDefault="009E1D47" w:rsidP="00A350A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251763712" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39C3F651" wp14:editId="0FCCDCD6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251789312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CAD92AA" wp14:editId="4812E3D8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3505200</wp:posOffset>
+                  <wp:posOffset>3200400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1335405</wp:posOffset>
+                  <wp:posOffset>186055</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1543685" cy="358140"/>
-                <wp:effectExtent l="0" t="0" r="18415" b="22860"/>
+                <wp:extent cx="1244600" cy="304800"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="10" name="Straight Connector 10"/>
+                <wp:docPr id="320388043" name="Text Box 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1244600" cy="304800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="42EF4CE7" w14:textId="72C9A541" w:rsidR="009E1D47" w:rsidRPr="009E1D47" w:rsidRDefault="009E1D47" w:rsidP="009E1D47">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009E1D47">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>symbol</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009E1D47">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> of element</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5CAD92AA" id="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:252pt;margin-top:14.65pt;width:98pt;height:24pt;z-index:251789312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoB19ZLwIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykadYacYosRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmReiQfSU8fukaTvXBegSnpcJBTIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LTh9nHD9PWFmIENehKOIIgxhetLWkdgi2yzPNaNMwPwAqDRgmuYQFVt80qx1pE&#10;b3Q2yvNJ1oKrrAMuvMfbx95IZwlfSsHDs5ReBKJLirmFdLp0buKZzaas2Dpma8WPabB/yKJhymDQ&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQasJph/q6adc2sSLUgOd6eafL/D5Y/7df2xZHQfYEOGxgJ&#10;aa0vPF7GejrpmvjFTAnakcLDmTbRBcLjo9F4PMnRxNF2k4/vUEaY7PLaOh++CmhIFErqsC2JLbZf&#10;+dC7nlxiMA9aVUuldVLiKIiFdmTPsIk6pBwR/DcvbUhb0snNbZ6ADcTnPbI2mMulpiiFbtMRVZV0&#10;nDKNVxuoDsiDg35EvOVLhcmumA8vzOFMYH045+EZD6kBg8FRoqQG9/Nv99EfW4VWSlqcsZL6Hzvm&#10;BCX6m8Em3g/HmAAJSRnffh6h4q4tm2uL2TULQAaGuFGWJzH6B30SpYPmDddhHqOiiRmOsUsaTuIi&#10;9JOP68TFfJ6ccAwtCyuztjxCR8ZjK167N+bssV8BO/0Ep2lkxbu29b7xpYH5LoBUqacXVo/84win&#10;qTiuW9yRaz15XX4Ks18AAAD//wMAUEsDBBQABgAIAAAAIQDzPNNT4AAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUhcELVpKIEQp0KIH4kbTQvi5sZLEhGvo9hNwtuznOC2uzOa&#10;/SZfz64TIw6h9aThYqFAIFXetlRr2JaP59cgQjRkTecJNXxjgHVxfJSbzPqJXnHcxFpwCIXMaGhi&#10;7DMpQ9WgM2HheyTWPv3gTOR1qKUdzMThrpNLpa6kMy3xh8b0eN9g9bU5OA0fZ/X7S5ifdlOySvqH&#10;57FM32yp9enJfHcLIuIc/8zwi8/oUDDT3h/IBtFpWKlL7hI1LG8SEGxIleLDnoc0AVnk8n+D4gcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDoB19ZLwIAAFwEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDzPNNT4AAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="42EF4CE7" w14:textId="72C9A541" w:rsidR="009E1D47" w:rsidRPr="009E1D47" w:rsidRDefault="009E1D47" w:rsidP="009E1D47">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009E1D47">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>symbol</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009E1D47">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> of element</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00A350A6" w:rsidRPr="006B2064">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A350A6" w:rsidRPr="006B2064">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A350A6" w:rsidRPr="006B2064">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A350A6" w:rsidRPr="006B2064">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A350A6" w:rsidRPr="006B2064">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A350A6" w:rsidRPr="006B2064">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EFA9C0D" w14:textId="172FA221" w:rsidR="00A350A6" w:rsidRDefault="009E1D47" w:rsidP="00A350A6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251792384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="196B85B0" wp14:editId="19E6137B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2571750</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>111760</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="711200" cy="12700"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="25400"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1378602386" name="Straight Connector 10"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
-                        <a:xfrm flipH="1">
+                        <a:xfrm flipH="1" flipV="1">
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1543685" cy="358140"/>
+                          <a:ext cx="711200" cy="12700"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="5B9BC62B" id="Straight Connector 10" o:spid="_x0000_s1026" style="position:absolute;flip:x y;z-index:251792384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="202.5pt,8.8pt" to="258.5pt,9.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBA85w8qgEAAKsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvRfYPwi6N7ZzWAsjTg4tth2G&#10;rujW3lWZigVIoiCpsfP3o+TEHdphwIZdBErkeyQfqc1usoYdIESNruPNquYMnMReu33HH398urzm&#10;LCbhemHQQcePEPlu++FiM/oW1jig6SEwInGxHX3Hh5R8W1VRDmBFXKEHR06FwYpE17Cv+iBGYrem&#10;Wtf1x2rE0PuAEmKk19vZybeFXymQ6ZtSERIzHafaUjlDOZ/zWW03ot0H4QctT2WIf6jCCu0o6UJ1&#10;K5JgL0G/o7JaBoyo0kqirVApLaH0QN009Ztuvg/CQ+mFxIl+kSn+P1p5d7hx94FkGH1so78PuYtJ&#10;BcuU0f4LzZQX6ylb2Uc1s6kIeFwEhCkxSY9XTUND4UySq1lfkUnE1cyXsT7E9BnQsmx03GiX2xOt&#10;OHyNaQ49hxDutaJipaOBHGzcAyime8o3V1SWBW5MYAdBYxZSgkvNKXWJzjCljVmAdUn7R+ApPkOh&#10;LNLfgBdEyYwuLWCrHYbfZU/TuWQ1x58VmPvOEjxjfyyzKtLQRhRxT9ubV+7Xe4G//rHtTwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFexTr7fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SFwQdYJoUkKcCip6KQeggHp14yWJGq+t2E3D37Oc4Lgzo9k35XKyvRhxCJ0jBeksAYFUO9NR&#10;o+DjfX29ABGiJqN7R6jgGwMsq/OzUhfGnegNx21sBJdQKLSCNkZfSBnqFq0OM+eR2Ptyg9WRz6GR&#10;ZtAnLre9vEmSTFrdEX9otcdVi/Vhe7QK1pvP/PnpsHpdjJur3WP64r3ceaUuL6aHexARp/gXhl98&#10;RoeKmfbuSCaIXsFtMuctkY08A8GBeZqzsGfhLgNZlfL/guoHAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAQPOcPKoBAACrAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAV7FOvt8AAAAJAQAADwAAAAAAAAAAAAAAAAAEBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F280D90" w14:textId="0F8A3E48" w:rsidR="00A350A6" w:rsidRDefault="009E1D47" w:rsidP="00A350A6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251791360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="458404E8" wp14:editId="70B18F2B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1854200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>139700</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="285750" cy="120650"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="31750"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1654235106" name="Straight Connector 9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="285750" cy="120650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="53073AD8" id="Straight Connector 9" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251791360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="146pt,11pt" to="168.5pt,20.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXvPyypwEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x5IN5AHBsg8JkkvR&#10;BmmbO0MtLQJ8Ycla8t93SdlKkBQFEuRCUOTO7Mxwtd6O1rA9YNTetXy5qDkDJ32n3a7lv3/dnl1x&#10;FpNwnTDeQcsPEPl28/XLeggNrHzvTQfIiMTFZggt71MKTVVF2YMVceEDOLpUHq1I9Im7qkMxELs1&#10;1aquL6rBYxfQS4iRTm+mS74p/EqBTD+UipCYaTlpS2XFsj7ltdqsRbNDEXotjzLEB1RYoR01nalu&#10;RBLsD+o3VFZL9NGrtJDeVl4pLaF4IDfL+pWbn70IULxQODHMMcXPo5Xf99fuHimGIcQmhnvMLkaF&#10;limjwyO9afFFStlYYjvMscGYmKTD1dX55TmFK+lquaovaE981UST6QLGdAfesrxpudEuuxKN2H+L&#10;aSo9lRDuWUjZpYOBXGzcAyimO2o4SSozAtcG2V7Q6wopwaXlsXWpzjCljZmBdWn7X+CxPkOhzM97&#10;wDOidPYuzWCrncd/dU/jSbKa6k8JTL5zBE++O5QnKtHQIJRwj0ObJ+3ld4E//1qbvwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAIdlCEjfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81Ow0AMhO9IvMPK&#10;SFwQ3TRF/IRsKoSAQzm1tBLcnKxJoma9UXabhrfHPcHJY3k0/iZfTq5TIw2h9WxgPktAEVfetlwb&#10;2H68Xt+DChHZYueZDPxQgGVxfpZjZv2R1zRuYq0khEOGBpoY+0zrUDXkMMx8Tyy3bz84jLIOtbYD&#10;HiXcdTpNklvtsGX50GBPzw1V+83BGfgKPrzsVuX4tl+vJrx6j+lnZY25vJieHkFFmuKfGU74gg6F&#10;MJX+wDaozkD6kEqXKOI0xbBY3IkoDdzME9BFrv83KH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAl7z8sqcBAACiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAh2UISN8AAAAJAQAADwAAAAAAAAAAAAAAAAABBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAA0FAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251788288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="440A53B8" wp14:editId="6DEDA443">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>831850</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>139700</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1193800" cy="438150"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1892542076" name="Text Box 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1193800" cy="438150"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="62638499" w14:textId="40109C66" w:rsidR="009E1D47" w:rsidRPr="009E1D47" w:rsidRDefault="009E1D47" w:rsidP="009E1D47">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009E1D47">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>atomic number</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009E1D47">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> = number of protons</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="440A53B8" id="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:65.5pt;margin-top:11pt;width:94pt;height:34.5pt;z-index:251788288;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQax+KLwIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxwnaZcacYosRYYB&#10;RVsgHXpWZCkWIIuapMTOfv0oOa91Ow27yKRI8fF9pGf3XaPJXjivwJQ0HwwpEYZDpcy2pN9fV5+m&#10;lPjATMU0GFHSg/D0fv7xw6y1hRhBDboSjmAQ44vWlrQOwRZZ5nktGuYHYIVBowTXsICq22aVYy1G&#10;b3Q2Gg5vsxZcZR1w4T3ePvRGOk/xpRQ8PEvpRSC6pFhbSKdL5yae2XzGiq1jtlb8WAb7hyoapgwm&#10;PYd6YIGRnVN/hGoUd+BBhgGHJgMpFRepB+wmH77rZl0zK1IvCI63Z5j8/wvLn/Zr++JI6L5AhwRG&#10;QFrrC4+XsZ9OuiZ+sVKCdoTwcIZNdIHw+Ci/G0+HaOJom4yn+U3CNbu8ts6HrwIaEoWSOqQlocX2&#10;jz5gRnQ9ucRkHrSqVkrrpMRREEvtyJ4hiTqkGvHFb17akLakt2NMHR8ZiM/7yNpggktPUQrdpiOq&#10;wmrPDW+gOiAODvoR8ZavFBb7yHx4YQ5nAvvDOQ/PeEgNmAyOEiU1uJ9/u4/+SBVaKWlxxkrqf+yY&#10;E5TobwZJvMsnkziUSZncfB6h4q4tm2uL2TVLQARy3CjLkxj9gz6J0kHzhuuwiFnRxAzH3CUNJ3EZ&#10;+snHdeJisUhOOIaWhUeztjyGjuBFKl67N+bska+ATD/BaRpZ8Y623reHfbELIFXiNALdo3rEH0c4&#10;UX1ct7gj13ryuvwU5r8AAAD//wMAUEsDBBQABgAIAAAAIQDxhkJl3gAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTE/LTsMwELwj8Q/WInFB1HkIStM4FUI8pN5oeKg3N16SiHgdxW4S/p7lRE87oxnN&#10;zuSb2XZixMG3jhTEiwgEUuVMS7WCt/Lp+g6ED5qM7hyhgh/0sCnOz3KdGTfRK467UAsOIZ9pBU0I&#10;fSalrxq02i9cj8TalxusDkyHWppBTxxuO5lE0a20uiX+0OgeHxqsvndHq2B/VX9u/fz8PqU3af/4&#10;MpbLD1MqdXkx369BBJzDvxn+6nN1KLjTwR3JeNExT2PeEhQkCV82pPGKwUHBigVZ5PJ0QfELAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkGsfii8CAABcBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8YZCZd4AAAAJAQAADwAAAAAAAAAAAAAAAACJ&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="62638499" w14:textId="40109C66" w:rsidR="009E1D47" w:rsidRPr="009E1D47" w:rsidRDefault="009E1D47" w:rsidP="009E1D47">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009E1D47">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>atomic number</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009E1D47">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> = number of protons</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7985E9E0" w14:textId="77777777" w:rsidR="00A350A6" w:rsidRDefault="00A350A6" w:rsidP="00A350A6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F69C3CA" w14:textId="77777777" w:rsidR="00A350A6" w:rsidRDefault="00A350A6" w:rsidP="00A350A6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="737077AF" w14:textId="77777777" w:rsidR="009E1D47" w:rsidRDefault="00A350A6" w:rsidP="00A350A6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B2064">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006B2064">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006B2064">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1B4E07" w14:textId="77777777" w:rsidR="00C1242E" w:rsidRPr="00AE0DA0" w:rsidRDefault="009E1D47" w:rsidP="009E1D47">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remember nuclear equations </w:t>
+      </w:r>
+      <w:r w:rsidR="00D30C0A" w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are always </w:t>
+      </w:r>
+      <w:r w:rsidR="00D30C0A" w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>balanced</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the sum of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>mass numbers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the products on the right side equals the</w:t>
+      </w:r>
+      <w:r w:rsidR="00D30C0A" w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mass number of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">decaying nucleus on the left side, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E10215F" w14:textId="7168BCAE" w:rsidR="00D30C0A" w:rsidRPr="00AE0DA0" w:rsidRDefault="009E1D47" w:rsidP="009E1D47">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>AND</w:t>
+      </w:r>
+      <w:r w:rsidR="00D30C0A" w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the sum of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>atomic numbers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the products equals the</w:t>
+      </w:r>
+      <w:r w:rsidR="00D30C0A" w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atomic number of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>decaying nucleus</w:t>
+      </w:r>
+      <w:r w:rsidR="00D30C0A" w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A27316" w14:textId="77777777" w:rsidR="00445921" w:rsidRDefault="00445921" w:rsidP="009E1D47">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="446AE1C2" w14:textId="14325D53" w:rsidR="00445921" w:rsidRPr="00AE0DA0" w:rsidRDefault="00907C82">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251807744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CB8C570" wp14:editId="6B01988E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>112863</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>276626</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2518610" cy="330200"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="131339974" name="Text Box 18"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2518610" cy="330200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7C6B2613" w14:textId="1FBF12C4" w:rsidR="00907C82" w:rsidRPr="00907C82" w:rsidRDefault="00907C82">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00907C82">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Alpha decay</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B42F1B">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (of uranium-238)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1CB8C570" id="Text Box 18" o:spid="_x0000_s1083" type="#_x0000_t202" style="position:absolute;margin-left:8.9pt;margin-top:21.8pt;width:198.3pt;height:26pt;z-index:251807744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQLXR2MAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcG9v56q4VZ5VmlapS&#10;tLtSttozwRBbwgwFEjv99R1wvrrtqeqFDMz4MfPeI7OHrlHkIKyrQRc0G6SUCM2hrPWuoN9fV5/u&#10;KHGe6ZIp0KKgR+How/zjh1lrcjGEClQpLEEQ7fLWFLTy3uRJ4nglGuYGYITGpATbMI9bu0tKy1pE&#10;b1QyTNNp0oItjQUunMPTxz5J5xFfSsH9s5ROeKIKir35uNq4bsOazGcs31lmqpqf2mD/0EXDao2X&#10;XqAemWdkb+s/oJqaW3Ag/YBDk4CUNRdxBpwmS99Ns6mYEXEWJMeZC03u/8Hyp8PGvFjiuy/QoYCB&#10;kNa43OFhmKeTtgm/2CnBPFJ4vNAmOk84Hg4n2d00wxTH3GiUoi4BJrl+bazzXwU0JAQFtShLZIsd&#10;1s73peeScJkDVZerWqm4CVYQS2XJgaGIysceEfy3KqVJW9DpaJJGYA3h8x5ZaezlOlOIfLftSF0W&#10;dDw8D7yF8og8WOgt4gxf1djsmjn/wix6AudDn/tnXKQCvAxOESUV2J9/Ow/1KBVmKWnRYwV1P/bM&#10;CkrUN40i3mfjcTBl3Iwnn4e4sbeZ7W1G75slIAMZvijDYxjqvTqH0kLzhs9hEW7FFNMc7y6oP4dL&#10;3zsfnxMXi0UsQhsa5td6Y3iADowHKV67N2bNSS+PSj/B2Y0sfydbXxu+1LDYe5B11DQQ3bN64h8t&#10;HF1xem7hjdzuY9X1T2H+CwAA//8DAFBLAwQUAAYACAAAACEAJI1UMOAAAAAIAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPT0+DQBTE7yZ+h80z8WLsUqFUkaUxxj+JN0ur8bZln0Bk3xJ2C/jtfZ70OJnJ&#10;zG/yzWw7MeLgW0cKlosIBFLlTEu1gl35eHkNwgdNRneOUME3etgUpye5zoyb6BXHbagFl5DPtIIm&#10;hD6T0lcNWu0Xrkdi79MNVgeWQy3NoCcut528iqJUWt0SLzS6x/sGq6/t0Sr4uKjfX/z8tJ/iVdw/&#10;PI/l+s2USp2fzXe3IALO4S8Mv/iMDgUzHdyRjBcd6zWTBwVJnIJgP1kmCYiDgptVCrLI5f8DxQ8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0C10djACAABcBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJI1UMOAAAAAIAQAADwAAAAAAAAAAAAAA&#10;AACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="7C6B2613" w14:textId="1FBF12C4" w:rsidR="00907C82" w:rsidRPr="00907C82" w:rsidRDefault="00907C82">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00907C82">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Alpha decay</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B42F1B">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (of uranium-238)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00445921" w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Use the information above to complete the</w:t>
+      </w:r>
+      <w:r w:rsidR="00445921" w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00445921" w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nuclear decay puzzle and record your answers below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D13F43" w14:textId="77777777" w:rsidR="00907C82" w:rsidRDefault="00907C82">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A0FC120" w14:textId="08AE3465" w:rsidR="00907C82" w:rsidRDefault="00907C82">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251805696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EE40A2D" wp14:editId="4E21E0AC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>4419600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>259715</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1346200" cy="1054100"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1601585773" name="Text Box 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1346200" cy="1054100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0FF166F9" w14:textId="77777777" w:rsidR="00445921" w:rsidRPr="00445921" w:rsidRDefault="005308E7" w:rsidP="00445921">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="96"/>
+                                <w:szCs w:val="96"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <m:oMathPara>
+                              <m:oMath>
+                                <m:sPre>
+                                  <m:sPrePr>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                        <w:i/>
+                                        <w:sz w:val="96"/>
+                                        <w:szCs w:val="96"/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
+                                  </m:sPrePr>
+                                  <m:sub/>
+                                  <m:sup/>
+                                  <m:e/>
+                                </m:sPre>
+                              </m:oMath>
+                            </m:oMathPara>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3EE40A2D" id="_x0000_s1084" type="#_x0000_t202" style="position:absolute;margin-left:348pt;margin-top:20.45pt;width:106pt;height:83pt;z-index:251805696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9S5RCMQIAAF0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcG9uJk7ZWnFWaVapK&#10;q92VstWeCYbYEmYokNjpr++A89VtT1UveIYZHjPvDZ7f9a0iB2FdA7qk2SilRGgOVaN3Jf3+sv7w&#10;iRLnma6YAi1KehSO3i3ev5t3phBjqEFVwhIE0a7oTElr702RJI7XomVuBEZoDEqwLfPo2l1SWdYh&#10;equScZrOkg5sZSxw4Rzu3g9Buoj4Ugrun6R0whNVUqzNx9XGdRvWZDFnxc4yUzf8VAb7hypa1mi8&#10;9AJ1zzwje9v8AdU23IID6Ucc2gSkbLiIPWA3Wfqmm03NjIi9IDnOXGhy/w+WPx425tkS33+BHgUM&#10;hHTGFQ43Qz+9tG34YqUE40jh8UKb6D3h4dAkn6EWlHCMZek0z9BBnOR63FjnvwpoSTBKalGXSBc7&#10;PDg/pJ5Twm0OVFOtG6WiE2ZBrJQlB4YqKh+LRPDfspQmXUlnk2kagTWE4wOy0ljLtalg+X7bk6Yq&#10;aT45d7yF6ohEWBhmxBm+brDYB+b8M7M4FNggDrp/wkUqwMvgZFFSg/35t/2Qj1phlJIOh6yk7see&#10;WUGJ+qZRxc9ZnoepjE4+/ThGx95GtrcRvW9XgAxk+KQMj2bI9+psSgvtK76HZbgVQ0xzvLuk/myu&#10;/DD6+J64WC5jEs6hYf5BbwwP0IHxIMVL/8qsOenlUepHOI8jK97INuSGkxqWew+yiZoGogdWT/zj&#10;DMepOL238Ehu/Zh1/SssfgEAAP//AwBQSwMEFAAGAAgAAAAhAMGsJ3nhAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQtWkhNCGbCiGgEjcafsTNjZckIraj2E3C27Oc4Dg7&#10;o9lv8s1sOzHSEFrvEC4WCgS5ypvW1Qgv5cP5GkSI2hndeUcI3xRgUxwf5TozfnLPNO5iLbjEhUwj&#10;NDH2mZShasjqsPA9OfY+/WB1ZDnU0gx64nLbyaVSibS6dfyh0T3dNVR97Q4W4eOsfn8K8+PrtLpa&#10;9ffbsbx+MyXi6cl8ewMi0hz/wvCLz+hQMNPeH5wJokNI0oS3RIRLlYLgQKrWfNgjLFWSgixy+X9C&#10;8QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9S5RCMQIAAF0EAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDBrCd54QAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0FF166F9" w14:textId="77777777" w:rsidR="00445921" w:rsidRPr="00445921" w:rsidRDefault="005308E7" w:rsidP="00445921">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="96"/>
+                          <w:szCs w:val="96"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <m:oMathPara>
+                        <m:oMath>
+                          <m:sPre>
+                            <m:sPrePr>
+                              <m:ctrlPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:i/>
+                                  <w:sz w:val="96"/>
+                                  <w:szCs w:val="96"/>
+                                </w:rPr>
+                              </m:ctrlPr>
+                            </m:sPrePr>
+                            <m:sub/>
+                            <m:sup/>
+                            <m:e/>
+                          </m:sPre>
+                        </m:oMath>
+                      </m:oMathPara>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251803648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="437C317B" wp14:editId="01AD82A8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>2438400</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>208915</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1346200" cy="1054100"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="940069427" name="Text Box 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1346200" cy="1054100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="20D62AA5" w14:textId="77777777" w:rsidR="00445921" w:rsidRPr="00445921" w:rsidRDefault="005308E7" w:rsidP="00445921">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="96"/>
+                                <w:szCs w:val="96"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <m:oMathPara>
+                              <m:oMath>
+                                <m:sPre>
+                                  <m:sPrePr>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                        <w:i/>
+                                        <w:sz w:val="96"/>
+                                        <w:szCs w:val="96"/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
+                                  </m:sPrePr>
+                                  <m:sub/>
+                                  <m:sup/>
+                                  <m:e/>
+                                </m:sPre>
+                              </m:oMath>
+                            </m:oMathPara>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="437C317B" id="_x0000_s1085" type="#_x0000_t202" style="position:absolute;margin-left:192pt;margin-top:16.45pt;width:106pt;height:83pt;z-index:251803648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDXukFMQIAAF0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcG9tZJ22tOKs0q1SV&#10;ot2VstWeCYbYEmYokNjpr++A89VtT1UveIYZHjPvDZ7d960iB2FdA7qk2SilRGgOVaN3Jf3+svrw&#10;iRLnma6YAi1KehSO3s/fv5t1phBjqEFVwhIE0a7oTElr702RJI7XomVuBEZoDEqwLfPo2l1SWdYh&#10;equScZpOkw5sZSxw4RzuPgxBOo/4Ugrun6R0whNVUqzNx9XGdRvWZD5jxc4yUzf8VAb7hypa1mi8&#10;9AL1wDwje9v8AdU23IID6Ucc2gSkbLiIPWA3Wfqmm03NjIi9IDnOXGhy/w+WPx425tkS33+BHgUM&#10;hHTGFQ43Qz+9tG34YqUE40jh8UKb6D3h4dBdPkUtKOEYy9JJnqGDOMn1uLHOfxXQkmCU1KIukS52&#10;WDs/pJ5Twm0OVFOtGqWiE2ZBLJUlB4YqKh+LRPDfspQmXUmnd5M0AmsIxwdkpbGWa1PB8v22J01V&#10;0jw/d7yF6ohEWBhmxBm+arDYNXP+mVkcCmwQB90/4SIV4GVwsiipwf78237IR60wSkmHQ1ZS92PP&#10;rKBEfdOo4ucsz8NURieffByjY28j29uI3rdLQAYyfFKGRzPke3U2pYX2Fd/DItyKIaY53l1SfzaX&#10;fhh9fE9cLBYxCefQML/WG8MDdGA8SPHSvzJrTnp5lPoRzuPIijeyDbnhpIbF3oNsoqaB6IHVE/84&#10;w3EqTu8tPJJbP2Zd/wrzXwAAAP//AwBQSwMEFAAGAAgAAAAhAIRntjvhAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj09Pg0AQxe8mfofNmHgxdrHYFpClMcY/iTdL1XjbsiMQ2VnCbgG/veNJbzPz&#10;Xt78Xr6dbSdGHHzrSMHVIgKBVDnTUq1gXz5cJiB80GR05wgVfKOHbXF6kuvMuIlecNyFWnAI+Uwr&#10;aELoMyl91aDVfuF6JNY+3WB14HWopRn0xOG2k8soWkurW+IPje7xrsHqa3e0Cj4u6vdnPz++TvEq&#10;7u+fxnLzZkqlzs/m2xsQAefwZ4ZffEaHgpkO7kjGi05BnFxzl8DDMgXBhlW65sOBnWmSgixy+b9C&#10;8QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDDXukFMQIAAF0EAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCEZ7Y74QAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="20D62AA5" w14:textId="77777777" w:rsidR="00445921" w:rsidRPr="00445921" w:rsidRDefault="005308E7" w:rsidP="00445921">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="96"/>
+                          <w:szCs w:val="96"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <m:oMathPara>
+                        <m:oMath>
+                          <m:sPre>
+                            <m:sPrePr>
+                              <m:ctrlPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:i/>
+                                  <w:sz w:val="96"/>
+                                  <w:szCs w:val="96"/>
+                                </w:rPr>
+                              </m:ctrlPr>
+                            </m:sPrePr>
+                            <m:sub/>
+                            <m:sup/>
+                            <m:e/>
+                          </m:sPre>
+                        </m:oMath>
+                      </m:oMathPara>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251809792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7803F5E0" wp14:editId="37C3BFAC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>183515</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1346200" cy="1054100"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="87553346" name="Text Box 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1346200" cy="1054100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="68F1CB57" w14:textId="77777777" w:rsidR="00907C82" w:rsidRPr="00445921" w:rsidRDefault="005308E7" w:rsidP="00907C82">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="96"/>
+                                <w:szCs w:val="96"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <m:oMathPara>
+                              <m:oMath>
+                                <m:sPre>
+                                  <m:sPrePr>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                        <w:i/>
+                                        <w:sz w:val="96"/>
+                                        <w:szCs w:val="96"/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
+                                  </m:sPrePr>
+                                  <m:sub/>
+                                  <m:sup/>
+                                  <m:e/>
+                                </m:sPre>
+                              </m:oMath>
+                            </m:oMathPara>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7803F5E0" id="_x0000_s1086" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:14.45pt;width:106pt;height:83pt;z-index:251809792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC87KbQMQIAAF0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcG9tZJ22tOKs0q1SV&#10;ot2VstWeCYbYEmYokNjpr++A89VtT1UveIYZHjPvDZ7d960iB2FdA7qk2SilRGgOVaN3Jf3+svrw&#10;iRLnma6YAi1KehSO3s/fv5t1phBjqEFVwhIE0a7oTElr702RJI7XomVuBEZoDEqwLfPo2l1SWdYh&#10;equScZpOkw5sZSxw4RzuPgxBOo/4Ugrun6R0whNVUqzNx9XGdRvWZD5jxc4yUzf8VAb7hypa1mi8&#10;9AL1wDwje9v8AdU23IID6Ucc2gSkbLiIPWA3Wfqmm03NjIi9IDnOXGhy/w+WPx425tkS33+BHgUM&#10;hHTGFQ43Qz+9tG34YqUE40jh8UKb6D3h4dBdPkUtKOEYy9JJnqGDOMn1uLHOfxXQkmCU1KIukS52&#10;WDs/pJ5Twm0OVFOtGqWiE2ZBLJUlB4YqKh+LRPDfspQmXUmnd5M0AmsIxwdkpbGWa1PB8v22J01V&#10;0nxy7ngL1RGJsDDMiDN81WCxa+b8M7M4FNggDrp/wkUqwMvgZFFSg/35t/2Qj1phlJIOh6yk7see&#10;WUGJ+qZRxc9ZnoepjE4++ThGx95GtrcRvW+XgAxk+KQMj2bI9+psSgvtK76HRbgVQ0xzvLuk/mwu&#10;/TD6+J64WCxiEs6hYX6tN4YH6MB4kOKlf2XWnPTyKPUjnMeRFW9kG3LDSQ2LvQfZRE0D0QOrJ/5x&#10;huNUnN5beCS3fsy6/hXmvwAAAP//AwBQSwMEFAAGAAgAAAAhAKQkKx/fAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj81OwzAQhO9IvIO1lbgg6jTlpwlxKoSAStxooBU3N94mEfE6it0kvD3LCY6z&#10;M5r5NltPthUD9r5xpGAxj0Aglc40VCl4L56vViB80GR06wgVfKOHdX5+lunUuJHecNiGSnAJ+VQr&#10;qEPoUil9WaPVfu46JPaOrrc6sOwraXo9crltZRxFt9Lqhnih1h0+1lh+bU9WwedltX/108vHuLxZ&#10;dk+bobjbmUKpi9n0cA8i4BT+wvCLz+iQM9PBnch40SrgR4KCeJWAYDdexHw4cCy5TkDmmfzPn/8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvOym0DECAABdBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApCQrH98AAAAHAQAADwAAAAAAAAAAAAAA&#10;AACLBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="68F1CB57" w14:textId="77777777" w:rsidR="00907C82" w:rsidRPr="00445921" w:rsidRDefault="005308E7" w:rsidP="00907C82">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="96"/>
+                          <w:szCs w:val="96"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <m:oMathPara>
+                        <m:oMath>
+                          <m:sPre>
+                            <m:sPrePr>
+                              <m:ctrlPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:i/>
+                                  <w:sz w:val="96"/>
+                                  <w:szCs w:val="96"/>
+                                </w:rPr>
+                              </m:ctrlPr>
+                            </m:sPrePr>
+                            <m:sub/>
+                            <m:sup/>
+                            <m:e/>
+                          </m:sPre>
+                        </m:oMath>
+                      </m:oMathPara>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50243329" w14:textId="386FF41F" w:rsidR="00907C82" w:rsidRDefault="00D17477" w:rsidP="00907C82">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251951104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C27AB3A" wp14:editId="578C48A5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3130550</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>240665</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="400050" cy="419100"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="687078572" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="400050" cy="419100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="1C9E24EA" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:246.5pt;margin-top:18.95pt;width:31.5pt;height:33pt;z-index:251951104;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCf8kTiYgIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDdFuNOkXQosOA&#10;oA2WDj2rslQbkEWNUuJkXz9KdpyiLXYYdrFFkXyknh51ebXvDNsp9C3YihdnOWfKSqhb+1zxnw+3&#10;n75y5oOwtTBgVcUPyvOrxccPl70r1QwaMLVCRiDWl72reBOCK7PMy0Z1wp+BU5acGrATgUx8zmoU&#10;PaF3Jpvl+eesB6wdglTe0+7N4OSLhK+1kuFea68CMxWn3kL6Yvo+xW+2uBTlMwrXtHJsQ/xDF51o&#10;LRWdoG5EEGyL7RuorpUIHnQ4k9BloHUrVToDnabIX51m0win0lmIHO8mmvz/g5V3u41bI9HQO196&#10;WsZT7DV28U/9sX0i6zCRpfaBSdqc53l+TpRKcs2LiyJPZGanZIc+fFPQsbioONJdJIrEbuUDFaTQ&#10;Y0isZeG2NSbunzpJq3AwKgYY+0Np1tZUe5aAkkjUtUG2E3S9QkplQzG4GlGrYbs4p0bjPVO9KSNZ&#10;CTAiayo8YY8AUYBvsQeYMT6mqqSxKTn/W2ND8pSRKoMNU3LXWsD3AAydaqw8xB9JGqiJLD1BfVgj&#10;QxgU7p28bYn2lfBhLZAkTTdFYxru6aMN9BWHccVZA/j7vf0YT0ojL2c9jUjF/a+tQMWZ+W5JgxfF&#10;fB5nKhnz8y8zMvCl5+mlx267a6BrKuhBcDItY3wwx6VG6B5pmpexKrmElVS74jLg0bgOw+jSeyDV&#10;cpnCaI6cCCu7cTKCR1ajrB72jwLdqL1Aor2D4ziJ8pUEh9iYaWG5DaDbpM8TryPfNINJOON7EYf8&#10;pZ2iTq/a4g8AAAD//wMAUEsDBBQABgAIAAAAIQD7258n3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwDIbvSLxDZCRuLIWysZamEyDBYRMHtklc08akFY1Tkmwrb485wdH2p9/fX60mN4gj&#10;hth7UnA9y0Agtd70ZBXsd89XSxAxaTJ68IQKvjHCqj4/q3Rp/Ine8LhNVnAIxVIr6FIaSylj26HT&#10;ceZHJL59+OB04jFYaYI+cbgb5E2WLaTTPfGHTo/41GH7uT04BY19nApa27XrXpL1+/fN65cLSl1e&#10;TA/3IBJO6Q+GX31Wh5qdGn8gE8Wg4LbIuUtSkN8VIBiYzxe8aJjM8gJkXcn/FeofAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAJ/yROJiAgAAHQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPvbnyffAAAACgEAAA8AAAAAAAAAAAAAAAAAvAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251947008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19961D5C" wp14:editId="17C10B9D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>698500</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>202565</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="400050" cy="419100"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1572761630" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="400050" cy="419100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="45FD66D5" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:55pt;margin-top:15.95pt;width:31.5pt;height:33pt;z-index:251947008;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCf8kTiYgIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDdFuNOkXQosOA&#10;oA2WDj2rslQbkEWNUuJkXz9KdpyiLXYYdrFFkXyknh51ebXvDNsp9C3YihdnOWfKSqhb+1zxnw+3&#10;n75y5oOwtTBgVcUPyvOrxccPl70r1QwaMLVCRiDWl72reBOCK7PMy0Z1wp+BU5acGrATgUx8zmoU&#10;PaF3Jpvl+eesB6wdglTe0+7N4OSLhK+1kuFea68CMxWn3kL6Yvo+xW+2uBTlMwrXtHJsQ/xDF51o&#10;LRWdoG5EEGyL7RuorpUIHnQ4k9BloHUrVToDnabIX51m0win0lmIHO8mmvz/g5V3u41bI9HQO196&#10;WsZT7DV28U/9sX0i6zCRpfaBSdqc53l+TpRKcs2LiyJPZGanZIc+fFPQsbioONJdJIrEbuUDFaTQ&#10;Y0isZeG2NSbunzpJq3AwKgYY+0Np1tZUe5aAkkjUtUG2E3S9QkplQzG4GlGrYbs4p0bjPVO9KSNZ&#10;CTAiayo8YY8AUYBvsQeYMT6mqqSxKTn/W2ND8pSRKoMNU3LXWsD3AAydaqw8xB9JGqiJLD1BfVgj&#10;QxgU7p28bYn2lfBhLZAkTTdFYxru6aMN9BWHccVZA/j7vf0YT0ojL2c9jUjF/a+tQMWZ+W5JgxfF&#10;fB5nKhnz8y8zMvCl5+mlx267a6BrKuhBcDItY3wwx6VG6B5pmpexKrmElVS74jLg0bgOw+jSeyDV&#10;cpnCaI6cCCu7cTKCR1ajrB72jwLdqL1Aor2D4ziJ8pUEh9iYaWG5DaDbpM8TryPfNINJOON7EYf8&#10;pZ2iTq/a4g8AAAD//wMAUEsDBBQABgAIAAAAIQAkzyrQ3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUjcqBMqURLiVIAEhyIOlEpcnXixI+J1sN02/D3bExxndjT7plnPfhQH&#10;jGkIpKBcFCCQ+mAGsgp2709XtyBS1mT0GAgV/GCCdXt+1ujahCO94WGbreASSrVW4HKeailT79Dr&#10;tAgTEt8+Q/Q6s4xWmqiPXO5HeV0UN9LrgfiD0xM+Ouy/tnuvoLMPc0Ubu/HuOduw+3h5/fZRqcuL&#10;+f4ORMY5/4XhhM/o0DJTF/ZkkhhZlwVvyQqWZQXiFFgt2egUVKsKZNvI/wvaXwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCf8kTiYgIAAB0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAkzyrQ3QAAAAkBAAAPAAAAAAAAAAAAAAAAALwEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251931648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="160B8E33" wp14:editId="097A466B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4667250</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>126365</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="317500" cy="330200"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1318568705" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="317500" cy="330200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="3CFD48BF" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:367.5pt;margin-top:9.95pt;width:25pt;height:26pt;z-index:251931648;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM44Q6YAIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTdN2COkWQosOA&#10;og2WDj2rslQbkEWNUuJkXz9KdpygLXYYdrElkXwknx51db1rDdsq9A3YkhdnOWfKSqga+1Lyn4+3&#10;n75w5oOwlTBgVcn3yvPr+ccPV52bqQnUYCqFjECsn3Wu5HUIbpZlXtaqFf4MnLJk1ICtCLTFl6xC&#10;0RF6a7JJnn/OOsDKIUjlPZ3e9EY+T/haKxketPYqMFNyqi2kL6bvc/xm8ysxe0Hh6kYOZYh/qKIV&#10;jaWkI9SNCIJtsHkD1TYSwYMOZxLaDLRupEo9UDdF/qqbdS2cSr0QOd6NNPn/Byvvt2u3QqKhc37m&#10;aRm72Gls45/qY7tE1n4kS+0Ck3R4Xlxe5ESpJNP5eU6XEcnMjsEOffimoGVxUXKku0gUie2dD73r&#10;wSXmsnDbGBPPj5WkVdgbFR2M/aE0ayrKPUlASSRqaZBtBV2vkFLZUPSmWlSqPy6oykNpY0QqNAFG&#10;ZE2JR+wBIArwLXZf9uAfQ1XS2Bic/62wPniMSJnBhjG4bSzgewCGuhoy9/4HknpqIkvPUO1XyBB6&#10;hXsnbxui/U74sBJIkqabojEND/TRBrqSw7DirAb8/d559CelkZWzjkak5P7XRqDizHy3pMGvxXQa&#10;ZyptpheXE9rgqeX51GI37RLomgp6EJxMy+gfzGGpEdonmuZFzEomYSXlLrkMeNgsQz+69B5ItVgk&#10;N5ojJ8KdXTsZwSOrUVaPuyeBbtBeINHew2GcxOyVBHvfGGlhsQmgm6TPI68D3zSDSTjDexGH/HSf&#10;vI6v2vwPAAAA//8DAFBLAwQUAAYACAAAACEAXQ/tWN0AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQU/DMAyF70j8h8hI3Fg6EGwtTSdAgsPQDoxJXNPGJBWNU5JsK/8e7wQ32+/p+Xv1avKDOGBM&#10;fSAF81kBAqkLpierYPf+fLUEkbImo4dAqOAHE6ya87NaVyYc6Q0P22wFh1CqtAKX81hJmTqHXqdZ&#10;GJFY+wzR68xrtNJEfeRwP8jroriTXvfEH5we8clh97XdewWtfZxKWtu1dy/Zht3H6+bbR6UuL6aH&#10;exAZp/xnhhM+o0PDTG3Yk0liULC4ueUumYWyBMGGxfJ0aHmYlyCbWv5v0PwCAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEATOOEOmACAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAXQ/tWN0AAAAJAQAADwAAAAAAAAAAAAAAAAC6BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251927552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="331176FB" wp14:editId="5D66DD3F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2679700</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>75565</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="317500" cy="330200"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="164810999" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="317500" cy="330200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="2228B994" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:211pt;margin-top:5.95pt;width:25pt;height:26pt;z-index:251927552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM44Q6YAIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTdN2COkWQosOA&#10;og2WDj2rslQbkEWNUuJkXz9KdpygLXYYdrElkXwknx51db1rDdsq9A3YkhdnOWfKSqga+1Lyn4+3&#10;n75w5oOwlTBgVcn3yvPr+ccPV52bqQnUYCqFjECsn3Wu5HUIbpZlXtaqFf4MnLJk1ICtCLTFl6xC&#10;0RF6a7JJnn/OOsDKIUjlPZ3e9EY+T/haKxketPYqMFNyqi2kL6bvc/xm8ysxe0Hh6kYOZYh/qKIV&#10;jaWkI9SNCIJtsHkD1TYSwYMOZxLaDLRupEo9UDdF/qqbdS2cSr0QOd6NNPn/Byvvt2u3QqKhc37m&#10;aRm72Gls45/qY7tE1n4kS+0Ck3R4Xlxe5ESpJNP5eU6XEcnMjsEOffimoGVxUXKku0gUie2dD73r&#10;wSXmsnDbGBPPj5WkVdgbFR2M/aE0ayrKPUlASSRqaZBtBV2vkFLZUPSmWlSqPy6oykNpY0QqNAFG&#10;ZE2JR+wBIArwLXZf9uAfQ1XS2Bic/62wPniMSJnBhjG4bSzgewCGuhoy9/4HknpqIkvPUO1XyBB6&#10;hXsnbxui/U74sBJIkqabojEND/TRBrqSw7DirAb8/d559CelkZWzjkak5P7XRqDizHy3pMGvxXQa&#10;ZyptpheXE9rgqeX51GI37RLomgp6EJxMy+gfzGGpEdonmuZFzEomYSXlLrkMeNgsQz+69B5ItVgk&#10;N5ojJ8KdXTsZwSOrUVaPuyeBbtBeINHew2GcxOyVBHvfGGlhsQmgm6TPI68D3zSDSTjDexGH/HSf&#10;vI6v2vwPAAAA//8DAFBLAwQUAAYACAAAACEAPx4P1d4AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KjTUBWSxqkACQ5FHCiVuDrx1o6I1yF22/D3bE9w3JnR7JtqPfleHHGM&#10;XSAF81kGAqkNpiOrYPfxfHMPIiZNRveBUMEPRljXlxeVLk040Tset8kKLqFYagUupaGUMrYOvY6z&#10;MCCxtw+j14nP0Uoz6hOX+17mWbaUXnfEH5we8Mlh+7U9eAWNfZwK2tiNdy/Jht3n69u3H5W6vpoe&#10;ViASTukvDGd8RoeamZpwIBNFr2CR57wlsTEvQHBgcXcWGgXL2wJkXcn/C+pfAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAEzjhDpgAgAAHQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAD8eD9XeAAAACQEAAA8AAAAAAAAAAAAAAAAAugQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251923456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52E4F35D" wp14:editId="5428016F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>247650</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>43815</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="317500" cy="330200"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1681392372" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="317500" cy="330200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="7984F3A2" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:19.5pt;margin-top:3.45pt;width:25pt;height:26pt;z-index:251923456;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM44Q6YAIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTdN2COkWQosOA&#10;og2WDj2rslQbkEWNUuJkXz9KdpygLXYYdrElkXwknx51db1rDdsq9A3YkhdnOWfKSqga+1Lyn4+3&#10;n75w5oOwlTBgVcn3yvPr+ccPV52bqQnUYCqFjECsn3Wu5HUIbpZlXtaqFf4MnLJk1ICtCLTFl6xC&#10;0RF6a7JJnn/OOsDKIUjlPZ3e9EY+T/haKxketPYqMFNyqi2kL6bvc/xm8ysxe0Hh6kYOZYh/qKIV&#10;jaWkI9SNCIJtsHkD1TYSwYMOZxLaDLRupEo9UDdF/qqbdS2cSr0QOd6NNPn/Byvvt2u3QqKhc37m&#10;aRm72Gls45/qY7tE1n4kS+0Ck3R4Xlxe5ESpJNP5eU6XEcnMjsEOffimoGVxUXKku0gUie2dD73r&#10;wSXmsnDbGBPPj5WkVdgbFR2M/aE0ayrKPUlASSRqaZBtBV2vkFLZUPSmWlSqPy6oykNpY0QqNAFG&#10;ZE2JR+wBIArwLXZf9uAfQ1XS2Bic/62wPniMSJnBhjG4bSzgewCGuhoy9/4HknpqIkvPUO1XyBB6&#10;hXsnbxui/U74sBJIkqabojEND/TRBrqSw7DirAb8/d559CelkZWzjkak5P7XRqDizHy3pMGvxXQa&#10;ZyptpheXE9rgqeX51GI37RLomgp6EJxMy+gfzGGpEdonmuZFzEomYSXlLrkMeNgsQz+69B5ItVgk&#10;N5ojJ8KdXTsZwSOrUVaPuyeBbtBeINHew2GcxOyVBHvfGGlhsQmgm6TPI68D3zSDSTjDexGH/HSf&#10;vI6v2vwPAAAA//8DAFBLAwQUAAYACAAAACEA9S+OR9oAAAAGAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KgDiCoJ2VSABIciDpRKXJ14sSPidbDdNvw97okeRzOaedOsZjeKPYU4&#10;eEa4XhQgiHuvBzYI24/nqxJETIq1Gj0Twi9FWLXnZ42qtT/wO+03yYhcwrFWCDalqZYy9pacigs/&#10;EWfvywenUpbBSB3UIZe7Ud4UxVI6NXBesGqiJ0v992bnEDrzOFe8NmtnX5Lx28/Xtx8XEC8v5od7&#10;EInm9B+GI35GhzYzdX7HOooR4bbKVxLCsgKR7fIoO4S7sgLZNvIUv/0DAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEATOOEOmACAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA9S+OR9oAAAAGAQAADwAAAAAAAAAAAAAAAAC6BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00907C82">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251814912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CB2EBE3" wp14:editId="70905F76">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3886200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>196850</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="425450" cy="476250"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1884734603" name="Text Box 20"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="425450" cy="476250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="79C6ADE3" w14:textId="130F2DD8" w:rsidR="00907C82" w:rsidRPr="00907C82" w:rsidRDefault="00907C82">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="56"/>
+                                <w:szCs w:val="56"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00907C82">
+                              <w:rPr>
+                                <w:sz w:val="56"/>
+                                <w:szCs w:val="56"/>
+                              </w:rPr>
+                              <w:t>+</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3CB2EBE3" id="_x0000_s1087" type="#_x0000_t202" style="position:absolute;margin-left:306pt;margin-top:15.5pt;width:33.5pt;height:37.5pt;z-index:251814912;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzrFAcLgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP2jAQvlfqf7B8LwEa2DYirCgrqkpo&#10;dyW22rNxbGLJ8bi2IaG/vmOHV7c9Vb04M57xPL75JrP7rtHkIJxXYEo6GgwpEYZDpcyupN9fVh8+&#10;UeIDMxXTYERJj8LT+/n7d7PWFmIMNehKOIJBjC9aW9I6BFtkmee1aJgfgBUGjRJcwwKqbpdVjrUY&#10;vdHZeDicZi24yjrgwnu8feiNdJ7iSyl4eJLSi0B0SbG2kE6Xzm08s/mMFTvHbK34qQz2D1U0TBlM&#10;egn1wAIje6f+CNUo7sCDDAMOTQZSKi5SD9jNaPimm03NrEi9IDjeXmDy/y8sfzxs7LMjofsCHQ4w&#10;AtJaX3i8jP100jXxi5UStCOExwtsoguE42U+nuQTtHA05XfTMcoYJbs+ts6HrwIaEoWSOpxKAosd&#10;1j70rmeXmMuDVtVKaZ2UyASx1I4cGM5Qh1QiBv/NSxvSlnT6EVPHRwbi8z6yNljLtaUohW7bEVVh&#10;tdNzv1uojgiDg54h3vKVwmLXzIdn5pAS2B/SPDzhITVgMjhJlNTgfv7tPvrjpNBKSYsUK6n/sWdO&#10;UKK/GZzh51GeR04mJZ/cjVFxt5btrcXsmyUgAiNcKMuTGP2DPovSQfOK27CIWdHEDMfcJQ1ncRl6&#10;4uM2cbFYJCdkoWVhbTaWx9ARvDiKl+6VOXuaV8BBP8KZjKx4M7bet4d9sQ8gVZppBLpH9YQ/Mjix&#10;4rRtcUVu9eR1/SfMfwEAAP//AwBQSwMEFAAGAAgAAAAhAMV83C3hAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0tPxDAMhO9I/IfISFwQm3QrulCarhDiIXFjy0Pcso1pKxqnarJt+feYE5xsa0bj&#10;b4rt4nox4Rg6TxqSlQKBVHvbUaPhpbo/vwQRoiFrek+o4RsDbMvjo8Lk1s/0jNMuNoJDKORGQxvj&#10;kEsZ6hadCSs/ILH26UdnIp9jI+1oZg53vVwrlUlnOuIPrRnwtsX6a3dwGj7OmvensDy8zulFOtw9&#10;TtXmzVZan54sN9cgIi7xzwy/+IwOJTPt/YFsEL2GLFlzl6ghTXiyIdtc8bJnp8oUyLKQ/yuUPwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzrFAcLgIAAFsEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDFfNwt4QAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AIgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="79C6ADE3" w14:textId="130F2DD8" w:rsidR="00907C82" w:rsidRPr="00907C82" w:rsidRDefault="00907C82">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="56"/>
+                          <w:szCs w:val="56"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00907C82">
+                        <w:rPr>
+                          <w:sz w:val="56"/>
+                          <w:szCs w:val="56"/>
+                        </w:rPr>
+                        <w:t>+</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0245460F" w14:textId="130F1639" w:rsidR="00907C82" w:rsidRDefault="00D17477">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251955200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51F3018F" wp14:editId="28EC047F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5105400</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5715</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="400050" cy="419100"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1595380101" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="400050" cy="419100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="1D3728D0" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:402pt;margin-top:.45pt;width:31.5pt;height:33pt;z-index:251955200;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCf8kTiYgIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDdFuNOkXQosOA&#10;oA2WDj2rslQbkEWNUuJkXz9KdpyiLXYYdrFFkXyknh51ebXvDNsp9C3YihdnOWfKSqhb+1zxnw+3&#10;n75y5oOwtTBgVcUPyvOrxccPl70r1QwaMLVCRiDWl72reBOCK7PMy0Z1wp+BU5acGrATgUx8zmoU&#10;PaF3Jpvl+eesB6wdglTe0+7N4OSLhK+1kuFea68CMxWn3kL6Yvo+xW+2uBTlMwrXtHJsQ/xDF51o&#10;LRWdoG5EEGyL7RuorpUIHnQ4k9BloHUrVToDnabIX51m0win0lmIHO8mmvz/g5V3u41bI9HQO196&#10;WsZT7DV28U/9sX0i6zCRpfaBSdqc53l+TpRKcs2LiyJPZGanZIc+fFPQsbioONJdJIrEbuUDFaTQ&#10;Y0isZeG2NSbunzpJq3AwKgYY+0Np1tZUe5aAkkjUtUG2E3S9QkplQzG4GlGrYbs4p0bjPVO9KSNZ&#10;CTAiayo8YY8AUYBvsQeYMT6mqqSxKTn/W2ND8pSRKoMNU3LXWsD3AAydaqw8xB9JGqiJLD1BfVgj&#10;QxgU7p28bYn2lfBhLZAkTTdFYxru6aMN9BWHccVZA/j7vf0YT0ojL2c9jUjF/a+tQMWZ+W5JgxfF&#10;fB5nKhnz8y8zMvCl5+mlx267a6BrKuhBcDItY3wwx6VG6B5pmpexKrmElVS74jLg0bgOw+jSeyDV&#10;cpnCaI6cCCu7cTKCR1ajrB72jwLdqL1Aor2D4ziJ8pUEh9iYaWG5DaDbpM8TryPfNINJOON7EYf8&#10;pZ2iTq/a4g8AAAD//wMAUEsDBBQABgAIAAAAIQAOe+lF2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BS8QwFITvgv8hPMGbmypS29p0UUEPKx5cF7ymzTMpNi81ye7Wf+/zpMdhhplv2vXiJ3HA&#10;mMZACi5XBQikIZiRrILd2+NFBSJlTUZPgVDBNyZYd6cnrW5MONIrHrbZCi6h1GgFLue5kTINDr1O&#10;qzAjsfcRoteZZbTSRH3kcj/Jq6Iopdcj8YLTMz44HD63e6+gt/dLTRu78e4p27B7f3758lGp87Pl&#10;7hZExiX/heEXn9GhY6Y+7MkkMSmoimv+khXUINiuyhuWvYKyrEF2rfzP3/0AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAn/JE4mICAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEADnvpRdsAAAAHAQAADwAAAAAAAAAAAAAAAAC8BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251933696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F403928" wp14:editId="7E3B8AE7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4673600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>272415</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="317500" cy="330200"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1388183669" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="317500" cy="330200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="158F7DBB" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:368pt;margin-top:21.45pt;width:25pt;height:26pt;z-index:251933696;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM44Q6YAIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTdN2COkWQosOA&#10;og2WDj2rslQbkEWNUuJkXz9KdpygLXYYdrElkXwknx51db1rDdsq9A3YkhdnOWfKSqga+1Lyn4+3&#10;n75w5oOwlTBgVcn3yvPr+ccPV52bqQnUYCqFjECsn3Wu5HUIbpZlXtaqFf4MnLJk1ICtCLTFl6xC&#10;0RF6a7JJnn/OOsDKIUjlPZ3e9EY+T/haKxketPYqMFNyqi2kL6bvc/xm8ysxe0Hh6kYOZYh/qKIV&#10;jaWkI9SNCIJtsHkD1TYSwYMOZxLaDLRupEo9UDdF/qqbdS2cSr0QOd6NNPn/Byvvt2u3QqKhc37m&#10;aRm72Gls45/qY7tE1n4kS+0Ck3R4Xlxe5ESpJNP5eU6XEcnMjsEOffimoGVxUXKku0gUie2dD73r&#10;wSXmsnDbGBPPj5WkVdgbFR2M/aE0ayrKPUlASSRqaZBtBV2vkFLZUPSmWlSqPy6oykNpY0QqNAFG&#10;ZE2JR+wBIArwLXZf9uAfQ1XS2Bic/62wPniMSJnBhjG4bSzgewCGuhoy9/4HknpqIkvPUO1XyBB6&#10;hXsnbxui/U74sBJIkqabojEND/TRBrqSw7DirAb8/d559CelkZWzjkak5P7XRqDizHy3pMGvxXQa&#10;ZyptpheXE9rgqeX51GI37RLomgp6EJxMy+gfzGGpEdonmuZFzEomYSXlLrkMeNgsQz+69B5ItVgk&#10;N5ojJ8KdXTsZwSOrUVaPuyeBbtBeINHew2GcxOyVBHvfGGlhsQmgm6TPI68D3zSDSTjDexGH/HSf&#10;vI6v2vwPAAAA//8DAFBLAwQUAAYACAAAACEA9zhCzd8AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KhDqdomzaYCJDgU9UCpxNVJtnZEvA6224a/xz3BcXZGs2/K9Wh7cSIf&#10;OscI95MMBHHj2o41wv7j5W4JIkTFreodE8IPBVhX11elKlp35nc67aIWqYRDoRBMjEMhZWgMWRUm&#10;biBO3sF5q2KSXsvWq3Mqt72cZtlcWtVx+mDUQM+Gmq/d0SLU+mnMeaM31rxG7fafb9tv6xFvb8bH&#10;FYhIY/wLwwU/oUOVmGp35DaIHmHxME9bIsJsmoNIgcXycqgR8lkOsirl/wXVLwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBM44Q6YAIAAB0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQD3OELN3wAAAAkBAAAPAAAAAAAAAAAAAAAAALoEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251929600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="025E54B4" wp14:editId="06F0B2F8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2686050</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>215265</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="317500" cy="330200"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1688579624" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="317500" cy="330200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="55C2FE97" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:211.5pt;margin-top:16.95pt;width:25pt;height:26pt;z-index:251929600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM44Q6YAIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTdN2COkWQosOA&#10;og2WDj2rslQbkEWNUuJkXz9KdpygLXYYdrElkXwknx51db1rDdsq9A3YkhdnOWfKSqga+1Lyn4+3&#10;n75w5oOwlTBgVcn3yvPr+ccPV52bqQnUYCqFjECsn3Wu5HUIbpZlXtaqFf4MnLJk1ICtCLTFl6xC&#10;0RF6a7JJnn/OOsDKIUjlPZ3e9EY+T/haKxketPYqMFNyqi2kL6bvc/xm8ysxe0Hh6kYOZYh/qKIV&#10;jaWkI9SNCIJtsHkD1TYSwYMOZxLaDLRupEo9UDdF/qqbdS2cSr0QOd6NNPn/Byvvt2u3QqKhc37m&#10;aRm72Gls45/qY7tE1n4kS+0Ck3R4Xlxe5ESpJNP5eU6XEcnMjsEOffimoGVxUXKku0gUie2dD73r&#10;wSXmsnDbGBPPj5WkVdgbFR2M/aE0ayrKPUlASSRqaZBtBV2vkFLZUPSmWlSqPy6oykNpY0QqNAFG&#10;ZE2JR+wBIArwLXZf9uAfQ1XS2Bic/62wPniMSJnBhjG4bSzgewCGuhoy9/4HknpqIkvPUO1XyBB6&#10;hXsnbxui/U74sBJIkqabojEND/TRBrqSw7DirAb8/d559CelkZWzjkak5P7XRqDizHy3pMGvxXQa&#10;ZyptpheXE9rgqeX51GI37RLomgp6EJxMy+gfzGGpEdonmuZFzEomYSXlLrkMeNgsQz+69B5ItVgk&#10;N5ojJ8KdXTsZwSOrUVaPuyeBbtBeINHew2GcxOyVBHvfGGlhsQmgm6TPI68D3zSDSTjDexGH/HSf&#10;vI6v2vwPAAAA//8DAFBLAwQUAAYACAAAACEA8Y8xOt4AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KhDU6AJ2VSABIdWHCiVuDrx4kTE62C7bfh73BMcZ2c0+6ZaTXYQB/Kh&#10;d4xwPctAELdO92wQdu/PV0sQISrWanBMCD8UYFWfn1Wq1O7Ib3TYRiNSCYdSIXQxjqWUoe3IqjBz&#10;I3HyPp23KibpjdReHVO5HeQ8y26lVT2nD50a6amj9mu7twiNeZwKXpu17V6icbuPzeu39YiXF9PD&#10;PYhIU/wLwwk/oUOdmBq3Zx3EgLCY52lLRMjzAkQKLO5OhwZheVOArCv5f0H9CwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAEzjhDpgAgAAHQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAPGPMTreAAAACQEAAA8AAAAAAAAAAAAAAAAAugQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251925504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="627C9BD7" wp14:editId="437006AF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>247650</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>189865</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="317500" cy="330200"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="867437075" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="317500" cy="330200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="77EC2B98" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:19.5pt;margin-top:14.95pt;width:25pt;height:26pt;z-index:251925504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM44Q6YAIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTdN2COkWQosOA&#10;og2WDj2rslQbkEWNUuJkXz9KdpygLXYYdrElkXwknx51db1rDdsq9A3YkhdnOWfKSqga+1Lyn4+3&#10;n75w5oOwlTBgVcn3yvPr+ccPV52bqQnUYCqFjECsn3Wu5HUIbpZlXtaqFf4MnLJk1ICtCLTFl6xC&#10;0RF6a7JJnn/OOsDKIUjlPZ3e9EY+T/haKxketPYqMFNyqi2kL6bvc/xm8ysxe0Hh6kYOZYh/qKIV&#10;jaWkI9SNCIJtsHkD1TYSwYMOZxLaDLRupEo9UDdF/qqbdS2cSr0QOd6NNPn/Byvvt2u3QqKhc37m&#10;aRm72Gls45/qY7tE1n4kS+0Ck3R4Xlxe5ESpJNP5eU6XEcnMjsEOffimoGVxUXKku0gUie2dD73r&#10;wSXmsnDbGBPPj5WkVdgbFR2M/aE0ayrKPUlASSRqaZBtBV2vkFLZUPSmWlSqPy6oykNpY0QqNAFG&#10;ZE2JR+wBIArwLXZf9uAfQ1XS2Bic/62wPniMSJnBhjG4bSzgewCGuhoy9/4HknpqIkvPUO1XyBB6&#10;hXsnbxui/U74sBJIkqabojEND/TRBrqSw7DirAb8/d559CelkZWzjkak5P7XRqDizHy3pMGvxXQa&#10;ZyptpheXE9rgqeX51GI37RLomgp6EJxMy+gfzGGpEdonmuZFzEomYSXlLrkMeNgsQz+69B5ItVgk&#10;N5ojJ8KdXTsZwSOrUVaPuyeBbtBeINHew2GcxOyVBHvfGGlhsQmgm6TPI68D3zSDSTjDexGH/HSf&#10;vI6v2vwPAAAA//8DAFBLAwQUAAYACAAAACEAWxZLptwAAAAHAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KjTIqE6xKkKEhyKOFAqcXXixY4ar0PstuHv2Z7oaTSa1czbajWFXhxx&#10;TF0kDfNZAQKpjbYjp2H3+XK3BJGyIWv6SKjhFxOs6uurypQ2nugDj9vsBJdQKo0Gn/NQSplaj8Gk&#10;WRyQOPuOYzCZ7eikHc2Jy0MvF0XxIIPpiBe8GfDZY7vfHoKGxj1NijZuE/xrdnH39fb+E0atb2+m&#10;9SOIjFP+P4YzPqNDzUxNPJBNotdwr/iVrGGhFAjOl2ffsM4VyLqSl/z1HwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBM44Q6YAIAAB0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBbFkum3AAAAAcBAAAPAAAAAAAAAAAAAAAAALoEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAwwUAAAAA&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00907C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251812864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="576A7FAF" wp14:editId="19E6AFF6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1257300</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>120015</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1250950" cy="12700"/>
+                <wp:effectExtent l="0" t="76200" r="25400" b="82550"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1773277153" name="Straight Arrow Connector 17"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1250950" cy="12700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
                         <a:ln>
-                          <a:solidFill>
-[...1 lines deleted...]
-                          </a:solidFill>
+                          <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="7A65CF78" id="Straight Connector 10" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251763712;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="276pt,105.15pt" to="397.55pt,133.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOiew04QEAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KSODAEyzk4cHso&#10;WqNpP4CmSIkAX1iylvz3XVKyErQFigTVYaEld2Z3huT2YTSanAUE5WxDq1VJibDctcp2Df3x/fBh&#10;Q0mIzLZMOysaehGBPuzev9sOvhY3rne6FUCQxIZ68A3tY/R1UQTeC8PCynlhcVM6MCxiCl3RAhuQ&#10;3ejipizvi8FB68FxEQKuPk6bdJf5pRQ8fpUyiEh0Q3G2mCPkeEqx2G1Z3QHzveLzGOwNUximLDZd&#10;qB5ZZOQnqD+ojOLggpNxxZ0pnJSKi6wB1VTlb2qeeuZF1oLmBL/YFP4fLf9yPgJRLZ4d2mOZwTN6&#10;isBU10eyd9aigw4IbqJTgw81Avb2CHMW/BGS7FGCIVIr/wmJshEojYzZ58visxgj4bhYre9u7zdr&#10;Sjju3a431V2mLyaexOchxI/CGZJ+GqqVTT6wmp0/h4i9sfRakpa1TTE4rdqD0jon0J32GsiZ4ckf&#10;DiV+SQICX5RhlqBFEjZJyX/xosVE+01INCeNnNvnaykWWsa5sLGaebXF6gSTOMICLP8NnOsTVOQr&#10;+xrwgsidnY0L2Cjr4G/d43gdWU71Vwcm3cmCk2sv+ZCzNXj3snPzO0mX+2We4c+vefcLAAD//wMA&#10;UEsDBBQABgAIAAAAIQDbvaTn4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcKmonKGkb4lQIiQsSB9xW4riNTRI1tqPYbZO/ZznR4+yMZt+U28n27GLG0HknIVkKYMbVXneu&#10;kbDfvT+tgYWITmPvnZEwmwDb6v6uxEL7q/syFxUbRiUuFCihjXEoOA91ayyGpR+MI+/HjxYjybHh&#10;esQrlduep0Lk3GLn6EOLg3lrTX1SZytBCZw/kv1hnhZxcdp9q091yKOUjw/T6wuwaKb4H4Y/fEKH&#10;ipiO/ux0YL2ELEtpS5SQJuIZGCVWmywBdqRLnq+AVyW/3VD9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAM6J7DThAQAAFQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANu9pOfiAAAACwEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" strokecolor="red"/>
+              <v:shape w14:anchorId="79A9AB6E" id="Straight Arrow Connector 17" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:99pt;margin-top:9.45pt;width:98.5pt;height:1pt;flip:y;z-index:251812864;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBN5OSLwgEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJKRlkc0mT3MAhcE&#10;K153r9NOLPklu5kkf0/bmckiQEIgLi3H7qquru4cbmdr2Bli0t51vNnVnIGTvtdu6PiXz2+eveQs&#10;oXC9MN5BxxdI/Pb49MlhCi3s/ehND5ERiUvtFDo+Ioa2qpIcwYq08wEcPSofrUD6jEPVRzERuzXV&#10;vq6fV5OPfYheQkp0e7c+8mPhVwokflAqATLTcdKGJcYSH3KsjgfRDlGEUcuLDPEPKqzQjopuVHcC&#10;BfsW9S9UVsvok1e4k95WXiktofRA3TT1T918GkWA0guZk8JmU/p/tPL9+eTuI9kwhdSmcB9zF7OK&#10;limjw1eaaemLlLK52LZstsGMTNJls7+pX92Qu5Lemv2LutharTSZLsSEb8Fblg8dTxiFHkY8eedo&#10;QD6uJcT5XUISQsArIIONyxGFNq9dz3AJtEUYtXCDgTw+Ss8p1aP+csLFwAr/CIrpPussnZTVgpOJ&#10;7CxoKYSU4LDZmCg7w5Q2ZgPWfwZe8jMUytr9DXhDlMre4Qa22vn4u+o4XyWrNf/qwNp3tuDB90uZ&#10;bLGG9qd4ddn1vKA/fhf44x95/A4AAP//AwBQSwMEFAAGAAgAAAAhADb4NrHfAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrkbhRhyJQHOJU/DQHeqhEQYijEy9JSryOYrcNb9/t&#10;CW47u6PZb/Ll5HpxwDF0njTczBMQSLW3HTUaPt7L6xREiIas6T2hhl8MsCxmF7nJrD/SGx62sREc&#10;QiEzGtoYh0zKULfoTJj7AYlv3350JrIcG2lHc+Rw18tFktxLZzriD60Z8LnF+me7d5zyWj6p1W7z&#10;la5f1u6zKl2zUk7rq8vp8QFExCn+meGMz+hQMFPl92SD6FmrlLtEHlIFgg236o4XlYZFokAWufzf&#10;oDgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATeTki8IBAADZAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANvg2sd8AAAAJAQAADwAAAAAAAAAA&#10;AAAAAAAcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="003E7E19">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="4CFE4865" w14:textId="5536D491" w:rsidR="00907C82" w:rsidRDefault="00907C82">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D5A355" w14:textId="2AF06E43" w:rsidR="00907C82" w:rsidRDefault="00907C82">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49514824" w14:textId="2CECB24C" w:rsidR="00907C82" w:rsidRPr="00AE0DA0" w:rsidRDefault="00907C82">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:noProof/>
-          <w:lang w:eastAsia="en-AU"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251761664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AE1729B" wp14:editId="603292CF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251813888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CAE204A" wp14:editId="39E1D978">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1143000</wp:posOffset>
+                  <wp:posOffset>11262</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1899285</wp:posOffset>
+                  <wp:posOffset>126733</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1219200" cy="457200"/>
+                <wp:extent cx="2171031" cy="400050"/>
+                <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="395170721" name="Text Box 19"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2171031" cy="400050"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="114EAE46" w14:textId="2998B79C" w:rsidR="00907C82" w:rsidRPr="00907C82" w:rsidRDefault="00907C82">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00907C82">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Beta decay</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B42F1B">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (of carbon-14)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2CAE204A" id="Text Box 19" o:spid="_x0000_s1088" type="#_x0000_t202" style="position:absolute;margin-left:.9pt;margin-top:10pt;width:170.95pt;height:31.5pt;z-index:251813888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHsULMMAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4X2ynadNZcaosVaZJ&#10;UVspnfpMMCRImMuAxM5+/S44X+v2NO0FX7iX+3HOwZOHrtFkL5xXYCpaDHJKhOFQK7Op6PfXxad7&#10;SnxgpmYajKjoQXj6MP34YdLaUgxhC7oWjmAS48vWVnQbgi2zzPOtaJgfgBUGnRJcwwJu3SarHWsx&#10;e6OzYZ7fZS242jrgwns8feyddJrySyl4eJbSi0B0RbG3kFaX1nVcs+mElRvH7FbxYxvsH7pomDJY&#10;9JzqkQVGdk79kapR3IEHGQYcmgykVFykGXCaIn83zWrLrEizIDjenmHy/y8tf9qv7IsjofsCHRIY&#10;AWmtLz0exnk66Zr4xU4J+hHCwxk20QXC8XBYjIv8pqCEo2+U5/ltwjW73LbOh68CGhKNijqkJaHF&#10;9ksfsCKGnkJiMQ9a1QulddpEKYi5dmTPkEQdUo9447cobUhb0bsbLB0vGYjX+8zaYIHLTNEK3boj&#10;qsZux6eB11AfEAcHvUS85QuFzS6ZDy/MoSZwdNR5eMZFasBicLQo2YL7+bfzGI9UoZeSFjVWUf9j&#10;x5ygRH8zSOLnYjSKokyb0e14iBt37Vlfe8yumQMigEBjd8mM8UGfTOmgecPnMItV0cUMx9oVDSdz&#10;Hnrl43PiYjZLQShDy8LSrCyPqSN4kYrX7o05e+QrINNPcFIjK9/R1sf2sM92AaRKnEage1SP+KOE&#10;E9XH5xbfyPU+RV1+CtNfAAAA//8DAFBLAwQUAAYACAAAACEAzLkAzt0AAAAHAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyOTU/DMBBE70j9D9ZW4oKoAwZahTgVQnxI3GhaEDc33iZR43UUu0n49ywnOI5m&#10;9OZl68m1YsA+NJ40XC0SEEiltw1VGrbF8+UKRIiGrGk9oYZvDLDOZ2eZSa0f6R2HTawEQyikRkMd&#10;Y5dKGcoanQkL3yFxd/C9M5FjX0nbm5HhrpXXSXInnWmIH2rT4WON5XFzchq+LqrPtzC97EZ1q7qn&#10;16FYfthC6/P59HAPIuIU/8bwq8/qkLPT3p/IBtFyZvGogU9AcK1u1BLEXsNKJSDzTP73z38AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAR7FCzDACAABcBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAzLkAzt0AAAAHAQAADwAAAAAAAAAAAAAAAACK&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="114EAE46" w14:textId="2998B79C" w:rsidR="00907C82" w:rsidRPr="00907C82" w:rsidRDefault="00907C82">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00907C82">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Beta decay</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B42F1B">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (of carbon-14)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E85B37E" w14:textId="11C96020" w:rsidR="00907C82" w:rsidRDefault="00907C82">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F3B72EE" w14:textId="2EC4B3DB" w:rsidR="00445921" w:rsidRDefault="00D17477">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251943936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B6EE3BF" wp14:editId="4019FFD0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4673600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>177800</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="317500" cy="330200"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1178089359" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="317500" cy="330200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="4B564438" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:368pt;margin-top:14pt;width:25pt;height:26pt;z-index:251943936;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM44Q6YAIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTdN2COkWQosOA&#10;og2WDj2rslQbkEWNUuJkXz9KdpygLXYYdrElkXwknx51db1rDdsq9A3YkhdnOWfKSqga+1Lyn4+3&#10;n75w5oOwlTBgVcn3yvPr+ccPV52bqQnUYCqFjECsn3Wu5HUIbpZlXtaqFf4MnLJk1ICtCLTFl6xC&#10;0RF6a7JJnn/OOsDKIUjlPZ3e9EY+T/haKxketPYqMFNyqi2kL6bvc/xm8ysxe0Hh6kYOZYh/qKIV&#10;jaWkI9SNCIJtsHkD1TYSwYMOZxLaDLRupEo9UDdF/qqbdS2cSr0QOd6NNPn/Byvvt2u3QqKhc37m&#10;aRm72Gls45/qY7tE1n4kS+0Ck3R4Xlxe5ESpJNP5eU6XEcnMjsEOffimoGVxUXKku0gUie2dD73r&#10;wSXmsnDbGBPPj5WkVdgbFR2M/aE0ayrKPUlASSRqaZBtBV2vkFLZUPSmWlSqPy6oykNpY0QqNAFG&#10;ZE2JR+wBIArwLXZf9uAfQ1XS2Bic/62wPniMSJnBhjG4bSzgewCGuhoy9/4HknpqIkvPUO1XyBB6&#10;hXsnbxui/U74sBJIkqabojEND/TRBrqSw7DirAb8/d559CelkZWzjkak5P7XRqDizHy3pMGvxXQa&#10;ZyptpheXE9rgqeX51GI37RLomgp6EJxMy+gfzGGpEdonmuZFzEomYSXlLrkMeNgsQz+69B5ItVgk&#10;N5ojJ8KdXTsZwSOrUVaPuyeBbtBeINHew2GcxOyVBHvfGGlhsQmgm6TPI68D3zSDSTjDexGH/HSf&#10;vI6v2vwPAAAA//8DAFBLAwQUAAYACAAAACEAmS0But4AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQU/DMAyF70j8h8hI3FjCkLbS1Z0ACQ5DHBiTdk1bk1Q0Tkmyrfx7shOcLPs9PX+vWk9uEEcK&#10;sfeMcDtTIIhb3/VsEHYfzzcFiJg0d3rwTAg/FGFdX15Uuuz8id/puE1G5BCOpUawKY2llLG15HSc&#10;+ZE4a58+OJ3yGozsgj7lcDfIuVIL6XTP+YPVIz1Zar+2B4fQmMfpnjdm4+xLMn63f337dgHx+mp6&#10;WIFINKU/M5zxMzrUmanxB+6iGBCWd4vcJSHMizyzYVmcDw1CoRTIupL/G9S/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAEzjhDpgAgAAHQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAJktAbreAAAACQEAAA8AAAAAAAAAAAAAAAAAugQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251939840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06BA0148" wp14:editId="78063D19">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2863850</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>203200</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="317500" cy="330200"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1130799822" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="317500" cy="330200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="39104D71" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:225.5pt;margin-top:16pt;width:25pt;height:26pt;z-index:251939840;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM44Q6YAIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTdN2COkWQosOA&#10;og2WDj2rslQbkEWNUuJkXz9KdpygLXYYdrElkXwknx51db1rDdsq9A3YkhdnOWfKSqga+1Lyn4+3&#10;n75w5oOwlTBgVcn3yvPr+ccPV52bqQnUYCqFjECsn3Wu5HUIbpZlXtaqFf4MnLJk1ICtCLTFl6xC&#10;0RF6a7JJnn/OOsDKIUjlPZ3e9EY+T/haKxketPYqMFNyqi2kL6bvc/xm8ysxe0Hh6kYOZYh/qKIV&#10;jaWkI9SNCIJtsHkD1TYSwYMOZxLaDLRupEo9UDdF/qqbdS2cSr0QOd6NNPn/Byvvt2u3QqKhc37m&#10;aRm72Gls45/qY7tE1n4kS+0Ck3R4Xlxe5ESpJNP5eU6XEcnMjsEOffimoGVxUXKku0gUie2dD73r&#10;wSXmsnDbGBPPj5WkVdgbFR2M/aE0ayrKPUlASSRqaZBtBV2vkFLZUPSmWlSqPy6oykNpY0QqNAFG&#10;ZE2JR+wBIArwLXZf9uAfQ1XS2Bic/62wPniMSJnBhjG4bSzgewCGuhoy9/4HknpqIkvPUO1XyBB6&#10;hXsnbxui/U74sBJIkqabojEND/TRBrqSw7DirAb8/d559CelkZWzjkak5P7XRqDizHy3pMGvxXQa&#10;ZyptpheXE9rgqeX51GI37RLomgp6EJxMy+gfzGGpEdonmuZFzEomYSXlLrkMeNgsQz+69B5ItVgk&#10;N5ojJ8KdXTsZwSOrUVaPuyeBbtBeINHew2GcxOyVBHvfGGlhsQmgm6TPI68D3zSDSTjDexGH/HSf&#10;vI6v2vwPAAAA//8DAFBLAwQUAAYACAAAACEAINkIEd4AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQU/DMAyF70j8h8hI3FiysaHR1Z0ACQ5DHBiTuKaNl1Q0Tmmyrfx7shOcLPs9PX+vXI++E0ca&#10;YhsYYTpRIIibYFq2CLuP55sliJg0G90FJoQfirCuLi9KXZhw4nc6bpMVOYRjoRFcSn0hZWwceR0n&#10;oSfO2j4MXqe8DlaaQZ9yuO/kTKk76XXL+YPTPT05ar62B49Q28fxnjd2491LsmH3+fr27QfE66vx&#10;YQUi0Zj+zHDGz+hQZaY6HNhE0SHMF9PcJSHczvLMhoU6H2qE5VyBrEr5v0H1CwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAEzjhDpgAgAAHQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACDZCBHeAAAACQEAAA8AAAAAAAAAAAAAAAAAugQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251935744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A6C5CBA" wp14:editId="540A9019">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>247650</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>203200</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="317500" cy="330200"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1931889060" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="317500" cy="330200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="6A31E42A" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:19.5pt;margin-top:16pt;width:25pt;height:26pt;z-index:251935744;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM44Q6YAIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTdN2COkWQosOA&#10;og2WDj2rslQbkEWNUuJkXz9KdpygLXYYdrElkXwknx51db1rDdsq9A3YkhdnOWfKSqga+1Lyn4+3&#10;n75w5oOwlTBgVcn3yvPr+ccPV52bqQnUYCqFjECsn3Wu5HUIbpZlXtaqFf4MnLJk1ICtCLTFl6xC&#10;0RF6a7JJnn/OOsDKIUjlPZ3e9EY+T/haKxketPYqMFNyqi2kL6bvc/xm8ysxe0Hh6kYOZYh/qKIV&#10;jaWkI9SNCIJtsHkD1TYSwYMOZxLaDLRupEo9UDdF/qqbdS2cSr0QOd6NNPn/Byvvt2u3QqKhc37m&#10;aRm72Gls45/qY7tE1n4kS+0Ck3R4Xlxe5ESpJNP5eU6XEcnMjsEOffimoGVxUXKku0gUie2dD73r&#10;wSXmsnDbGBPPj5WkVdgbFR2M/aE0ayrKPUlASSRqaZBtBV2vkFLZUPSmWlSqPy6oykNpY0QqNAFG&#10;ZE2JR+wBIArwLXZf9uAfQ1XS2Bic/62wPniMSJnBhjG4bSzgewCGuhoy9/4HknpqIkvPUO1XyBB6&#10;hXsnbxui/U74sBJIkqabojEND/TRBrqSw7DirAb8/d559CelkZWzjkak5P7XRqDizHy3pMGvxXQa&#10;ZyptpheXE9rgqeX51GI37RLomgp6EJxMy+gfzGGpEdonmuZFzEomYSXlLrkMeNgsQz+69B5ItVgk&#10;N5ojJ8KdXTsZwSOrUVaPuyeBbtBeINHew2GcxOyVBHvfGGlhsQmgm6TPI68D3zSDSTjDexGH/HSf&#10;vI6v2vwPAAAA//8DAFBLAwQUAAYACAAAACEAmzDpwtoAAAAHAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7VI3KhDQagNcSpAgkOrHvojcXXixY6I18F22/D2bE/0NBrNavabajH6Xhwx&#10;pi6QgvtJAQKpDaYjq2C/e7+bgUhZk9F9IFTwiwkW9fVVpUsTTrTB4zZbwSWUSq3A5TyUUqbWoddp&#10;EgYkzr5C9DqzjVaaqE9c7ns5LYon6XVH/MHpAd8ctt/bg1fQ2NdxTku79O4j27D/XK1/fFTq9mZ8&#10;eQaRccz/x3DGZ3SomakJBzJJ9Aoe5jwls05ZOZ+dfcP6WICsK3nJX/8BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEATOOEOmACAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAmzDpwtoAAAAHAQAADwAAAAAAAAAAAAAAAAC6BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00907C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251811840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E690C46" wp14:editId="0331540E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>4425950</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>31750</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1346200" cy="1054100"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1625126001" name="Text Box 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1346200" cy="1054100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2D2A7055" w14:textId="77777777" w:rsidR="00907C82" w:rsidRPr="00445921" w:rsidRDefault="005308E7" w:rsidP="00907C82">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="96"/>
+                                <w:szCs w:val="96"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <m:oMathPara>
+                              <m:oMath>
+                                <m:sPre>
+                                  <m:sPrePr>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                        <w:i/>
+                                        <w:sz w:val="96"/>
+                                        <w:szCs w:val="96"/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
+                                  </m:sPrePr>
+                                  <m:sub/>
+                                  <m:sup/>
+                                  <m:e/>
+                                </m:sPre>
+                              </m:oMath>
+                            </m:oMathPara>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7E690C46" id="_x0000_s1089" type="#_x0000_t202" style="position:absolute;margin-left:348.5pt;margin-top:2.5pt;width:106pt;height:83pt;z-index:251811840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAF/36MQIAAF0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2ynTtYacYosRYYB&#10;RVsgHXpWZCk2IIuapMTOfv0oOV/rdhp2kUmReiLfozy771tF9sK6BnRJs1FKidAcqkZvS/r9dfXp&#10;lhLnma6YAi1KehCO3s8/fph1phBjqEFVwhIE0a7oTElr702RJI7XomVuBEZoDEqwLfPo2m1SWdYh&#10;equScZpOkw5sZSxw4RzuPgxBOo/4Ugrun6V0whNVUqzNx9XGdRPWZD5jxdYyUzf8WAb7hypa1mi8&#10;9Az1wDwjO9v8AdU23IID6Ucc2gSkbLiIPWA3Wfqum3XNjIi9IDnOnGly/w+WP+3X5sUS33+BHgUM&#10;hHTGFQ43Qz+9tG34YqUE40jh4Uyb6D3h4dBNPkUtKOEYy9JJnqGDOMnluLHOfxXQkmCU1KIukS62&#10;f3R+SD2lhNscqKZaNUpFJ8yCWCpL9gxVVD4WieC/ZSlNupJObyZpBNYQjg/ISmMtl6aC5ftNT5qq&#10;pPntqeMNVAckwsIwI87wVYPFPjLnX5jFocAGcdD9My5SAV4GR4uSGuzPv+2HfNQKo5R0OGQldT92&#10;zApK1DeNKt5leR6mMjr55PMYHXsd2VxH9K5dAjKQ4ZMyPJoh36uTKS20b/geFuFWDDHN8e6S+pO5&#10;9MPo43viYrGISTiHhvlHvTY8QAfGgxSv/Ruz5qiXR6mf4DSOrHgn25AbTmpY7DzIJmoaiB5YPfKP&#10;Mxyn4vjewiO59mPW5a8w/wUAAP//AwBQSwMEFAAGAAgAAAAhAIUrFS7gAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0tPwzAQhO9I/AdrkbggapeqDQlxKoR4SL3R8BA3N16SiHgdxW4S/j3LCU67&#10;qxnNfpNvZ9eJEYfQetKwXCgQSJW3LdUaXsqHy2sQIRqypvOEGr4xwLY4PclNZv1EzzjuYy04hEJm&#10;NDQx9pmUoWrQmbDwPRJrn35wJvI51NIOZuJw18krpTbSmZb4Q2N6vGuw+tofnYaPi/p9F+bH12m1&#10;XvX3T2OZvNlS6/Oz+fYGRMQ5/pnhF5/RoWCmgz+SDaLTsEkT7hI1rHmwnqqUlwMbk6UCWeTyf4Pi&#10;BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAAX/foxAgAAXQQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIUrFS7gAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAiwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2D2A7055" w14:textId="77777777" w:rsidR="00907C82" w:rsidRPr="00445921" w:rsidRDefault="005308E7" w:rsidP="00907C82">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="96"/>
+                          <w:szCs w:val="96"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <m:oMathPara>
+                        <m:oMath>
+                          <m:sPre>
+                            <m:sPrePr>
+                              <m:ctrlPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:i/>
+                                  <w:sz w:val="96"/>
+                                  <w:szCs w:val="96"/>
+                                </w:rPr>
+                              </m:ctrlPr>
+                            </m:sPrePr>
+                            <m:sub/>
+                            <m:sup/>
+                            <m:e/>
+                          </m:sPre>
+                        </m:oMath>
+                      </m:oMathPara>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00907C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251801600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FCF99FB" wp14:editId="648D29B0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>50165</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1346200" cy="1054100"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2030883842" name="Text Box 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1346200" cy="1054100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="16B4DF78" w14:textId="77777777" w:rsidR="00445921" w:rsidRPr="00445921" w:rsidRDefault="005308E7" w:rsidP="00445921">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="96"/>
+                                <w:szCs w:val="96"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <m:oMathPara>
+                              <m:oMath>
+                                <m:sPre>
+                                  <m:sPrePr>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                        <w:i/>
+                                        <w:sz w:val="96"/>
+                                        <w:szCs w:val="96"/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
+                                  </m:sPrePr>
+                                  <m:sub/>
+                                  <m:sup/>
+                                  <m:e/>
+                                </m:sPre>
+                              </m:oMath>
+                            </m:oMathPara>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3FCF99FB" id="_x0000_s1090" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:3.95pt;width:106pt;height:83pt;z-index:251801600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/pbIvMQIAAF0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2ynTtYacYosRYYB&#10;RVsgHXpWZCk2IIuapMTOfv0oOV/rdhp2kUmReiLfozy771tF9sK6BnRJs1FKidAcqkZvS/r9dfXp&#10;lhLnma6YAi1KehCO3s8/fph1phBjqEFVwhIE0a7oTElr702RJI7XomVuBEZoDEqwLfPo2m1SWdYh&#10;equScZpOkw5sZSxw4RzuPgxBOo/4Ugrun6V0whNVUqzNx9XGdRPWZD5jxdYyUzf8WAb7hypa1mi8&#10;9Az1wDwjO9v8AdU23IID6Ucc2gSkbLiIPWA3Wfqum3XNjIi9IDnOnGly/w+WP+3X5sUS33+BHgUM&#10;hHTGFQ43Qz+9tG34YqUE40jh4Uyb6D3h4dBNPkUtKOEYy9JJnqGDOMnluLHOfxXQkmCU1KIukS62&#10;f3R+SD2lhNscqKZaNUpFJ8yCWCpL9gxVVD4WieC/ZSlNupJObyZpBNYQjg/ISmMtl6aC5ftNT5qq&#10;pPndqeMNVAckwsIwI87wVYPFPjLnX5jFocAGcdD9My5SAV4GR4uSGuzPv+2HfNQKo5R0OGQldT92&#10;zApK1DeNKt5leR6mMjr55PMYHXsd2VxH9K5dAjKQ4ZMyPJoh36uTKS20b/geFuFWDDHN8e6S+pO5&#10;9MPo43viYrGISTiHhvlHvTY8QAfGgxSv/Ruz5qiXR6mf4DSOrHgn25AbTmpY7DzIJmoaiB5YPfKP&#10;Mxyn4vjewiO59mPW5a8w/wUAAP//AwBQSwMEFAAGAAgAAAAhACIGXP3eAAAABgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0tPwzAQhO9I/Q/WInFB1GkiGhriVAjxkLjR8BA3N16SqPE6it0k/HuWEz2O&#10;ZjTzTb6dbSdGHHzrSMFqGYFAqpxpqVbwVj5e3YDwQZPRnSNU8IMetsXiLNeZcRO94rgLteAS8plW&#10;0ITQZ1L6qkGr/dL1SOx9u8HqwHKopRn0xOW2k3EUraXVLfFCo3u8b7A67I5Wwddl/fni56f3KblO&#10;+ofnsUw/TKnUxfl8dwsi4Bz+w/CHz+hQMNPeHcl40SngI0FBugHBZryKWe85lSYbkEUuT/GLXwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB/pbIvMQIAAF0EAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAiBlz93gAAAAYBAAAPAAAAAAAAAAAAAAAA&#10;AIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="16B4DF78" w14:textId="77777777" w:rsidR="00445921" w:rsidRPr="00445921" w:rsidRDefault="005308E7" w:rsidP="00445921">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="96"/>
+                          <w:szCs w:val="96"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <m:oMathPara>
+                        <m:oMath>
+                          <m:sPre>
+                            <m:sPrePr>
+                              <m:ctrlPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:i/>
+                                  <w:sz w:val="96"/>
+                                  <w:szCs w:val="96"/>
+                                </w:rPr>
+                              </m:ctrlPr>
+                            </m:sPrePr>
+                            <m:sub/>
+                            <m:sup/>
+                            <m:e/>
+                          </m:sPre>
+                        </m:oMath>
+                      </m:oMathPara>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00907C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251810816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4889F1CB" wp14:editId="3EFE5803">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>2622550</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>57150</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1346200" cy="1054100"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2065607265" name="Text Box 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1346200" cy="1054100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1F12BEB2" w14:textId="77777777" w:rsidR="00907C82" w:rsidRPr="00445921" w:rsidRDefault="005308E7" w:rsidP="00907C82">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="96"/>
+                                <w:szCs w:val="96"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <m:oMathPara>
+                              <m:oMath>
+                                <m:sPre>
+                                  <m:sPrePr>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                        <w:i/>
+                                        <w:sz w:val="96"/>
+                                        <w:szCs w:val="96"/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
+                                  </m:sPrePr>
+                                  <m:sub/>
+                                  <m:sup/>
+                                  <m:e/>
+                                </m:sPre>
+                              </m:oMath>
+                            </m:oMathPara>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4889F1CB" id="_x0000_s1091" type="#_x0000_t202" style="position:absolute;margin-left:206.5pt;margin-top:4.5pt;width:106pt;height:83pt;z-index:251810816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCiuFomMQIAAF0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcG9vZJG2tOKs0q1SV&#10;ot2VstWeCYbYEmYokNjpr++AnY9ue6p6wTPM8Jh5b/D8vmsUOQrratAFzUYpJUJzKGu9L+j3l/WH&#10;T5Q4z3TJFGhR0JNw9H7x/t28NbkYQwWqFJYgiHZ5awpaeW/yJHG8Eg1zIzBCY1CCbZhH1+6T0rIW&#10;0RuVjNN0lrRgS2OBC+dw96EP0kXEl1Jw/ySlE56ogmJtPq42rruwJos5y/eWmarmQxnsH6poWK3x&#10;0gvUA/OMHGz9B1RTcwsOpB9xaBKQsuYi9oDdZOmbbrYVMyL2guQ4c6HJ/T9Y/njcmmdLfPcFOhQw&#10;ENIalzvcDP100jbhi5USjCOFpwttovOEh0N3kxlqQQnHWJZOJxk6iJNcjxvr/FcBDQlGQS3qEuli&#10;x43zfeo5JdzmQNXlulYqOmEWxEpZcmSoovKxSAT/LUtp0hZ0djdNI7CGcLxHVhpruTYVLN/tOlKX&#10;BcX0oeMdlCckwkI/I87wdY3Fbpjzz8ziUGCDOOj+CRepAC+DwaKkAvvzb/shH7XCKCUtDllB3Y8D&#10;s4IS9U2jip+zySRMZXQm049jdOxtZHcb0YdmBchAhk/K8GiGfK/OprTQvOJ7WIZbMcQ0x7sL6s/m&#10;yvejj++Ji+UyJuEcGuY3emt4gA6MByleuldmzaCXR6kf4TyOLH8jW58bTmpYHjzIOmoaiO5ZHfjH&#10;GY5TMby38Ehu/Zh1/SssfgEAAP//AwBQSwMEFAAGAAgAAAAhAP4XRSvfAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMT8tOwzAQvCP1H6xF4oKo04a2NI1TIcRD4kbTgri58ZJEjddR7Cbh71lOcNpZ&#10;zWge6Xa0jeix87UjBbNpBAKpcKamUsE+f7q5A+GDJqMbR6jgGz1ss8lFqhPjBnrDfhdKwSbkE62g&#10;CqFNpPRFhVb7qWuRmPtyndWB366UptMDm9tGzqNoKa2uiRMq3eJDhcVpd7YKPq/Lj1c/Ph+GeBG3&#10;jy99vno3uVJXl+P9BkTAMfyJ4bc+V4eMOx3dmYwXjYLbWcxbgoI1H+aX8wWDIwtXDGSWyv8Lsh8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAorhaJjECAABdBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/hdFK98AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACLBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1F12BEB2" w14:textId="77777777" w:rsidR="00907C82" w:rsidRPr="00445921" w:rsidRDefault="005308E7" w:rsidP="00907C82">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="96"/>
+                          <w:szCs w:val="96"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <m:oMathPara>
+                        <m:oMath>
+                          <m:sPre>
+                            <m:sPrePr>
+                              <m:ctrlPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:i/>
+                                  <w:sz w:val="96"/>
+                                  <w:szCs w:val="96"/>
+                                </w:rPr>
+                              </m:ctrlPr>
+                            </m:sPrePr>
+                            <m:sub/>
+                            <m:sup/>
+                            <m:e/>
+                          </m:sPre>
+                        </m:oMath>
+                      </m:oMathPara>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737F44D5" w14:textId="44D44121" w:rsidR="009E1D47" w:rsidRPr="00445921" w:rsidRDefault="00D17477">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251957248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="663E0C21" wp14:editId="0EA9BE55">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5124450</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>57150</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="400050" cy="419100"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="7" name="Straight Connector 7"/>
+                <wp:docPr id="989106950" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="400050" cy="419100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="0914EBE4" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:403.5pt;margin-top:4.5pt;width:31.5pt;height:33pt;z-index:251957248;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCf8kTiYgIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDdFuNOkXQosOA&#10;oA2WDj2rslQbkEWNUuJkXz9KdpyiLXYYdrFFkXyknh51ebXvDNsp9C3YihdnOWfKSqhb+1zxnw+3&#10;n75y5oOwtTBgVcUPyvOrxccPl70r1QwaMLVCRiDWl72reBOCK7PMy0Z1wp+BU5acGrATgUx8zmoU&#10;PaF3Jpvl+eesB6wdglTe0+7N4OSLhK+1kuFea68CMxWn3kL6Yvo+xW+2uBTlMwrXtHJsQ/xDF51o&#10;LRWdoG5EEGyL7RuorpUIHnQ4k9BloHUrVToDnabIX51m0win0lmIHO8mmvz/g5V3u41bI9HQO196&#10;WsZT7DV28U/9sX0i6zCRpfaBSdqc53l+TpRKcs2LiyJPZGanZIc+fFPQsbioONJdJIrEbuUDFaTQ&#10;Y0isZeG2NSbunzpJq3AwKgYY+0Np1tZUe5aAkkjUtUG2E3S9QkplQzG4GlGrYbs4p0bjPVO9KSNZ&#10;CTAiayo8YY8AUYBvsQeYMT6mqqSxKTn/W2ND8pSRKoMNU3LXWsD3AAydaqw8xB9JGqiJLD1BfVgj&#10;QxgU7p28bYn2lfBhLZAkTTdFYxru6aMN9BWHccVZA/j7vf0YT0ojL2c9jUjF/a+tQMWZ+W5JgxfF&#10;fB5nKhnz8y8zMvCl5+mlx267a6BrKuhBcDItY3wwx6VG6B5pmpexKrmElVS74jLg0bgOw+jSeyDV&#10;cpnCaI6cCCu7cTKCR1ajrB72jwLdqL1Aor2D4ziJ8pUEh9iYaWG5DaDbpM8TryPfNINJOON7EYf8&#10;pZ2iTq/a4g8AAAD//wMAUEsDBBQABgAIAAAAIQA577+o3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BT8MwDIXvSPyHyEjcWAIStOvqToAEhyEOjElc0yZLKxqnJNlW/j3mBCfbek/P36vXsx/F&#10;0cY0BEK4XigQlrpgBnIIu/enqxJEypqMHgNZhG+bYN2cn9W6MuFEb/a4zU5wCKVKI/Q5T5WUqeut&#10;12kRJkus7UP0OvMZnTRRnzjcj/JGqTvp9UD8odeTfext97k9eITWPcxL2riN75+zC7uPl9cvHxEv&#10;L+b7FYhs5/xnhl98RoeGmdpwIJPEiFCqgrtkhCUP1stC8dIiFLcKZFPL/wWaHwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCf8kTiYgIAAB0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQA577+o3QAAAAgBAAAPAAAAAAAAAAAAAAAAALwEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251953152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50566EED" wp14:editId="56EAF114">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3314700</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>83185</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="400050" cy="419100"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1537616151" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="400050" cy="419100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="32D3EC49" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:261pt;margin-top:6.55pt;width:31.5pt;height:33pt;z-index:251953152;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCf8kTiYgIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDdFuNOkXQosOA&#10;oA2WDj2rslQbkEWNUuJkXz9KdpyiLXYYdrFFkXyknh51ebXvDNsp9C3YihdnOWfKSqhb+1zxnw+3&#10;n75y5oOwtTBgVcUPyvOrxccPl70r1QwaMLVCRiDWl72reBOCK7PMy0Z1wp+BU5acGrATgUx8zmoU&#10;PaF3Jpvl+eesB6wdglTe0+7N4OSLhK+1kuFea68CMxWn3kL6Yvo+xW+2uBTlMwrXtHJsQ/xDF51o&#10;LRWdoG5EEGyL7RuorpUIHnQ4k9BloHUrVToDnabIX51m0win0lmIHO8mmvz/g5V3u41bI9HQO196&#10;WsZT7DV28U/9sX0i6zCRpfaBSdqc53l+TpRKcs2LiyJPZGanZIc+fFPQsbioONJdJIrEbuUDFaTQ&#10;Y0isZeG2NSbunzpJq3AwKgYY+0Np1tZUe5aAkkjUtUG2E3S9QkplQzG4GlGrYbs4p0bjPVO9KSNZ&#10;CTAiayo8YY8AUYBvsQeYMT6mqqSxKTn/W2ND8pSRKoMNU3LXWsD3AAydaqw8xB9JGqiJLD1BfVgj&#10;QxgU7p28bYn2lfBhLZAkTTdFYxru6aMN9BWHccVZA/j7vf0YT0ojL2c9jUjF/a+tQMWZ+W5JgxfF&#10;fB5nKhnz8y8zMvCl5+mlx267a6BrKuhBcDItY3wwx6VG6B5pmpexKrmElVS74jLg0bgOw+jSeyDV&#10;cpnCaI6cCCu7cTKCR1ajrB72jwLdqL1Aor2D4ziJ8pUEh9iYaWG5DaDbpM8TryPfNINJOON7EYf8&#10;pZ2iTq/a4g8AAAD//wMAUEsDBBQABgAIAAAAIQBqbvqz3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUjcqJOgQBviVIAEh6IeKJW4OsliR8TrYLtt+HuWExx3ZjT7pl7PbhRH&#10;DHHwpCBfZCCQOt8PZBTs356uliBi0tTr0RMq+MYI6+b8rNZV70/0isddMoJLKFZagU1pqqSMnUWn&#10;48JPSOx9+OB04jMY2Qd94nI3yiLLbqTTA/EHqyd8tNh97g5OQWse5hVtzMbZ52T8/v1l++WCUpcX&#10;8/0diIRz+gvDLz6jQ8NMrT9QH8WooCwK3pLYuM5BcKBcliy0Cm5XOcimlv8XND8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAn/JE4mICAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAam76s94AAAAJAQAADwAAAAAAAAAAAAAAAAC8BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251949056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="257B2815" wp14:editId="11F2A303">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>698500</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>82550</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="400050" cy="419100"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2000450939" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="400050" cy="419100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="70869069" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:55pt;margin-top:6.5pt;width:31.5pt;height:33pt;z-index:251949056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCf8kTiYgIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDdFuNOkXQosOA&#10;oA2WDj2rslQbkEWNUuJkXz9KdpyiLXYYdrFFkXyknh51ebXvDNsp9C3YihdnOWfKSqhb+1zxnw+3&#10;n75y5oOwtTBgVcUPyvOrxccPl70r1QwaMLVCRiDWl72reBOCK7PMy0Z1wp+BU5acGrATgUx8zmoU&#10;PaF3Jpvl+eesB6wdglTe0+7N4OSLhK+1kuFea68CMxWn3kL6Yvo+xW+2uBTlMwrXtHJsQ/xDF51o&#10;LRWdoG5EEGyL7RuorpUIHnQ4k9BloHUrVToDnabIX51m0win0lmIHO8mmvz/g5V3u41bI9HQO196&#10;WsZT7DV28U/9sX0i6zCRpfaBSdqc53l+TpRKcs2LiyJPZGanZIc+fFPQsbioONJdJIrEbuUDFaTQ&#10;Y0isZeG2NSbunzpJq3AwKgYY+0Np1tZUe5aAkkjUtUG2E3S9QkplQzG4GlGrYbs4p0bjPVO9KSNZ&#10;CTAiayo8YY8AUYBvsQeYMT6mqqSxKTn/W2ND8pSRKoMNU3LXWsD3AAydaqw8xB9JGqiJLD1BfVgj&#10;QxgU7p28bYn2lfBhLZAkTTdFYxru6aMN9BWHccVZA/j7vf0YT0ojL2c9jUjF/a+tQMWZ+W5JgxfF&#10;fB5nKhnz8y8zMvCl5+mlx267a6BrKuhBcDItY3wwx6VG6B5pmpexKrmElVS74jLg0bgOw+jSeyDV&#10;cpnCaI6cCCu7cTKCR1ajrB72jwLdqL1Aor2D4ziJ8pUEh9iYaWG5DaDbpM8TryPfNINJOON7EYf8&#10;pZ2iTq/a4g8AAAD//wMAUEsDBBQABgAIAAAAIQBvpX872wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTE9BTsMwELwj8QdrkbhRuyBRGuJUgASHIg4tlbg68daJGq+D7bbh92xOcNoZzWh2plyNvhcn&#10;jKkLpGE+UyCQmmA7chp2n683DyBSNmRNHwg1/GCCVXV5UZrChjNt8LTNTnAIpcJoaHMeCilT06I3&#10;aRYGJNb2IXqTmUYnbTRnDve9vFXqXnrTEX9ozYAvLTaH7dFrqN3zuKS1W/v2Lbuw+3r/+PZR6+ur&#10;8ekRRMYx/5lhqs/VoeJOdTiSTaJnPle8JTO44zsZFhOoNSyWCmRVyv8Lql8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAn/JE4mICAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAb6V/O9sAAAAJAQAADwAAAAAAAAAAAAAAAAC8BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251945984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A3DCCA1" wp14:editId="4962229E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4679950</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>336550</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="317500" cy="330200"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1409309778" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="317500" cy="330200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="5508D904" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:368.5pt;margin-top:26.5pt;width:25pt;height:26pt;z-index:251945984;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM44Q6YAIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTdN2COkWQosOA&#10;og2WDj2rslQbkEWNUuJkXz9KdpygLXYYdrElkXwknx51db1rDdsq9A3YkhdnOWfKSqga+1Lyn4+3&#10;n75w5oOwlTBgVcn3yvPr+ccPV52bqQnUYCqFjECsn3Wu5HUIbpZlXtaqFf4MnLJk1ICtCLTFl6xC&#10;0RF6a7JJnn/OOsDKIUjlPZ3e9EY+T/haKxketPYqMFNyqi2kL6bvc/xm8ysxe0Hh6kYOZYh/qKIV&#10;jaWkI9SNCIJtsHkD1TYSwYMOZxLaDLRupEo9UDdF/qqbdS2cSr0QOd6NNPn/Byvvt2u3QqKhc37m&#10;aRm72Gls45/qY7tE1n4kS+0Ck3R4Xlxe5ESpJNP5eU6XEcnMjsEOffimoGVxUXKku0gUie2dD73r&#10;wSXmsnDbGBPPj5WkVdgbFR2M/aE0ayrKPUlASSRqaZBtBV2vkFLZUPSmWlSqPy6oykNpY0QqNAFG&#10;ZE2JR+wBIArwLXZf9uAfQ1XS2Bic/62wPniMSJnBhjG4bSzgewCGuhoy9/4HknpqIkvPUO1XyBB6&#10;hXsnbxui/U74sBJIkqabojEND/TRBrqSw7DirAb8/d559CelkZWzjkak5P7XRqDizHy3pMGvxXQa&#10;ZyptpheXE9rgqeX51GI37RLomgp6EJxMy+gfzGGpEdonmuZFzEomYSXlLrkMeNgsQz+69B5ItVgk&#10;N5ojJ8KdXTsZwSOrUVaPuyeBbtBeINHew2GcxOyVBHvfGGlhsQmgm6TPI68D3zSDSTjDexGH/HSf&#10;vI6v2vwPAAAA//8DAFBLAwQUAAYACAAAACEAyMZewN4AAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQU/DMAyF70j8h8hI3FgK0+goTSdAgsPQDoxJXNPGJBWNU5JsK/8e7wQny35Pz9+rV5MfxAFj&#10;6gMpuJ4VIJC6YHqyCnbvz1dLEClrMnoIhAp+MMGqOT+rdWXCkd7wsM1WcAilSitwOY+VlKlz6HWa&#10;hRGJtc8Qvc68RitN1EcO94O8KYpb6XVP/MHpEZ8cdl/bvVfQ2sfpjtZ27d1LtmH38br59lGpy4vp&#10;4R5Exin/meGEz+jQMFMb9mSSGBSU85K7ZAWLOU82lMvToWVnsShANrX8X6H5BQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAEzjhDpgAgAAHQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAMjGXsDeAAAACgEAAA8AAAAAAAAAAAAAAAAAugQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251941888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16F0B753" wp14:editId="6F8503F3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2863850</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>349250</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="317500" cy="330200"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="699459390" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="317500" cy="330200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="0E4DB17A" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:225.5pt;margin-top:27.5pt;width:25pt;height:26pt;z-index:251941888;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM44Q6YAIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTdN2COkWQosOA&#10;og2WDj2rslQbkEWNUuJkXz9KdpygLXYYdrElkXwknx51db1rDdsq9A3YkhdnOWfKSqga+1Lyn4+3&#10;n75w5oOwlTBgVcn3yvPr+ccPV52bqQnUYCqFjECsn3Wu5HUIbpZlXtaqFf4MnLJk1ICtCLTFl6xC&#10;0RF6a7JJnn/OOsDKIUjlPZ3e9EY+T/haKxketPYqMFNyqi2kL6bvc/xm8ysxe0Hh6kYOZYh/qKIV&#10;jaWkI9SNCIJtsHkD1TYSwYMOZxLaDLRupEo9UDdF/qqbdS2cSr0QOd6NNPn/Byvvt2u3QqKhc37m&#10;aRm72Gls45/qY7tE1n4kS+0Ck3R4Xlxe5ESpJNP5eU6XEcnMjsEOffimoGVxUXKku0gUie2dD73r&#10;wSXmsnDbGBPPj5WkVdgbFR2M/aE0ayrKPUlASSRqaZBtBV2vkFLZUPSmWlSqPy6oykNpY0QqNAFG&#10;ZE2JR+wBIArwLXZf9uAfQ1XS2Bic/62wPniMSJnBhjG4bSzgewCGuhoy9/4HknpqIkvPUO1XyBB6&#10;hXsnbxui/U74sBJIkqabojEND/TRBrqSw7DirAb8/d559CelkZWzjkak5P7XRqDizHy3pMGvxXQa&#10;ZyptpheXE9rgqeX51GI37RLomgp6EJxMy+gfzGGpEdonmuZFzEomYSXlLrkMeNgsQz+69B5ItVgk&#10;N5ojJ8KdXTsZwSOrUVaPuyeBbtBeINHew2GcxOyVBHvfGGlhsQmgm6TPI68D3zSDSTjDexGH/HSf&#10;vI6v2vwPAAAA//8DAFBLAwQUAAYACAAAACEA4PjpFN4AAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQU/DMAyF70j8h8hI3FgyRIGVphMgwWFoB8akXdPGJBWNU5psK/8e7wQny35Pz9+rllPoxQHH&#10;1EXSMJ8pEEhttB05DduPl6t7ECkbsqaPhBp+MMGyPj+rTGnjkd7xsMlOcAil0mjwOQ+llKn1GEya&#10;xQGJtc84BpN5HZ20ozlyeOjltVK3MpiO+IM3Az57bL82+6ChcU/TglZuFfxrdnG7e1t/h1Hry4vp&#10;8QFExin/meGEz+hQM1MT92ST6DXcFHPukjUUBU82FOp0aNip7hTIupL/K9S/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAEzjhDpgAgAAHQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAOD46RTeAAAACgEAAA8AAAAAAAAAAAAAAAAAugQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251937792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D7C4157" wp14:editId="6A061B9F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>241300</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>342900</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="317500" cy="330200"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="861507555" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="317500" cy="330200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="1CB0B5FB" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:19pt;margin-top:27pt;width:25pt;height:26pt;z-index:251937792;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM44Q6YAIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTdN2COkWQosOA&#10;og2WDj2rslQbkEWNUuJkXz9KdpygLXYYdrElkXwknx51db1rDdsq9A3YkhdnOWfKSqga+1Lyn4+3&#10;n75w5oOwlTBgVcn3yvPr+ccPV52bqQnUYCqFjECsn3Wu5HUIbpZlXtaqFf4MnLJk1ICtCLTFl6xC&#10;0RF6a7JJnn/OOsDKIUjlPZ3e9EY+T/haKxketPYqMFNyqi2kL6bvc/xm8ysxe0Hh6kYOZYh/qKIV&#10;jaWkI9SNCIJtsHkD1TYSwYMOZxLaDLRupEo9UDdF/qqbdS2cSr0QOd6NNPn/Byvvt2u3QqKhc37m&#10;aRm72Gls45/qY7tE1n4kS+0Ck3R4Xlxe5ESpJNP5eU6XEcnMjsEOffimoGVxUXKku0gUie2dD73r&#10;wSXmsnDbGBPPj5WkVdgbFR2M/aE0ayrKPUlASSRqaZBtBV2vkFLZUPSmWlSqPy6oykNpY0QqNAFG&#10;ZE2JR+wBIArwLXZf9uAfQ1XS2Bic/62wPniMSJnBhjG4bSzgewCGuhoy9/4HknpqIkvPUO1XyBB6&#10;hXsnbxui/U74sBJIkqabojEND/TRBrqSw7DirAb8/d559CelkZWzjkak5P7XRqDizHy3pMGvxXQa&#10;ZyptpheXE9rgqeX51GI37RLomgp6EJxMy+gfzGGpEdonmuZFzEomYSXlLrkMeNgsQz+69B5ItVgk&#10;N5ojJ8KdXTsZwSOrUVaPuyeBbtBeINHew2GcxOyVBHvfGGlhsQmgm6TPI68D3zSDSTjDexGH/HSf&#10;vI6v2vwPAAAA//8DAFBLAwQUAAYACAAAACEAtgVyqNwAAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7VI3KjNX5WmcSpAgkNRD5RKXJ14sSPidYjdNrw92xOcVqMZzX5TrabQiwOO&#10;qYuk4XqmQCC10XbkNOzen68KECkbsqaPhBp+MMGqPj+rTGnjkd7wsM1OcAml0mjwOQ+llKn1GEya&#10;xQGJvc84BpNZjk7a0Ry5PPTyRqm5DKYj/uDNgE8e26/tPmho3OO0oLVbB/+SXdx9vG6+w6j15cX0&#10;sASRccp/YTjhMzrUzNTEPdkkeg23BU/JGu7v+LJfnHTDOTVXIOtK/h9Q/wIAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBM44Q6YAIAAB0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQC2BXKo3AAAAAgBAAAPAAAAAAAAAAAAAAAAALoEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAwwUAAAAA&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00907C82">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251816960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B16A72A" wp14:editId="7EFBFF12">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4025900</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6985</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="425450" cy="476250"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="931177340" name="Text Box 20"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="425450" cy="476250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="78EE1566" w14:textId="77777777" w:rsidR="00907C82" w:rsidRPr="00907C82" w:rsidRDefault="00907C82" w:rsidP="00907C82">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="56"/>
+                                <w:szCs w:val="56"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00907C82">
+                              <w:rPr>
+                                <w:sz w:val="56"/>
+                                <w:szCs w:val="56"/>
+                              </w:rPr>
+                              <w:t>+</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2B16A72A" id="_x0000_s1092" type="#_x0000_t202" style="position:absolute;margin-left:317pt;margin-top:.55pt;width:33.5pt;height:37.5pt;z-index:251816960;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSmkKbLgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP2jAQvlfqf7B8LwEa2DYirCgrqkpo&#10;dyW22rNxbGLJ8bi2IaG/vmOHV7c9Vb04M57xPL75JrP7rtHkIJxXYEo6GgwpEYZDpcyupN9fVh8+&#10;UeIDMxXTYERJj8LT+/n7d7PWFmIMNehKOIJBjC9aW9I6BFtkmee1aJgfgBUGjRJcwwKqbpdVjrUY&#10;vdHZeDicZi24yjrgwnu8feiNdJ7iSyl4eJLSi0B0SbG2kE6Xzm08s/mMFTvHbK34qQz2D1U0TBlM&#10;egn1wAIje6f+CNUo7sCDDAMOTQZSKi5SD9jNaPimm03NrEi9IDjeXmDy/y8sfzxs7LMjofsCHQ4w&#10;AtJaX3i8jP100jXxi5UStCOExwtsoguE42U+nuQTtHA05XfTMcoYJbs+ts6HrwIaEoWSOpxKAosd&#10;1j70rmeXmMuDVtVKaZ2UyASx1I4cGM5Qh1QiBv/NSxvSlnT6EVPHRwbi8z6yNljLtaUohW7bEVWV&#10;dHLpdwvVEWFw0DPEW75SWOya+fDMHFIC+0Oahyc8pAZMBieJkhrcz7/dR3+cFFopaZFiJfU/9swJ&#10;SvQ3gzP8PMrzyMmk5JO7MSru1rK9tZh9swREYIQLZXkSo3/QZ1E6aF5xGxYxK5qY4Zi7pOEsLkNP&#10;fNwmLhaL5IQstCyszcbyGDqCF0fx0r0yZ0/zCjjoRziTkRVvxtb79rAv9gGkSjONQPeonvBHBidW&#10;nLYtrsitnryu/4T5LwAAAP//AwBQSwMEFAAGAAgAAAAhAAG+smPfAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0tPwzAQhO9I/Adrkbig1gmBtApxKoR4SL3R8FBvbrwkEfE6it0k/HuWE73t6BvN&#10;zuSb2XZixMG3jhTEywgEUuVMS7WCt/JpsQbhgyajO0eo4Ac9bIrzs1xnxk30iuMu1IJDyGdaQRNC&#10;n0npqwat9kvXIzH7coPVgeVQSzPoicNtJ6+jKJVWt8QfGt3jQ4PV9+5oFeyv6s+tn5/fp+Q26R9f&#10;xnL1YUqlLi/m+zsQAefwb4a/+lwdCu50cEcyXnQK0uSGtwQGMQjmqyhmfeAjjUEWuTwdUPwCAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkppCmy4CAABbBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAb6yY98AAAAIAQAADwAAAAAAAAAAAAAAAACI&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="78EE1566" w14:textId="77777777" w:rsidR="00907C82" w:rsidRPr="00907C82" w:rsidRDefault="00907C82" w:rsidP="00907C82">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="56"/>
+                          <w:szCs w:val="56"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00907C82">
+                        <w:rPr>
+                          <w:sz w:val="56"/>
+                          <w:szCs w:val="56"/>
+                        </w:rPr>
+                        <w:t>+</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00445921">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251806720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13EEBF62" wp14:editId="6ED8028F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1282700</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>342900</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1250950" cy="12700"/>
+                <wp:effectExtent l="0" t="76200" r="25400" b="82550"/>
+                <wp:wrapNone/>
+                <wp:docPr id="279762523" name="Straight Arrow Connector 17"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1219200" cy="457200"/>
+                          <a:ext cx="1250950" cy="12700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="64CAA0CF" id="Straight Arrow Connector 17" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:101pt;margin-top:27pt;width:98.5pt;height:1pt;flip:y;z-index:251806720;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBN5OSLwgEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJKRlkc0mT3MAhcE&#10;K153r9NOLPklu5kkf0/bmckiQEIgLi3H7qquru4cbmdr2Bli0t51vNnVnIGTvtdu6PiXz2+eveQs&#10;oXC9MN5BxxdI/Pb49MlhCi3s/ehND5ERiUvtFDo+Ioa2qpIcwYq08wEcPSofrUD6jEPVRzERuzXV&#10;vq6fV5OPfYheQkp0e7c+8mPhVwokflAqATLTcdKGJcYSH3KsjgfRDlGEUcuLDPEPKqzQjopuVHcC&#10;BfsW9S9UVsvok1e4k95WXiktofRA3TT1T918GkWA0guZk8JmU/p/tPL9+eTuI9kwhdSmcB9zF7OK&#10;limjw1eaaemLlLK52LZstsGMTNJls7+pX92Qu5Lemv2LutharTSZLsSEb8Fblg8dTxiFHkY8eedo&#10;QD6uJcT5XUISQsArIIONyxGFNq9dz3AJtEUYtXCDgTw+Ss8p1aP+csLFwAr/CIrpPussnZTVgpOJ&#10;7CxoKYSU4LDZmCg7w5Q2ZgPWfwZe8jMUytr9DXhDlMre4Qa22vn4u+o4XyWrNf/qwNp3tuDB90uZ&#10;bLGG9qd4ddn1vKA/fhf44x95/A4AAP//AwBQSwMEFAAGAAgAAAAhAJNQC4nfAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyoTYCqCXEqHs2CLpBoK8TSiYckEI+j2G3D33dY&#10;wWpeV3fOzZeT68UBx9B50nA9UyCQam87ajTstuXVAkSIhqzpPaGGHwywLM7PcpNZf6Q3PGxiI9iE&#10;QmY0tDEOmZShbtGZMPMDEt8+/ehM5HFspB3Nkc1dLxOl5tKZjvhDawZ8arH+3uwdu7yUj+nq6/Vj&#10;sX5eu/eqdM0qdVpfXkwP9yAiTvFPDL/4jA4FM1V+TzaIXkOiEs4SNdzdcmXBTZpyU/FirkAWufyf&#10;oDgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATeTki8IBAADZAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk1ALid8AAAAJAQAADwAAAAAAAAAA&#10;AAAAAAAcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009E1D47" w:rsidRPr="00445921">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375D75BE" w14:textId="1D918A9C" w:rsidR="003C48D2" w:rsidRPr="00B639DD" w:rsidRDefault="003C48D2" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639DD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Activity 2: Why are some isotopes radioactive?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC57F31" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="003C48D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="177ABFC9" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00AE0DA0" w:rsidRDefault="003C48D2" w:rsidP="00DC351F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360" w:right="254"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An isotope is radioactive if it has an unstable nucleus. An unstable nucleus will break down or “decay” over time to become more stable. An atom’s nucleus will be unstable if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B1C399D" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00AE0DA0" w:rsidRDefault="003C48D2" w:rsidP="00DC351F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="254"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it is too large and has too many protons and neutrons (all elements with more than 82 protons are radioactive) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64DB33B2" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00AE0DA0" w:rsidRDefault="003C48D2" w:rsidP="00DC351F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="254"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>it contains too many neutrons for the number of protons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485B1093" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00AE0DA0" w:rsidRDefault="003C48D2" w:rsidP="00DC351F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="254"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>it contains too few neutrons for the number of protons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6897BA3B" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00AE0DA0" w:rsidRDefault="003C48D2" w:rsidP="00DC351F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="254"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>it has too much energy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD059AE" w14:textId="75944D22" w:rsidR="003C48D2" w:rsidRPr="00AE0DA0" w:rsidRDefault="003C48D2" w:rsidP="003C48D2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc32586850"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc32587022"/>
+      <w:r w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Use the “Build an atom” simulator on the iPad to build the isotopes indicated in the table</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170D1F70" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00D92C80" w:rsidRDefault="003C48D2" w:rsidP="003C48D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7BBA24" w14:textId="4DAB7EFD" w:rsidR="003C48D2" w:rsidRPr="00D92C80" w:rsidRDefault="00AE0DA0" w:rsidP="003C48D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-613"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251739136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51B13FB7" wp14:editId="7C5E0497">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>933450</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1333500</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1066800" cy="535940"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="35560"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Straight Connector 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1066800" cy="535940"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="5899059B" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251761664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="90pt,149.55pt" to="186pt,185.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUD8963AEAABMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadIKKERN99BVuSCo&#10;WODuOuPGkr80Nk377xk7aVgBEmK1OVj+mPdm3pvJ5u5iDTsDRu1dy5eLmjNw0nfanVr+7ev+1TvO&#10;YhKuE8Y7aPkVIr/bvnyxGUIDK9970wEyInGxGULL+5RCU1VR9mBFXPgAjh6VRysSHfFUdSgGYrem&#10;WtX122rw2AX0EmKk2/vxkW8Lv1Ig02elIiRmWk61pbJiWY95rbYb0ZxQhF7LqQzxhCqs0I6SzlT3&#10;Ign2A/UfVFZL9NGrtJDeVl4pLaFoIDXL+jc1D70IULSQOTHMNsXno5Wfzgdkumv5mjMnLLXoIaHQ&#10;pz6xnXeODPTI1tmnIcSGwnfugNMphgNm0ReFlimjw3cagWIDCWOX4vJ1dhkuiUm6XK6W76l1nEl6&#10;e/1mnfdEWI08mS9gTB/AW5Y3LTfaZRdEI84fYxpDbyH52ri8Rm90t9fGlAOejjuD7Cyo7/t9Td+U&#10;41EYZczQKgsbpZRduhoYab+AImtyySV9GUqYaYWU4NJy4jWOojNMUQkzsP43cIrPUCgD+z/gGVEy&#10;e5dmsNXO49+yp8utZDXG3xwYdWcLjr67liYXa2jySnemvySP9uNzgf/6l7c/AQAA//8DAFBLAwQU&#10;AAYACAAAACEAGBOc7OAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W+g9hCL6GR&#10;5EJ+HMuhFHop9FAlgR43lmKbWJKxlMR++25O7W1nd5j9ptiOrmNXO8Q2eAVyLoBZXwXT+lrBfvfx&#10;sgIWE3qDXfBWwWQjbMvHhwJzE27+2151qhmF+JijgialPuc8Vo11GOeht55upzA4TCSHmpsBbxTu&#10;Op4JseAOW08fGuzte2Ors744BVrg9Cn3h2mcpdl596O/9GGRlHp+Gt82wJId058Z7viEDiUxHcPF&#10;m8g60itBXZKCbL2WwMjxusxoc7wPUgIvC/6/Q/kLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAlA/PetwBAAATBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAGBOc7OAAAAALAQAADwAAAAAAAAAAAAAAAAA2BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" strokecolor="red"/>
+              <v:line w14:anchorId="5E165B7E" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251739136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="73.5pt,105pt" to="157.5pt,147.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyQIMUuwEAANoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bv1OnCVkvUdA+7KhcE&#10;K1g+wHXGjSXbY9mmSf+esdumK0BCIHKYxPa8N/OeJ+v7yVl2gJgM+o4vFw1n4BX2xu87/u15++aO&#10;s5Sl76VFDx0/QuL3m9ev1mNo4QYHtD1ERiQ+tWPo+JBzaIVIagAn0wIDeDrUGJ3MtIx70Uc5Eruz&#10;4qZpVmLE2IeIClKi3cfTId9Ufq1B5c9aJ8jMdpx6yzXGGnclis1atvsow2DUuQ35D104aTwVnake&#10;ZZbsezS/UDmjIibUeaHQCdTaKKgaSM2y+UnN10EGqFrInBRmm9L/o1WfDg/+KZINY0htCk+xqJh0&#10;dOVN/bGpmnWczYIpM0Wby2a1umvIU0Vnt29v37+rboorOsSUPwA6Vj46bo0vYmQrDx9TpoqUekkp&#10;29aXmNCafmusrYu43z3YyA6Srm+7begpN0bAF2m0KlBxFVC/8tHCifYLaGb60nItX2cLZlqpFPi8&#10;PPNaT9kFpqmFGdj8GXjOL1Coc/c34BlRK6PPM9gZj/F31fN0aVmf8i8OnHQXC3bYH+vVVmtogKpz&#10;52EvE/pyXeHXX3LzAwAA//8DAFBLAwQUAAYACAAAACEAq6ePStwAAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbExPy07DMBC8I/EP1iJxo07a8GiIU6EqPXAk5QPceImjxusodtLQr2c5wW1mZzQ7U+wW&#10;14sZx9B5UpCuEhBIjTcdtQo+j4eHFxAhajK694QKvjHArry9KXRu/IU+cK5jKziEQq4V2BiHXMrQ&#10;WHQ6rPyAxNqXH52OTMdWmlFfONz1cp0kT9LpjviD1QPuLTbnenIK5mVzIBuveJ7f99eqrqKbqq1S&#10;93fL2yuIiEv8M8Nvfa4OJXc6+YlMED3z7Jm3RAXrNGHAjk36yODEl22WgSwL+X9D+QMAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAyQIMUuwEAANoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrp49K3AAAAAsBAAAPAAAAAAAAAAAAAAAAABUEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="red" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="001639BD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251762688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="713E6BD8" wp14:editId="0E56A75A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251741184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3475D3D9" wp14:editId="5784A5CF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2926080</wp:posOffset>
+                  <wp:posOffset>3257550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1929765</wp:posOffset>
+                  <wp:posOffset>552450</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="274320" cy="441960"/>
-                <wp:effectExtent l="0" t="0" r="30480" b="15240"/>
+                <wp:extent cx="1689100" cy="1295400"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Straight Connector 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
-                        <a:xfrm flipH="1" flipV="1">
+                        <a:xfrm flipH="1">
                           <a:off x="0" y="0"/>
-                          <a:ext cx="274320" cy="441960"/>
+                          <a:ext cx="1689100" cy="1295400"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="19753691" id="Straight Connector 8" o:spid="_x0000_s1026" style="position:absolute;flip:x y;z-index:251762688;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="230.4pt,151.95pt" to="252pt,186.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjyTGZ5gEAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadJSLUvUdA9dFQ4I&#10;KnbZu+uMG0v+0ti06b9n7LRhBQhpETlYHnve87w3k9XdYA07AkbtXcvns5ozcNJ32h1a/u1x++aW&#10;s5iE64TxDlp+hsjv1q9frU6hgYXvvekAGZG42JxCy/uUQlNVUfZgRZz5AI4ulUcrEoV4qDoUJ2K3&#10;plrU9U118tgF9BJipNP78ZKvC79SINMXpSIkZlpOtaWyYln3ea3WK9EcUIRey0sZ4h+qsEI7enSi&#10;uhdJsO+of6OyWqKPXqWZ9LbySmkJRQOpmde/qHnoRYCihcyJYbIp/j9a+fm4Q6a7llOjnLDUooeE&#10;Qh/6xDbeOTLQI7vNPp1CbCh943Z4iWLYYRY9KLRMGR0+0gjwsnvKu3xHEtlQ/D5PfsOQmKTDxbvl&#10;2wV1RdLVcjl/f1P6UY2EGRwwpg/gLcublhvtsh2iEcdPMVERlHpNycfG5TV6o7utNqYEeNhvDLKj&#10;oAHYbmv6shYCPkujKEOrrHDUVHbpbGCk/QqKPKKKR01lOmGiFVKCS/MLr3GUnWGKSpiAdan7r8BL&#10;foZCmdyXgCdEedm7NIGtdh7/9HoariWrMf/qwKg7W7D33bl0u1hDI1icu/wuecafxwX+86de/wAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAAFZlAHhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQ&#10;hO9IvIO1SNyoDWkDDXGq8KseoQUhbm6yTaLE6xC7TXh7lhMcZ2c0+026mmwnjjj4xpGGy5kCgVS4&#10;sqFKw9v26eIGhA+GStM5Qg3f6GGVnZ6kJindSK943IRKcAn5xGioQ+gTKX1RozV+5nok9vZusCaw&#10;HCpZDmbkctvJK6ViaU1D/KE2Pd7XWLSbg9Xw+Lz/fMjj/O7r411tW9uux+XLWuvzsym/BRFwCn9h&#10;+MVndMiYaecOVHrRaZjHitGDhkhFSxCcWKg5r9vx5TpagMxS+X9D9gMAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAjyTGZ5gEAABwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQABWZQB4QAAAAsBAAAPAAAAAAAAAAAAAAAAAEAEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAATgUAAAAA&#10;" strokecolor="red"/>
+              <v:line w14:anchorId="755BB064" id="Straight Connector 8" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251741184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="256.5pt,43.5pt" to="389.5pt,145.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARkg/ywgEAAOUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815SMNkgEyzkkcHoo&#10;2qBNPoCmlhYBvkAylvz3XVKyEjQFigbRgeCSO7M7w9XmejSaHCFE5WxL61VFCVjhOmUPLX182H26&#10;pCQmbjuunYWWniDS6+3HD5vBN7B2vdMdBIIkNjaDb2mfkm8Yi6IHw+PKebB4KV0wPGEYDqwLfEB2&#10;o9m6qi7Y4ELngxMQI57eTpd0W/ilBJF+SBkhEd1S7C2VNZR1n1e23fDmELjvlZjb4G/ownBlsehC&#10;dcsTJ09BvaIySgQXnUwr4QxzUioBRQOqqas/1PzquYeiBc2JfrEpvh+t+H68sfcBbRh8bKK/D1nF&#10;KIMhUiv/Fd+06MJOyVhsOy22wZiIwMP64vKqrtBdgXf1+urLZwyQkU1EmdCHmO7AGZI3LdXKZl28&#10;4cdvMU2p55R8rG1eo9Oq2ymtSxAO+xsdyJHjS+52FX5zjRdpWDFD2bOWsksnDRPtT5BEdbnnUr6M&#10;GSy0XAiwqZ55tcXsDJPYwgKs/g2c8zMUygj+D3hBlMrOpgVslHXhb9XTeG5ZTvlnBybd2YK9607l&#10;lYs1OEvldea5z8P6Mi7w579z+xsAAP//AwBQSwMEFAAGAAgAAAAhABElV87gAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyokwJNGuJUiL8bEoSqvbqxiUPtdWS7bXh7lhOc&#10;dlczmv2mXk3OsqMOcfAoIJ9lwDR2Xg3YC1h/PF+VwGKSqKT1qAV86wir5vyslpXyJ3zXxzb1jEIw&#10;VlKASWmsOI+d0U7GmR81kvbpg5OJztBzFeSJwp3l8yxbcCcHpA9GjvrB6G7fHpyA9vXrqd+2L5u3&#10;x7AvzY11i21wQlxeTPd3wJKe0p8ZfvEJHRpi2vkDqsisgNv8mrokAWVBkwxFsaRlJ2C+zDPgTc3/&#10;V2h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABGSD/LCAQAA5QMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABElV87gAAAACgEAAA8AAAAAAAAA&#10;AAAAAAAAHAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" strokecolor="red" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="001639BD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251760640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EE5CDC2" wp14:editId="64F48370">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251737088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="217A080E" wp14:editId="1844B983">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1219200</wp:posOffset>
+                  <wp:posOffset>4889500</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1533525</wp:posOffset>
+                  <wp:posOffset>317500</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="541020" cy="205740"/>
-                <wp:effectExtent l="0" t="0" r="30480" b="22860"/>
+                <wp:extent cx="1333500" cy="673100"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="6" name="Straight Connector 6"/>
+                <wp:docPr id="4" name="Text Box 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1333500" cy="673100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2091EA72" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="003C48D2">
+                            <w:pPr>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C48D2">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Add </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003C48D2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>electrons</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003C48D2">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> to make a neutral atom</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="217A080E" id="_x0000_s1093" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:385pt;margin-top:25pt;width:105pt;height:53pt;z-index:251737088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtVzNpLgIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5zPtjPiFFmKDAOC&#10;tkBa9KzIUixAFjVJiZ39+lFyvtbuNOwiUyL1SD4+eXrf1prshfMKTEEHvT4lwnAoldkW9PVl+eWO&#10;Eh+YKZkGIwp6EJ7ezz5/mjY2F0OoQJfCEQQxPm9sQasQbJ5lnleiZr4HVhh0SnA1C7h126x0rEH0&#10;WmfDfv8ma8CV1gEX3uPpQ+eks4QvpeDhSUovAtEFxdpCWl1aN3HNZlOWbx2zleLHMtg/VFEzZTDp&#10;GeqBBUZ2Tn2AqhV34EGGHoc6AykVF6kH7GbQf9fNumJWpF6QHG/PNPn/B8sf92v77Ehov0GLA4yE&#10;NNbnHg9jP610dfxipQT9SOHhTJtoA+Hx0mg0mvTRxdF3czsaoI0w2eW2dT58F1CTaBTU4VgSW2y/&#10;8qELPYXEZB60KpdK67SJUhAL7cie4RB1SDUi+B9R2pAGk2MdCdhAvN4ha4O1XHqKVmg3LVFlQSfD&#10;U8MbKA/Ig4NOIt7ypcJiV8yHZ+ZQE9gf6jw84SI1YDI4WpRU4H797TzG46jQS0mDGiuo/7ljTlCi&#10;fxgc4tfBeBxFmTbjye0QN+7as7n2mF29AGRggC/K8mTG+KBPpnRQv+FzmMes6GKGY+6ChpO5CJ3y&#10;8TlxMZ+nIJShZWFl1pZH6Mh4HMVL+8acPc4r4KQf4aRGlr8bWxcbbxqY7wJIlWYaie5YPfKPEk6q&#10;OD63+Eau9ynq8lOY/QYAAP//AwBQSwMEFAAGAAgAAAAhAFCociDgAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj09Pg0AQxe8mfofNmHgxdtGGUpGlMcY/SW+WVuNty45AZGcJuwX89g4nPc1M3sub&#10;38s2k23FgL1vHCm4WUQgkEpnGqoU7Ivn6zUIHzQZ3TpCBT/oYZOfn2U6NW6kNxx2oRIcQj7VCuoQ&#10;ulRKX9ZotV+4Dom1L9dbHfjsK2l6PXK4beVtFK2k1Q3xh1p3+Fhj+b07WQWfV9XH1k8vh3EZL7un&#10;16FI3k2h1OXF9HAPIuAU/sww4zM65Mx0dCcyXrQKkiTiLkFBPE823K3n5cjOeBWBzDP5v0L+CwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO1XM2kuAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFCociDgAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;iAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2091EA72" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="003C48D2">
+                      <w:pPr>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C48D2">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Add </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003C48D2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>electrons</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003C48D2">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> to make a neutral atom</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251740160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="649C14FE" wp14:editId="0D4B638F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1244600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>609600</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1352550" cy="1238250"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Straight Connector 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="541020" cy="205740"/>
+                          <a:ext cx="1352550" cy="1238250"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="31146300" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251760640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="96pt,120.75pt" to="138.6pt,136.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdWgoX2AEAAAgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadJqt6Co6R66KhcE&#10;Fcv+ANcZJ5b8pbFp2n/P2GmzK0BCIHJwPPa8N/Oe7c3D2Rp2Aozau5YvFzVn4KTvtOtb/vxt/+4D&#10;ZzEJ1wnjHbT8ApE/bN++2YyhgZUfvOkAGZG42Iyh5UNKoamqKAewIi58AEebyqMViULsqw7FSOzW&#10;VKu6Xlejxy6glxAjrT5Om3xb+JUCmb4oFSEx03LqLZURy3jMY7XdiKZHEQYtr22If+jCCu2o6Ez1&#10;KJJg31H/QmW1RB+9SgvpbeWV0hKKBlKzrH9S8zSIAEULmRPDbFP8f7Ty8+mATHctX3PmhKUjekoo&#10;dD8ktvPOkYEe2Tr7NIbYUPrOHfAaxXDALPqs0OY/yWHn4u1l9hbOiUlavL9b1is6AUlbq/r+/V3x&#10;vnoBB4zpI3jL8qTlRrssXTTi9CkmKkipt5S8bFweoze622tjSoD9cWeQnQQd9n5f05f7JuCrNIoy&#10;tMpqpv7LLF0MTLRfQZEf1PGylC83EWZaISW4tLzyGkfZGaaohRlY/xl4zc9QKLf0b8AzolT2Ls1g&#10;q53H31VP51vLasq/OTDpzhYcfXcpJ1usoetWnLs+jXyfX8cF/vKAtz8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQBXkEnY4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB0DaRvi&#10;VBWCC5xaqkrc3NhNQmI7xNs0/D3bE9x2tKOZN/lqch0b7RCb4BUkMwHM+jKYxlcKdh+vdwtgEbU3&#10;ugveKvixEVbF9VWuMxPOfmPHLVaMQnzMtIIasc84j2VtnY6z0FtPv2MYnEaSQ8XNoM8U7jouhUi5&#10;042nhlr39rm2Zbs9OQWYfuHepN9vbbJr95/iXYxi/aLU7c20fgKGdsI/M1zwCR0KYjqEkzeRdaSX&#10;kragAvmQPAIjh5zPJbDD5bhfAi9y/n9D8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCd&#10;WgoX2AEAAAgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBXkEnY4AAAAAsBAAAPAAAAAAAAAAAAAAAAADIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" strokecolor="red"/>
+              <v:line w14:anchorId="353C39DC" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251740160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="98pt,48pt" to="204.5pt,145.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9OwAAuQEAANsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uK2zAQfS/0H4TeG9leUhYTZx92SV9K&#10;u/TyAYo8igW6Iamx8/cdyY6zdAulpX4YW9KcM3OOxruHyWhyhhCVsx2tNxUlYIXrlT119Pu3w7t7&#10;SmLitufaWejoBSJ92L99sxt9C40bnO4hECSxsR19R4eUfMtYFAMYHjfOg8VD6YLhCZfhxPrAR2Q3&#10;mjVV9Z6NLvQ+OAEx4u7TfEj3hV9KEOmzlBES0R3F3lKJocRjjmy/4+0pcD8osbTB/6ELw5XFoivV&#10;E0+c/AjqFZVRIrjoZNoIZ5iTUgkoGlBNXf2i5uvAPRQtaE70q03x/9GKT+dH+xzQhtHHNvrnkFVM&#10;Mpj8xv7IVMy6rGbBlIjAzfpu22y36KnAs7q5u29wgTzsBvchpg/gDMkfHdXKZjW85eePMc2p15S8&#10;rW2O0WnVH5TWZRFOx0cdyJnj/R0OFT5LjRdpWDFD2U1B+UoXDTPtF5BE9bnnUr4MF6y0XAiwqV54&#10;tcXsDJPYwgqs/gxc8jMUyuD9DXhFlMrOphVslHXhd9XTdG1ZzvlXB2bd2YKj6y/lbos1OEHldpZp&#10;zyP6cl3gt39y/xMAAP//AwBQSwMEFAAGAAgAAAAhAJ8m9PncAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNyo3YIqEuJUqEoPHAn9ADde4qjxOoqdNPTrWbjAaTW7o9k3xW7x&#10;vZhxjF0gDeuVAoHUBNtRq+H4cXh4BhGTIWv6QKjhCyPsytubwuQ2XOgd5zq1gkMo5kaDS2nIpYyN&#10;Q2/iKgxIfPsMozeJ5dhKO5oLh/tebpTaSm864g/ODLh32JzryWuYl8cDuXTF8/y2v1Z1lfxUZVrf&#10;3y2vLyASLunPDD/4jA4lM53CRDaKnnW25S5Jw+9kw5PKeHHSsMnWCmRZyP8Vym8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAvTsAALkBAADbAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAnyb0+dwAAAAKAQAADwAAAAAAAAAAAAAAAAATBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="red" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="001639BD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251756544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DA154C2" wp14:editId="6438C74F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251735040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74A396C2" wp14:editId="0C6030F7">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>91440</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-177800</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1396365</wp:posOffset>
+                  <wp:posOffset>1173480</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1371600" cy="464820"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="1460500" cy="488950"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Text Box 1"/>
+                <wp:docPr id="1290891827" name="Text Box 1290891827"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1371600" cy="464820"/>
+                          <a:ext cx="1460500" cy="488950"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5A7B4295" w14:textId="0ED8E456" w:rsidR="001639BD" w:rsidRPr="001639BD" w:rsidRDefault="001639BD">
+                          <w:p w14:paraId="2634CD6A" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="003C48D2">
                             <w:pPr>
+                              <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001639BD">
+                            <w:r w:rsidRPr="003C48D2">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Add </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="001639BD">
+                            <w:r w:rsidRPr="003C48D2">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>protons</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="001639BD">
+                            <w:r w:rsidRPr="003C48D2">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> to change the element</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3DA154C2" id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:7.2pt;margin-top:109.95pt;width:108pt;height:36.6pt;z-index:251756544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwk6ZuQQIAAIAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0iglHYRoWJUTJNQ&#10;WwmmPhvHJpYcn2cbEvbX7+wAZd2epr04Z9/v77vL9KFrNDkI5xWYkg4HOSXCcKiU2ZX0+2b56Z4S&#10;H5ipmAYjSnoUnj7MPn6YtrYQI6hBV8IRDGJ80dqS1iHYIss8r0XD/ACsMKiU4BoW8Op2WeVYi9Eb&#10;nY3yfJK14CrrgAvv8fWxV9JZii+l4OFZSi8C0SXF2kI6XTq38cxmU1bsHLO14qcy2D9U0TBlMOkl&#10;1CMLjOyd+iNUo7gDDzIMODQZSKm4SD1gN8P8XTfrmlmRekFwvL3A5P9fWP50eHFEVcgdJYY1SNFG&#10;dIF8gY4MIzqt9QUarS2ahQ6fo+Xp3eNjbLqTrolfbIegHnE+XrCNwXh0urkbTnJUcdSNJ+P7UQI/&#10;e/O2zoevAhoShZI65C5Byg4rHzAjmp5NYjIPWlVLpXW6xHkRC+3IgSHTOqQa0eM3K21IW9LJzW2e&#10;AhuI7n1kbTBB7LXvKUqh23YJmdG53y1UR4TBQT9G3vKlwlpXzIcX5nBusD3chfCMh9SAueAkUVKD&#10;+/m392iPdKKWkhbnsKT+x545QYn+ZpDoz8PxOA5uuoxv7xA24q4122uN2TcLQACQTKwuidE+6LMo&#10;HTSvuDLzmBVVzHDMXdJwFheh3w5cOS7m82SEo2pZWJm15TF0BDwyselembMnugIS/QTniWXFO9Z6&#10;2+hpYL4PIFWiNOLco3qCH8c8MX1aybhH1/dk9fbjmP0CAAD//wMAUEsDBBQABgAIAAAAIQDq6RyS&#10;4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8QwDITvSPyHyEhcEJs+lkdL0xVCwErc2PIQ&#10;t2xj2orGqZpsW/495gQ3jz0af1NsFtuLCUffOVIQryIQSLUzHTUKXqqH82sQPmgyuneECr7Rw6Y8&#10;Pip0btxMzzjtQiM4hHyuFbQhDLmUvm7Rar9yAxLfPt1odWA5NtKMeuZw28skii6l1R3xh1YPeNdi&#10;/bU7WAUfZ837k18eX+f0Ih3ut1N19WYqpU5PltsbEAGX8GeGX3xGh5KZ9u5Axoue9XrNTgVJnGUg&#10;2JCkEW/2PGRpDLIs5P8K5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsJOmbkECAACA&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6ukckuEA&#10;AAAKAQAADwAAAAAAAAAAAAAAAACbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKkF&#10;AAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="74A396C2" id="Text Box 1290891827" o:spid="_x0000_s1094" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-14pt;margin-top:92.4pt;width:115pt;height:38.5pt;z-index:251735040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCFmepMAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP2jAQvlfqf7B8LwksUBYRVpQVVSW0&#10;uxJb7dk4NrHkeFzbkNBf37HDq9ueql6cGc94Ht83k9lDW2tyEM4rMAXt93JKhOFQKrMr6PfX1acJ&#10;JT4wUzINRhT0KDx9mH/8MGvsVAygAl0KRzCI8dPGFrQKwU6zzPNK1Mz3wAqDRgmuZgFVt8tKxxqM&#10;XutskOfjrAFXWgdceI+3j52RzlN8KQUPz1J6EYguKNYW0unSuY1nNp+x6c4xWyl+KoP9QxU1UwaT&#10;XkI9ssDI3qk/QtWKO/AgQ49DnYGUiovUA3bTz991s6mYFakXBMfbC0z+/4XlT4eNfXEktF+gRQIj&#10;II31U4+XsZ9Wujp+sVKCdoTweIFNtIHw+Gg4zkc5mjjahpPJ/Sjhml1fW+fDVwE1iUJBHdKS0GKH&#10;tQ+YEV3PLjGZB63KldI6KXEUxFI7cmBIog6pRnzxm5c2pCno+A5Tx0cG4vMusjaY4NpTlEK7bYkq&#10;Czq6Oze8hfKIODjoRsRbvlJY7Jr58MIczgT2h3MenvGQGjAZnCRKKnA//3Yf/ZEqtFLS4IwV1P/Y&#10;Myco0d8MknjfHw7jUCZlOPo8QMXdWra3FrOvl4AI9HGjLE9i9A/6LEoH9RuuwyJmRRMzHHMXNJzF&#10;ZegmH9eJi8UiOeEYWhbWZmN5DB3Bi1S8tm/M2RNfAZl+gvM0suk72jrfDvbFPoBUidMIdIfqCX8c&#10;4UT1ad3ijtzqyev6U5j/AgAA//8DAFBLAwQUAAYACAAAACEAZL3OnuIAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPS0/DMBCE70j9D9ZW4oJapymUKMSpEOIh9UbDQ9zceJtEjddR7Cbh37Oc4La7&#10;M5qdL9tOthUD9r5xpGC1jEAglc40VCl4K54WCQgfNBndOkIF3+hhm88uMp0aN9IrDvtQCQ4hn2oF&#10;dQhdKqUva7TaL12HxNrR9VYHXvtKml6PHG5bGUfRRlrdEH+odYcPNZan/dkq+LqqPnd+en4f1zfr&#10;7vFlKG4/TKHU5Xy6vwMRcAp/Zvitz9Uh504HdybjRatgESfMElhIrpmBHXEU8+XAw2aVgMwz+Z8h&#10;/wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCCFmepMAIAAFwEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBkvc6e4gAAAAsBAAAPAAAAAAAAAAAA&#10;AAAAAIoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5A7B4295" w14:textId="0ED8E456" w:rsidR="001639BD" w:rsidRPr="001639BD" w:rsidRDefault="001639BD">
+                    <w:p w14:paraId="2634CD6A" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="003C48D2">
                       <w:pPr>
+                        <w:jc w:val="left"/>
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
+                          <w:sz w:val="22"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001639BD">
+                      <w:r w:rsidRPr="003C48D2">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
+                          <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Add </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="001639BD">
+                      <w:r w:rsidRPr="003C48D2">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
+                          <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t>protons</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="001639BD">
+                      <w:r w:rsidRPr="003C48D2">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
+                          <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> to change the element</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00E05138" w:rsidRPr="00D92C80">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:drawing>
-[...43 lines deleted...]
-        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251758592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02459BA3" wp14:editId="1D8C1C03">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251736064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BB65C25" wp14:editId="06B6C0DB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2720340</wp:posOffset>
+                  <wp:posOffset>-120650</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>45085</wp:posOffset>
+                  <wp:posOffset>381000</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1440180" cy="457200"/>
-                <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+                <wp:extent cx="1568450" cy="698500"/>
+                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="Text Box 4"/>
+                <wp:docPr id="1310091288" name="Text Box 1310091288"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1440180" cy="457200"/>
+                          <a:ext cx="1568450" cy="698500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="58D8B044" w14:textId="176967E3" w:rsidR="001639BD" w:rsidRPr="001639BD" w:rsidRDefault="001639BD">
+                          <w:p w14:paraId="44FD47BD" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="003C48D2">
                             <w:pPr>
+                              <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001639BD">
+                            <w:r w:rsidRPr="003C48D2">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Add </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="001639BD">
+                            <w:r w:rsidRPr="003C48D2">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
-                              <w:t>electrons</w:t>
+                              <w:t>neutrons</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="001639BD">
+                            <w:r w:rsidRPr="003C48D2">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
-                              </w:rPr>
-[...132 lines deleted...]
-                                <w:iCs/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> to make stable and unstable isotopes of an element</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="743BD0F8" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:21.6pt;margin-top:1.75pt;width:165.6pt;height:37.2pt;z-index:251757568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/m49hQwIAAIAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X/xo+pgRp8hSZBhQ&#10;tAWSoWdFlmIDsqhJSuzs14+S4zTrdhp2kSmS4uP7SM/u+1aRg7CuAV3SbJJSIjSHqtG7kn7frD7d&#10;UeI80xVToEVJj8LR+/nHD7POFCKHGlQlLMEg2hWdKWntvSmSxPFatMxNwAiNRgm2ZR6vdpdUlnUY&#10;vVVJnqY3SQe2Mha4cA61D4ORzmN8KQX3z1I64YkqKdbm42njuQ1nMp+xYmeZqRt+KoP9QxUtazQm&#10;PYd6YJ6RvW3+CNU23IID6Scc2gSkbLiIPWA3Wfqum3XNjIi9IDjOnGFy/y8sfzq8WNJUJc0p0axF&#10;ijai9+QL9CQP6HTGFei0Nujme1Qjy6PeoTI03Uvbhi+2Q9COOB/P2IZgHJV5ll5lOZo42qa3+XQa&#10;wU/eXhvr/FcBLQlCSS1yFyFlh0fnsRJ0HV1CMgeqqVaNUvES5kUslSUHhkwrH2vEF795KU26kt5c&#10;XacxsIbwfIisNCYIvQ49Bcn32z4iMx373UJ1RBgsDGPkDF81WOsjc/6FWZwbbA93wT/jIRVgLjhJ&#10;lNRgf/5NH/yRTrRS0uEcltT92DMrKFHfNBL9OQtIER8v0+vbAKG9tGwvLXrfLgEByHDrDI9i8Pdq&#10;FKWF9hVXZhGyoolpjrlL6kdx6YftwJXjYrGITjiqhvlHvTY8hA6AByY2/Suz5kSXR6KfYJxYVrxj&#10;bfANLzUs9h5kEykNOA+onuDHMY9Mn1Yy7NHlPXq9/TjmvwAAAP//AwBQSwMEFAAGAAgAAAAhAAiC&#10;wZHeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOg0AURfcm/sPkmbgx7WChosijMUZt4s5S&#10;Ne6mzBOIzBvCTAH/3nGly5t7c+7JN7PpxEiDay0jXC4jEMSV1S3XCPvycXENwnnFWnWWCeGbHGyK&#10;05NcZdpO/ELjztciQNhlCqHxvs+kdFVDRrml7YlD92kHo3yIQy31oKYAN51cRdGVNKrl8NConu4b&#10;qr52R4PwcVG/P7v56XWK13H/sB3L9E2XiOdn890tCE+z/xvDr35QhyI4HeyRtRMdQhKvwhIhXoMI&#10;dZwmCYgDQpregCxy+d+/+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB/m49hQwIAAIAE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAIgsGR3gAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAAJ0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="7BB65C25" id="Text Box 1310091288" o:spid="_x0000_s1095" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-9.5pt;margin-top:30pt;width:123.5pt;height:55pt;z-index:251736064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUFU9YMAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP2jAQvlfqf7B8LwEKlI0IK8qKqhLa&#10;XYld7dk4NrHkeFzbkNBf37HDq9ueql6cGc94Ht83k9l9W2tyEM4rMAUd9PqUCMOhVGZX0NeX1acp&#10;JT4wUzINRhT0KDy9n3/8MGtsLoZQgS6FIxjE+LyxBa1CsHmWeV6JmvkeWGHQKMHVLKDqdlnpWIPR&#10;a50N+/1J1oArrQMuvMfbh85I5ym+lIKHJym9CEQXFGsL6XTp3MYzm89YvnPMVoqfymD/UEXNlMGk&#10;l1APLDCyd+qPULXiDjzI0ONQZyCl4iL1gN0M+u+62VTMitQLguPtBSb//8Lyx8PGPjsS2q/QIoER&#10;kMb63ONl7KeVro5frJSgHSE8XmATbSA8PhpPpqMxmjjaJnfTcT/hml1fW+fDNwE1iUJBHdKS0GKH&#10;tQ+YEV3PLjGZB63KldI6KXEUxFI7cmBIog6pRnzxm5c2pMHkn7GM+MhAfN5F1gYTXHuKUmi3LVFl&#10;Qcejc8NbKI+Ig4NuRLzlK4XFrpkPz8zhTGB/OOfhCQ+pAZPBSaKkAvfzb/fRH6lCKyUNzlhB/Y89&#10;c4IS/d0giXeD0SgOZVJG4y9DVNytZXtrMft6CYjAADfK8iRG/6DPonRQv+E6LGJWNDHDMXdBw1lc&#10;hm7ycZ24WCySE46hZWFtNpbH0BG8SMVL+8acPfEVkOlHOE8jy9/R1vl2sC/2AaRKnEagO1RP+OMI&#10;J6pP6xZ35FZPXtefwvwXAAAA//8DAFBLAwQUAAYACAAAACEAhkQTouAAAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFDrNBV9hDgVQjwkdm2gVXduPCQR8TiK3ST8PcOKruZ1&#10;defcdDPaRvTY+dqRgtk0AoFUOFNTqeAjf5msQPigyejGESr4QQ+b7Poq1YlxA22x34VSsAn5RCuo&#10;QmgTKX1RodV+6lokvn25zurAY1dK0+mBzW0j4yhaSKtr4g+VbvGpwuJ7d7YKjnfl4d2Pr5/D/H7e&#10;Pr/1+XJvcqVub8bHBxABx/Avhj98RoeMmU7uTMaLRsFktuYsQcEi4sqCOF5xc2LlkjcyS+VlhOwX&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVBVPWDACAABcBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhkQTouAAAAAKAQAADwAAAAAAAAAAAAAA&#10;AACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1CA6A634" w14:textId="224563F4" w:rsidR="001639BD" w:rsidRPr="001639BD" w:rsidRDefault="001639BD">
+                    <w:p w14:paraId="44FD47BD" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="003C48D2">
                       <w:pPr>
+                        <w:jc w:val="left"/>
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
+                          <w:sz w:val="22"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001639BD">
+                      <w:r w:rsidRPr="003C48D2">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
+                          <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Add </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="001639BD">
+                      <w:r w:rsidRPr="003C48D2">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
+                          <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t>neutrons</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="001639BD">
+                      <w:r w:rsidRPr="003C48D2">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
+                          <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> to make stable and unstable isotopes of an element</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="003C48D2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251742208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04802E30" wp14:editId="4DE611CB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3790950</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1341755</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1212850" cy="370840"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="29210"/>
+                <wp:wrapNone/>
+                <wp:docPr id="10" name="Straight Connector 10"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1212850" cy="370840"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="684BDFFE" id="Straight Connector 10" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251742208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="298.5pt,105.65pt" to="394pt,134.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIth4mwwEAAOQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LclyFYziGB20PR&#10;Bn18AE0tLQJ8Ycla8t93SdlK0BYoGkQHgkvuzO4MV9ubyRp2Aozau443q5ozcNL32h07/uP7/tWG&#10;s5iE64XxDjp+hshvdi9fbMfQwtoP3vSAjEhcbMfQ8SGl0FZVlANYEVc+gKNL5dGKRCEeqx7FSOzW&#10;VOu6fleNHvuAXkKMdHo3X/Jd4VcKZPqiVITETMept1RWLOshr9VuK9ojijBoeWlDPKELK7SjogvV&#10;nUiC/UT9B5XVEn30Kq2kt5VXSksoGkhNU/+m5tsgAhQtZE4Mi03x+Wjl59Otu0eyYQyxjeEes4pJ&#10;oWXK6PCR3rTook7ZVGw7L7bBlJikw2bdrDdvyV1Jd6/f15s3xddq5sl8AWP6AN6yvOm40S7LEq04&#10;fYqJalPqNSUfG5fX6I3u99qYEuDxcGuQnQQ95H5f05ffjoCP0ijK0OpBStmls4GZ9isopvvccilf&#10;pgwWWiEluNRceI2j7AxT1MICrP8NvORnKJQJ/B/wgiiVvUsL2Grn8W/V03RtWc35Vwdm3dmCg+/P&#10;5ZGLNTRKxbnL2OdZfRwX+MPPufsFAAD//wMAUEsDBBQABgAIAAAAIQBHM4C34AAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4UScFkjTEqRCvGxIERK9uvMShfkS224Z/z3KC&#10;486OZr5p1rM17IAhjt4JyBcZMHS9V6MbBLy/PV5UwGKSTknjHQr4xgjr9vSkkbXyR/eKhy4NjEJc&#10;rKUAndJUcx57jVbGhZ/Q0e/TBysTnWHgKsgjhVvDl1lWcCtHRw1aTninsd91eyuge/56GDbd08fL&#10;fdhV+srYYhOsEOdn8+0NsIRz+jPDLz6hQ0tMW793KjIj4HpV0pYkYJnnl8DIUVYVKVtSilUJvG34&#10;/w3tDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDIth4mwwEAAOQDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBHM4C34AAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="red" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="003C48D2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251738112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E671B16" wp14:editId="1CD14430">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4983480</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1205865</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="937260" cy="662940"/>
+                <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Text Box 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="937260" cy="662940"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1C82C41D" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="003C48D2">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C48D2">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Make sure all of these have a </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B4771E">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">tick </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B4771E">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>√</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2E671B16" id="_x0000_s1096" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:392.4pt;margin-top:94.95pt;width:73.8pt;height:52.2pt;z-index:251738112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClhdwJMAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP2jAQvlfqf7B8LwEW2BIRVpQVVSW0&#10;uxJb7dk4NrHkeFzbkNBf37HDq9ueql6cGc94Ht83k9lDW2tyEM4rMAUd9PqUCMOhVGZX0O+vq0+f&#10;KfGBmZJpMKKgR+Hpw/zjh1ljczGECnQpHMEgxueNLWgVgs2zzPNK1Mz3wAqDRgmuZgFVt8tKxxqM&#10;Xuts2O9PsgZcaR1w4T3ePnZGOk/xpRQ8PEvpRSC6oFhbSKdL5zae2XzG8p1jtlL8VAb7hypqpgwm&#10;vYR6ZIGRvVN/hKoVd+BBhh6HOgMpFRepB+xm0H/XzaZiVqReEBxvLzD5/xeWPx029sWR0H6BFgmM&#10;gDTW5x4vYz+tdHX8YqUE7Qjh8QKbaAPheDm9ux9O0MLRNJkMp6MEa3Z9bJ0PXwXUJAoFdchKAosd&#10;1j5gQnQ9u8RcHrQqV0rrpMRJEEvtyIEhhzqkEvHFb17akAaT3437KbCB+LyLrA0muLYUpdBuW6LK&#10;go7H5363UB4RBgfdhHjLVwqLXTMfXpjDkcD+cMzDMx5SAyaDk0RJBe7n3+6jPzKFVkoaHLGC+h97&#10;5gQl+ptBDqeDEUJFQlJG4/shKu7Wsr21mH29BERggAtleRKjf9BnUTqo33AbFjErmpjhmLug4Swu&#10;Qzf4uE1cLBbJCafQsrA2G8tj6Ih4pOK1fWPOnvgKSPQTnIeR5e9o63zjSwOLfQCpEqcR6A7VE/44&#10;wYnq07bFFbnVk9f1nzD/BQAA//8DAFBLAwQUAAYACAAAACEAtsZ77uIAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPS0+EQBCE7yb+h0mbeDHuIKwuIMPGGB+JNxcf8TbLtEBkeggzC/jvbU96rFSl&#10;6qtiu9heTDj6zpGCi1UEAql2pqNGwUt1f56C8EGT0b0jVPCNHrbl8VGhc+NmesZpFxrBJeRzraAN&#10;Ycil9HWLVvuVG5DY+3Sj1YHl2Egz6pnLbS/jKLqSVnfEC60e8LbF+mt3sAo+zpr3J788vM7JZTLc&#10;PU7V5s1USp2eLDfXIAIu4S8Mv/iMDiUz7d2BjBe9gk26ZvTARpplIDiRJfEaxF5BnK0TkGUh/38o&#10;fwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQClhdwJMAIAAFsEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC2xnvu4gAAAAsBAAAPAAAAAAAAAAAA&#10;AAAAAIoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1C82C41D" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="003C48D2">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C48D2">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Make sure all of these have a </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B4771E">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">tick </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B4771E">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>√</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="003C48D2" w:rsidRPr="00D92C80">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BE59968" wp14:editId="209CFA1C">
+            <wp:extent cx="3982705" cy="2240215"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="17" name="Picture 5" descr="build an atom screen shot.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="build an atom screen shot.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3982705" cy="2240215"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="18E876F4" w14:textId="5965EF93" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="00AE1F11"/>
+    <w:p w14:paraId="3E07F040" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00B4771E" w:rsidRDefault="003C48D2" w:rsidP="00B4771E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03775C58" w14:textId="77777777" w:rsidR="00B4771E" w:rsidRPr="00B4771E" w:rsidRDefault="00B4771E" w:rsidP="00B4771E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1803"/>
         <w:gridCol w:w="1803"/>
         <w:gridCol w:w="1803"/>
         <w:gridCol w:w="1803"/>
         <w:gridCol w:w="1804"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001639BD" w14:paraId="61FA0F97" w14:textId="77777777" w:rsidTr="001639BD">
+      <w:tr w:rsidR="003C48D2" w14:paraId="1973B768" w14:textId="77777777" w:rsidTr="00FA0129">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="54A3BD3F" w14:textId="3F6CB548" w:rsidR="001639BD" w:rsidRPr="001639BD" w:rsidRDefault="001639BD" w:rsidP="00AE1F11">
+          <w:p w14:paraId="5198A9B4" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00AE0DA0" w:rsidRDefault="003C48D2" w:rsidP="003C48D2">
             <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001639BD">
+            <w:r w:rsidRPr="00AE0DA0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Isotope</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="719F5A9F" w14:textId="77777777" w:rsidR="001639BD" w:rsidRPr="001639BD" w:rsidRDefault="001639BD" w:rsidP="00AE1F11">
+          <w:p w14:paraId="68B35227" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00AE0DA0" w:rsidRDefault="003C48D2" w:rsidP="003C48D2">
             <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001639BD">
+            <w:r w:rsidRPr="00AE0DA0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Number of protons</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="289FF96C" w14:textId="065C44C7" w:rsidR="001639BD" w:rsidRPr="001639BD" w:rsidRDefault="001639BD" w:rsidP="00AE1F11">
+          <w:p w14:paraId="4263945C" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00AE0DA0" w:rsidRDefault="003C48D2" w:rsidP="003C48D2">
             <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001639BD">
+            <w:r w:rsidRPr="00AE0DA0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atomic number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1C306E6A" w14:textId="1855282F" w:rsidR="001639BD" w:rsidRPr="001639BD" w:rsidRDefault="001639BD" w:rsidP="00AE1F11">
+          <w:p w14:paraId="013F605F" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00AE0DA0" w:rsidRDefault="003C48D2" w:rsidP="003C48D2">
             <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001639BD">
+            <w:r w:rsidRPr="00AE0DA0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Number of neutrons</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="79C2D4CC" w14:textId="77777777" w:rsidR="001639BD" w:rsidRPr="001639BD" w:rsidRDefault="001639BD" w:rsidP="00AE1F11">
+          <w:p w14:paraId="7760D2E8" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00AE0DA0" w:rsidRDefault="003C48D2" w:rsidP="003C48D2">
             <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001639BD">
+            <w:r w:rsidRPr="00AE0DA0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Protons + neutrons</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0908AB9B" w14:textId="72CC9779" w:rsidR="001639BD" w:rsidRPr="001639BD" w:rsidRDefault="001639BD" w:rsidP="00AE1F11">
+          <w:p w14:paraId="5888098A" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00AE0DA0" w:rsidRDefault="003C48D2" w:rsidP="003C48D2">
             <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001639BD">
+            <w:r w:rsidRPr="00AE0DA0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(mass number)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1804" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2CAC1DA5" w14:textId="657690EF" w:rsidR="001639BD" w:rsidRPr="001639BD" w:rsidRDefault="001639BD" w:rsidP="00AE1F11">
+          <w:p w14:paraId="75E2D0DD" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00AE0DA0" w:rsidRDefault="003C48D2" w:rsidP="003C48D2">
             <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001639BD">
+            <w:r w:rsidRPr="00AE0DA0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Stable or unstable?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001639BD" w14:paraId="2A491C8A" w14:textId="77777777" w:rsidTr="001639BD">
+      <w:tr w:rsidR="003C48D2" w:rsidRPr="003C48D2" w14:paraId="30477AA6" w14:textId="77777777" w:rsidTr="005608F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51350D17" w14:textId="41D756F0" w:rsidR="001639BD" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+          <w:p w14:paraId="074FD3D9" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00AE0DA0" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00AE0DA0">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>hydrogen-1</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B440125" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="1C7ECEC0" w14:textId="71AF2C3F" w:rsidR="003C48D2" w:rsidRPr="00451C43" w:rsidRDefault="00451C43" w:rsidP="00451C43">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451C43">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1803" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47CE67F4" w14:textId="68416C1D" w:rsidR="003C48D2" w:rsidRPr="00451C43" w:rsidRDefault="00451C43" w:rsidP="00451C43">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451C43">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1803" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5476CB10" w14:textId="30DD7EDC" w:rsidR="003C48D2" w:rsidRPr="00451C43" w:rsidRDefault="00451C43" w:rsidP="00451C43">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451C43">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1804" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C591354" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C48D2" w:rsidRPr="003C48D2" w14:paraId="44058EB2" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1803" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4138F2F8" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00AE0DA0" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE0DA0">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>hydrogen-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1803" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40CDE491" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AECE7D1" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="35C66BAA" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D863509" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="181D1C32" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50AD7AB4" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="2FCF6FEC" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001639BD" w14:paraId="51778917" w14:textId="77777777" w:rsidTr="001639BD">
+      <w:tr w:rsidR="003C48D2" w:rsidRPr="003C48D2" w14:paraId="64C94918" w14:textId="77777777" w:rsidTr="005608F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51D8A91B" w14:textId="0EC56F39" w:rsidR="001639BD" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+          <w:p w14:paraId="244013F7" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00AE0DA0" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...1 lines deleted...]
-              <w:t>hydrogen-2</w:t>
+            <w:r w:rsidRPr="00AE0DA0">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>hydrogen-3</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FDC5BE1" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="494AA147" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43BDB63B" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="4F1A039F" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6004DA10" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="3409DB01" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="352E6F7B" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="792392F2" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001639BD" w14:paraId="20D7C28A" w14:textId="77777777" w:rsidTr="001639BD">
+      <w:tr w:rsidR="003C48D2" w:rsidRPr="003C48D2" w14:paraId="5A1BCA4A" w14:textId="77777777" w:rsidTr="005608F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71D3152A" w14:textId="4368D01B" w:rsidR="001639BD" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+          <w:p w14:paraId="19060F3D" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00AE0DA0" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...56 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00AE0DA0">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>carbon-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40341457" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="188351C2" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28FD1850" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="00E4349B" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="109A6C37" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="4DC2C977" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F362179" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="44B7CC0C" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001639BD" w14:paraId="5F1CEF4E" w14:textId="77777777" w:rsidTr="001639BD">
+      <w:tr w:rsidR="003C48D2" w:rsidRPr="003C48D2" w14:paraId="6D253A00" w14:textId="77777777" w:rsidTr="005608F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E36703C" w14:textId="4EF7D202" w:rsidR="001639BD" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+          <w:p w14:paraId="772C623B" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00AE0DA0" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE0DA0">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>carbon-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="597C6671" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="7CC15A1B" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1472E32E" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="20AAB492" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1682254B" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="4FDE1B22" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19DD6FF6" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="16C3B5E1" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001639BD" w14:paraId="7242AA44" w14:textId="77777777" w:rsidTr="001639BD">
+      <w:tr w:rsidR="003C48D2" w:rsidRPr="003C48D2" w14:paraId="591FD4C6" w14:textId="77777777" w:rsidTr="005608F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7415735A" w14:textId="0219CBB7" w:rsidR="001639BD" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+          <w:p w14:paraId="482EF3DB" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00AE0DA0" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE0DA0">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>carbon-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75F732BC" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="4C4DFB17" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27625DFE" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="66A675B9" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03BCB151" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="1AFF2847" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78EB344F" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="49B8FF1D" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001639BD" w14:paraId="0BAF6D4D" w14:textId="77777777" w:rsidTr="001639BD">
+      <w:tr w:rsidR="003C48D2" w:rsidRPr="003C48D2" w14:paraId="3F86DD63" w14:textId="77777777" w:rsidTr="005608F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="028ADE61" w14:textId="04B606D9" w:rsidR="001639BD" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+          <w:p w14:paraId="35329695" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00AE0DA0" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE0DA0">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>fluorine-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2481E377" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="70C7A61F" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="260016DD" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="363CE4DB" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C79E377" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="5924671F" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B183B80" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="6494E7A0" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E7E19" w14:paraId="619B8996" w14:textId="77777777" w:rsidTr="001639BD">
+      <w:tr w:rsidR="003C48D2" w:rsidRPr="003C48D2" w14:paraId="18601D14" w14:textId="77777777" w:rsidTr="005608F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23CE492D" w14:textId="08BD24B6" w:rsidR="003E7E19" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+          <w:p w14:paraId="33E7E6E6" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00AE0DA0" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE0DA0">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>fluorine-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD9FD0B" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+          <w:p w14:paraId="6291C76A" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34CD6397" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+          <w:p w14:paraId="0D9C20C0" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46727477" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+          <w:p w14:paraId="39A1272A" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FEAE68D" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+          <w:p w14:paraId="76683FAF" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36A4D091" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="00AE1F11"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> they unstable?</w:t>
+    <w:p w14:paraId="3A484F86" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="003C48D2"/>
+    <w:p w14:paraId="031F978F" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="00AE0DA0" w:rsidRDefault="003C48D2" w:rsidP="003C48D2">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE0DA0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Which isotopes in the table are unstable? Why are they unstable?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7461"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001639BD" w14:paraId="3AA00FC5" w14:textId="77777777" w:rsidTr="001639BD">
+      <w:tr w:rsidR="003C48D2" w14:paraId="41F4B74F" w14:textId="77777777" w:rsidTr="00FA0129">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="119D0ABA" w14:textId="756640AE" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="00AE1F11">
-            <w:r>
+          <w:p w14:paraId="6E05EE30" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="009D294F" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D294F">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Isotope</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="50B13DE3" w14:textId="7E9FBB33" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="00AE1F11">
-            <w:r>
+          <w:p w14:paraId="748F8BD7" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="009D294F" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D294F">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Reason why it is unstable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001639BD" w14:paraId="22FBB70A" w14:textId="77777777" w:rsidTr="001639BD">
+      <w:tr w:rsidR="003C48D2" w:rsidRPr="003C48D2" w14:paraId="078DF20A" w14:textId="77777777" w:rsidTr="005608F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2989DE65" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="64292372" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29259CC3" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="1941ACC6" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001639BD" w14:paraId="3311F051" w14:textId="77777777" w:rsidTr="001639BD">
+      <w:tr w:rsidR="003C48D2" w:rsidRPr="003C48D2" w14:paraId="6A1A61F1" w14:textId="77777777" w:rsidTr="005608F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA9B813" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="6B8B0F65" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="630788A4" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="50DA8482" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001639BD" w14:paraId="22440569" w14:textId="77777777" w:rsidTr="001639BD">
+      <w:tr w:rsidR="003C48D2" w:rsidRPr="003C48D2" w14:paraId="3DC0F440" w14:textId="77777777" w:rsidTr="005608F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1271F049" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="112C37EA" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="381BEC46" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="003E7E19">
+          <w:p w14:paraId="6869CBEB" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRPr="003C48D2" w:rsidRDefault="003C48D2" w:rsidP="005608F7">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1BE6FBA8" w14:textId="77777777" w:rsidR="001639BD" w:rsidRDefault="001639BD" w:rsidP="00AE1F11"/>
-[...18 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+    <w:p w14:paraId="7FCDB5C7" w14:textId="77777777" w:rsidR="009D294F" w:rsidRDefault="009D294F" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="763E56B7" w14:textId="11C3A256" w:rsidR="001724E7" w:rsidRDefault="0027749A" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1D99">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Activity 3: Investigating isotopes</w:t>
+        <w:t xml:space="preserve">Activity 3: </w:t>
+      </w:r>
+      <w:r w:rsidR="00907C82">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Investigating a nuclear medicine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="545AAC33" w14:textId="77777777" w:rsidR="002A5C37" w:rsidRPr="00D92C80" w:rsidRDefault="002A5C37" w:rsidP="002A5C37">
-[...1 lines deleted...]
-        <w:ind w:left="720" w:right="-613" w:hanging="360"/>
+    <w:p w14:paraId="26B856AC" w14:textId="77777777" w:rsidR="001724E7" w:rsidRDefault="001724E7" w:rsidP="009A1D99">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BA82A8D" w14:textId="1A1AD258" w:rsidR="00A9128A" w:rsidRPr="00B4771E" w:rsidRDefault="001724E7" w:rsidP="009A1D99">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk219467367"/>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We use our reactor, OPAL, to create radioisotopes for use in nuclear medicine. One of these radioisotopes i</w:t>
+      </w:r>
+      <w:r w:rsidR="0085437F" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iodine-131</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1753852D" w14:textId="3E5C7E52" w:rsidR="009A1D99" w:rsidRPr="00B4771E" w:rsidRDefault="00A9128A" w:rsidP="009A1D99">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Us</w:t>
+      </w:r>
+      <w:r w:rsidR="0085437F" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D92C80">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the “Radioisotopes in Medicine” online learning module</w:t>
+      </w:r>
+      <w:r w:rsidR="0085437F" w:rsidRPr="00B4771E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D92C80">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:i/>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="001724E7" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ollow the journey of </w:t>
+      </w:r>
+      <w:r w:rsidR="001724E7" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>patient Indira</w:t>
+      </w:r>
+      <w:r w:rsidR="001724E7" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0015231F" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="001724E7" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> find out how iodine-131 is used</w:t>
+      </w:r>
+      <w:r w:rsidR="0085437F" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="0015231F" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complete the questions below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358D05FC" w14:textId="77777777" w:rsidR="002A5C37" w:rsidRPr="00B15F2E" w:rsidRDefault="002A5C37" w:rsidP="002A5C37">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="2D7514ED" w14:textId="77777777" w:rsidR="0015231F" w:rsidRPr="00B4771E" w:rsidRDefault="0015231F" w:rsidP="009A1D99">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1665920A" w14:textId="116CEDE9" w:rsidR="009E6EA1" w:rsidRPr="00B4771E" w:rsidRDefault="009E6EA1" w:rsidP="00625FE5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="35"/>
         </w:numPr>
-        <w:rPr>
-[...20 lines deleted...]
-        <w:ind w:left="720" w:right="-613"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...222 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="en-AU"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251731968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68644D78" wp14:editId="6AFCF325">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251834368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FAB7286" wp14:editId="3BD1EB75">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>5734050</wp:posOffset>
+              <wp:posOffset>908050</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>160020</wp:posOffset>
+              <wp:posOffset>228601</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="647700" cy="647700"/>
+            <wp:extent cx="3666829" cy="2444750"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="52" name="Picture 52" descr="Image result for ansto xr"/>
+            <wp:wrapNone/>
+            <wp:docPr id="158648154" name="Picture 1" descr="A diagram of a human body"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4" descr="Image result for ansto xr"/>
+                    <pic:cNvPr id="158648154" name="Picture 1" descr="A diagram of a human body"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3670371" cy="2447112"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Circle where the cancer is in Indira’s body</w:t>
+      </w:r>
+      <w:r w:rsidR="001724E7" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A046EC" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CCDBBE8" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BAE6389" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C2D57B5" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="728AABE5" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CF154D2" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07DB550A" w14:textId="77777777" w:rsidR="00A43D30" w:rsidRPr="00A43D30" w:rsidRDefault="00A43D30" w:rsidP="00A43D30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="160" w:before="384" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E860548" w14:textId="1CA52DD0" w:rsidR="009E6EA1" w:rsidRPr="00B4771E" w:rsidRDefault="009E6EA1" w:rsidP="00625FE5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="160" w:before="384" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Number the steps 1-4 to describe Indira’s treatment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="447CF66F" w14:textId="77777777" w:rsidR="00890A28" w:rsidRPr="00B4771E" w:rsidRDefault="00890A28" w:rsidP="00890A28">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="160" w:before="384" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="8465"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00890A28" w:rsidRPr="00B4771E" w14:paraId="0D2A2409" w14:textId="77777777" w:rsidTr="00890A28">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="130807FB" w14:textId="77777777" w:rsidR="00890A28" w:rsidRPr="00B4771E" w:rsidRDefault="00890A28" w:rsidP="00890A28">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3890"/>
+              </w:tabs>
+              <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F975B60" w14:textId="77777777" w:rsidR="00890A28" w:rsidRPr="00B4771E" w:rsidRDefault="00890A28" w:rsidP="00890A28">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3890"/>
+              </w:tabs>
+              <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3626E4F4" w14:textId="1EDB5A83" w:rsidR="00890A28" w:rsidRPr="00B4771E" w:rsidRDefault="00890A28" w:rsidP="00890A28">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3890"/>
+              </w:tabs>
+              <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Iodine-131 accumulates in the thyroid gland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00890A28" w:rsidRPr="00B4771E" w14:paraId="4FF6F46D" w14:textId="77777777" w:rsidTr="00890A28">
+        <w:trPr>
+          <w:trHeight w:val="335"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24B51402" w14:textId="77777777" w:rsidR="00890A28" w:rsidRPr="00B4771E" w:rsidRDefault="00890A28" w:rsidP="00890A28">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3890"/>
+              </w:tabs>
+              <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5635D586" w14:textId="77777777" w:rsidR="00890A28" w:rsidRPr="00B4771E" w:rsidRDefault="00890A28" w:rsidP="00890A28">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3890"/>
+              </w:tabs>
+              <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51CD670B" w14:textId="602C06FD" w:rsidR="00890A28" w:rsidRPr="00B4771E" w:rsidRDefault="00890A28" w:rsidP="00890A28">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3890"/>
+              </w:tabs>
+              <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Beta radiation kills tissue in Indira’s thyroid gland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00890A28" w:rsidRPr="00B4771E" w14:paraId="0A011BBD" w14:textId="77777777" w:rsidTr="00890A28">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="500BD4DC" w14:textId="77777777" w:rsidR="00890A28" w:rsidRPr="00B4771E" w:rsidRDefault="00890A28" w:rsidP="00890A28">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3890"/>
+              </w:tabs>
+              <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3729425D" w14:textId="77777777" w:rsidR="00890A28" w:rsidRPr="00B4771E" w:rsidRDefault="00890A28" w:rsidP="00890A28">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3890"/>
+              </w:tabs>
+              <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F1DEE6" w14:textId="141508FB" w:rsidR="00890A28" w:rsidRPr="00B4771E" w:rsidRDefault="00890A28" w:rsidP="00890A28">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3890"/>
+              </w:tabs>
+              <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Indira swallows a capsule of radioactive iodine-131</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00890A28" w:rsidRPr="00B4771E" w14:paraId="2D4BEAEA" w14:textId="77777777" w:rsidTr="00890A28">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6791D0A3" w14:textId="77777777" w:rsidR="00890A28" w:rsidRPr="00B4771E" w:rsidRDefault="00890A28" w:rsidP="00890A28">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3890"/>
+              </w:tabs>
+              <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E847D6F" w14:textId="77777777" w:rsidR="00890A28" w:rsidRPr="00B4771E" w:rsidRDefault="00890A28" w:rsidP="00890A28">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3890"/>
+              </w:tabs>
+              <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FFDF925" w14:textId="06063C56" w:rsidR="00890A28" w:rsidRPr="00B4771E" w:rsidRDefault="00890A28" w:rsidP="00890A28">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3890"/>
+              </w:tabs>
+              <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iodine-131 decays by emitting beta radiation </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1F79BD25" w14:textId="310E9D18" w:rsidR="009E6EA1" w:rsidRPr="00B4771E" w:rsidRDefault="00293A58" w:rsidP="00625FE5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="160" w:before="384" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252032000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22F980A0" wp14:editId="011B9D26">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>452755</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>517525</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="304800" cy="209550"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1328430333" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="304800" cy="209550"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="19050">
+                          <a:solidFill>
+                            <a:srgbClr val="0070C0"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="06522CBB" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:35.65pt;margin-top:40.75pt;width:24pt;height:16.5pt;z-index:252032000;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZZVAJgwIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kydoGdYogRYcB&#10;RRusHXpWZCk2IIsapcTJfv0o2XGCrthh2EUWTfJRfPy4ud03hu0U+hpswUcXOWfKSihruyn4j5f7&#10;T1ec+SBsKQxYVfCD8vx2/vHDTetmagwVmFIhIxDrZ60reBWCm2WZl5VqhL8ApywpNWAjAom4yUoU&#10;LaE3Jhvn+ZesBSwdglTe09+7TsnnCV9rJcOT1l4FZgpObwvpxHSu45nNb8Rsg8JVteyfIf7hFY2o&#10;LQUdoO5EEGyL9R9QTS0RPOhwIaHJQOtaqpQDZTPK32TzXAmnUi5EjncDTf7/wcrH3bNbIdHQOj/z&#10;dI1Z7DU28UvvY/tE1mEgS+0Dk/Tzcz65yolSSapxfj2dJjKzk7NDH74qaFi8FBypFokisXvwgQKS&#10;6dEkxrJwXxuT6mEsa6mZrnPCjCoPpi6jNgm4WS8Nsp2IJc0v8+Ux8JkZYRtLIU5JpVs4GBUxjP2u&#10;NKtLSmPcRYj9pgZYIaWyYdSpKlGqLtpomlPG3dNTh0aPlEgCjMiaXjlg9wDvY3cwvX10ValdB+c+&#10;9b85Dx4pMtgwODe1BXwvM0NZ9ZE7+yNJHTWRpTWUhxUyhG5YvJP3NVXwQfiwEkjTQUWniQ9PdGgD&#10;VCnob5xVgL/e+x/tqWlJy1lL01Zw/3MrUHFmvllq5+vRZBLHMwmT6eWYBDzXrM81dtssgao/ot3i&#10;ZLpG+2COV43QvNJiWMSopBJWUuyCy4BHYRm6LUCrRarFIpnRSDoRHuyzkxE8sho79GX/KtD1bRyo&#10;/x/hOJli9qabO9voaWGxDaDr1OonXnu+aZxT4/SrJ+6LczlZnRbk/DcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQAZLLgJ3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3aRarTGb&#10;EoQUFBHaRrxOs2MSzM6G7DaN/97NSW8z8x5vvpduJtOJkQbXWlYQLyIQxJXVLdcKykNxswbhPLLG&#10;zjIp+CEHm+zyIsVE2zPvaNz7WoQQdgkqaLzvEyld1ZBBt7A9cdC+7GDQh3WopR7wHMJNJ5dRdC8N&#10;thw+NNjTc0PV9/5kFLy/mc96m+dYjsXhoyh32xf7ulTq+mrKn0B4mvyfGWb8gA5ZYDraE2snOgUP&#10;8W1wKljHKxCzHj+Gw3Ee7lYgs1T+b5D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJll&#10;UAmDAgAAaAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ABksuAnfAAAACQEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f" strokecolor="#0070c0" strokeweight="1.5pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009E6EA1" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe the type of decay that Iodine-131 undergoes by annotating the diagram below. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click the Help button on the Iodine-131 decay equation slide to </w:t>
+      </w:r>
+      <w:r w:rsidR="005277CF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>view</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this diagram.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A9D709" w14:textId="345E3CF1" w:rsidR="00890A28" w:rsidRDefault="00890A28" w:rsidP="00890A28">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+          <w:tab w:val="center" w:pos="4513"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251852800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="708BAA44" wp14:editId="313DEE84">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6350</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1778000" cy="342900"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="389245873" name="Text Box 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1778000" cy="342900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="77D04AFE" w14:textId="77777777" w:rsidR="00890A28" w:rsidRDefault="00890A28" w:rsidP="00890A28">
+                            <w:r>
+                              <w:t>_____________________</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="708BAA44" id="_x0000_s1097" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:.5pt;width:140pt;height:27pt;z-index:251852800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA259KvMQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykSdoacYosRYYB&#10;QVsgHXpWZCkRIIuapMTOfv0oOV/tdhp2kSmReiIfHz15aGtN9sJ5Baak/V5OiTAcKmU2Jf3xuvhy&#10;R4kPzFRMgxElPQhPH6afP00aW4gBbEFXwhEEMb5obEm3Idgiyzzfipr5Hlhh0CnB1Szg1m2yyrEG&#10;0WudDfJ8nDXgKuuAC+/x9LFz0mnCl1Lw8CylF4HokmJuIa0ureu4ZtMJKzaO2a3ixzTYP2RRM2Xw&#10;0TPUIwuM7Jz6A6pW3IEHGXoc6gykVFykGrCafv6hmtWWWZFqQXK8PdPk/x8sf9qv7Isjof0KLTYw&#10;EtJYX3g8jPW00tXxi5kS9COFhzNtog2Ex0u3t3d5ji6Ovpvh4B5thMkut63z4ZuAmkSjpA7bkthi&#10;+6UPXegpJD7mQatqobROmygFMdeO7Bk2UYeUI4K/i9KGNCUd34zyBGwgXu+QtcFcLjVFK7Trlqiq&#10;pKPxqeA1VAfkwUEnEW/5QmGyS+bDC3OoCawPdR6ecZEa8DE4WpRswf3623mMx1ahl5IGNVZS/3PH&#10;nKBEfzfYxPv+cBhFmTbD0e0AN+7as772mF09B2SgjxNleTJjfNAnUzqo33AcZvFVdDHD8e2ShpM5&#10;D53ycZy4mM1SEMrQsrA0K8sjdGQ8tuK1fWPOHvsVsNNPcFIjKz60rYuNNw3MdgGkSj2NRHesHvlH&#10;CSdVHMctzsj1PkVdfgrT3wAAAP//AwBQSwMEFAAGAAgAAAAhAHm8isrdAAAABQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8tOwzAQRfdI/QdrKrFB1KZVoApxqgrxkNjR0CJ2bjwkUeNxFLtJ+HuGFazm&#10;cUf3nsk2k2vFgH1oPGm4WSgQSKW3DVUa3oun6zWIEA1Z03pCDd8YYJPPLjKTWj/SGw67WAk2oZAa&#10;DXWMXSplKGt0Jix8h8Tal++diTz2lbS9GdnctXKp1K10piFOqE2HDzWWp93Zafi8qj5ew/S8H1fJ&#10;qnt8GYq7gy20vpxP23sQEaf4dwy/+IwOOTMd/ZlsEK0GfiTylguLy7Xi5qghSRTIPJP/6fMfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADbn0q8xAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHm8isrdAAAABQEAAA8AAAAAAAAAAAAAAAAA&#10;iwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="77D04AFE" w14:textId="77777777" w:rsidR="00890A28" w:rsidRDefault="00890A28" w:rsidP="00890A28">
+                      <w:r>
+                        <w:t>_____________________</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251846656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3341298A" wp14:editId="3DCDD74A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4533900</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>215900</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1778000" cy="342900"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="857047432" name="Text Box 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1778000" cy="342900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5D6E8571" w14:textId="6922F117" w:rsidR="00890A28" w:rsidRDefault="00890A28">
+                            <w:r>
+                              <w:t>_____________________</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3341298A" id="_x0000_s1098" type="#_x0000_t202" style="position:absolute;margin-left:357pt;margin-top:17pt;width:140pt;height:27pt;z-index:251846656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJVZ16MQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykSdMacYosRYYB&#10;QVsgHXpWZCkRIIuapMTOfv0oOV/tdhp2kSmReiIfHz15aGtN9sJ5Baak/V5OiTAcKmU2Jf3xuvhy&#10;R4kPzFRMgxElPQhPH6afP00aW4gBbEFXwhEEMb5obEm3Idgiyzzfipr5Hlhh0CnB1Szg1m2yyrEG&#10;0WudDfL8NmvAVdYBF97j6WPnpNOEL6Xg4VlKLwLRJcXcQlpdWtdxzaYTVmwcs1vFj2mwf8iiZsrg&#10;o2eoRxYY2Tn1B1StuAMPMvQ41BlIqbhINWA1/fxDNastsyLVguR4e6bJ/z9Y/rRf2RdHQvsVWmxg&#10;JKSxvvB4GOtppavjFzMl6EcKD2faRBsIj5fG47s8RxdH381wcI82wmSX29b58E1ATaJRUodtSWyx&#10;/dKHLvQUEh/zoFW1UFqnTZSCmGtH9gybqEPKEcHfRWlDmpLe3ozyBGwgXu+QtcFcLjVFK7Trlqiq&#10;pKPxqeA1VAfkwUEnEW/5QmGyS+bDC3OoCawPdR6ecZEa8DE4WpRswf3623mMx1ahl5IGNVZS/3PH&#10;nKBEfzfYxPv+cBhFmTbD0XiAG3ftWV97zK6eAzLQx4myPJkxPuiTKR3UbzgOs/gqupjh+HZJw8mc&#10;h075OE5czGYpCGVoWVialeUROjIeW/HavjFnj/0K2OknOKmRFR/a1sXGmwZmuwBSpZ5GojtWj/yj&#10;hJMqjuMWZ+R6n6IuP4XpbwAAAP//AwBQSwMEFAAGAAgAAAAhAA0eYczgAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj09Pg0AQxe8mfofNmHgxdqmopcjQGOOfxJul1XjbsiMQ2VnCbgG/vctJTzOT&#10;9/Lm97LNZFoxUO8aywjLRQSCuLS64QphVzxdJiCcV6xVa5kQfsjBJj89yVSq7chvNGx9JUIIu1Qh&#10;1N53qZSurMkot7AdcdC+bG+UD2dfSd2rMYSbVl5F0a00quHwoVYdPdRUfm+PBuHzovp4ddPzfoxv&#10;4u7xZShW77pAPD+b7u9AeJr8nxlm/IAOeWA62CNrJ1qE1fI6dPEI8TyDYb2elwNCkkQg80z+b5D/&#10;AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAElVnXoxAgAAXAQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAA0eYczgAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAiwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5D6E8571" w14:textId="6922F117" w:rsidR="00890A28" w:rsidRDefault="00890A28">
+                      <w:r>
+                        <w:t>_____________________</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="001724E7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251845632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C64D407" wp14:editId="3D1B3481">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>730250</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>5715</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3792565" cy="2355215"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1793507506" name="Picture 3" descr="A pair of metal tongs with a spring&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1793507506" name="Picture 3" descr="A pair of metal tongs with a spring&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="647700" cy="647700"/>
+                      <a:ext cx="3792565" cy="2355215"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
+            <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
-            <wp14:sizeRelV relativeFrom="page">
+            <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00A8285F">
-[...20 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="678D7521" w14:textId="552FDFC4" w:rsidR="00A8285F" w:rsidRPr="0027500F" w:rsidRDefault="00A8285F" w:rsidP="0027500F">
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="2E8A1DBA" w14:textId="57EAD2D5" w:rsidR="00890A28" w:rsidRDefault="00890A28" w:rsidP="001724E7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+          <w:tab w:val="center" w:pos="4513"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="66"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...27 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
-        </w:rPr>
-[...4056 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251770880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="226B5BD9" wp14:editId="0BAF6B0D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251843584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12738216" wp14:editId="66A712AA">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3629025</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1931787</wp:posOffset>
+                  <wp:posOffset>5080</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="160601" cy="296039"/>
+                <wp:extent cx="1143000" cy="466725"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="18" name="TextBox 3"/>
+                <wp:docPr id="1621951311" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="160601" cy="296039"/>
+                          <a:ext cx="1143000" cy="466725"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="40131786" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+                          <w:p w14:paraId="165BD48C" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRPr="00BE612A" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
                             <w:pPr>
-                              <w:pStyle w:val="NormalWeb"/>
-                              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00BE612A">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-                                <w:szCs w:val="56"/>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t>-</w:t>
+                              <w:t>decays to</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr wrap="square" rtlCol="0">
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="226B5BD9" id="TextBox 3" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:285.75pt;margin-top:152.1pt;width:12.65pt;height:23.3pt;z-index:251770880;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUGhy4lQEAABQDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815Id1GgEy0HSIL0U&#10;bYGkH0BTpEVA5LK7tCX/fZeU7RTpreiFj30MZ2a5uZv8II4GyUFo5XJRS2GChs6FfSt/vjx9+CQF&#10;JRU6NUAwrTwZknfb9+82Y2zMCnoYOoOCQQI1Y2xln1Jsqop0b7yiBUQTOGkBvUp8xX3VoRoZ3Q/V&#10;qq7X1QjYRQRtiDj6OCfltuBba3T6bi2ZJIZWMrdUVizrLq/VdqOaParYO32mof6BhVcu8KNXqEeV&#10;lDig+wvKO41AYNNCg6/AWqdN0cBqlvUbNc+9iqZoYXMoXm2i/wervx1/oHAdz44nFZTnGb2YKT3A&#10;JG6yO2OkhoueI5elicNceYkTB7PoyaLPO8sRnGefT1dvGUvo3LSu1/VSCs2p1e26vrnNKNVrc0RK&#10;Xwx4kQ+tRB5dcVQdv1KaSy8l+a0AT24YcjwznJnkU5p2U9Hz8cJyB92JyY885FbSr4NCIwWm4TOU&#10;PzGD3R8SWFfeyShzzxmcrS9Mz98kz/bPe6l6/czb3wAAAP//AwBQSwMEFAAGAAgAAAAhAIAkzxvf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I+w+RJ3FjycYytq7phEBcQYwPiVvW&#10;eG21xqmabC3/HnOCo+1Hr583342+FRfsYxPIwHymQCCVwTVUGXh/e7pZg4jJkrNtIDTwjRF2xeQq&#10;t5kLA73iZZ8qwSEUM2ugTqnLpIxljd7GWeiQ+HYMvbeJx76SrrcDh/tWLpRaSW8b4g+17fChxvK0&#10;P3sDH8/Hr8+leqkeve6GMCpJfiONuZ6O91sQCcf0B8OvPqtDwU6HcCYXRWtA3801owZu1XIBggm9&#10;WXGZA2+0WoMscvm/Q/EDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlBocuJUBAAAUAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgCTPG98AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADvAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="12738216" id="_x0000_s1099" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.4pt;width:90pt;height:36.75pt;z-index:251843584;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEMWGKGwIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6107tpOsvI7cRK4q&#10;WUkkp8oZs+BFYhkK2Lvur+/A+ktpT1UvMDDDfLz3mD10jSZ74bwCU9LhIKdEGA6VMtuS/nhbfrmj&#10;xAdmKqbBiJIehKcP88+fZq0txAhq0JVwBJMYX7S2pHUItsgyz2vRMD8AKww6JbiGBTy6bVY51mL2&#10;RmejPJ9mLbjKOuDCe7x96p10nvJLKXh4kdKLQHRJsbeQVpfWTVyz+YwVW8dsrfixDfYPXTRMGSx6&#10;TvXEAiM7p/5I1SjuwIMMAw5NBlIqLtIMOM0w/zDNumZWpFkQHG/PMPn/l5Y/79f21ZHQfYUOCYyA&#10;tNYXHi/jPJ10TdyxU4J+hPBwhk10gfD4aDi+yXN0cfSNp9Pb0SSmyS6vrfPhm4CGRKOkDmlJaLH9&#10;yoc+9BQSixlYKq0TNdqQtqTTm0meHpw9mFwbrHHpNVqh23REVSWd3J0G2UB1wPkc9NR7y5cKm1gx&#10;H16ZQ66xb9RveMFFasBicLQoqcH9+tt9jEcK0EtJi9opqf+5Y05Qor8bJOd+OB5HsaXDeHI7woO7&#10;9myuPWbXPALKc4g/xfJkxvigT6Z00LyjzBexKrqY4Vi7pOFkPoZe0fhNuFgsUhDKy7KwMmvLY+oI&#10;a4T4rXtnzh55CMjgM5xUxooPdPSxPSGLXQCpElcR6B7VI/4ozcT28RtF7V+fU9Tls89/AwAA//8D&#10;AFBLAwQUAAYACAAAACEAhBwOq9sAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8&#10;g7VI3KhD+YtCNlUVqUJCcGjphdsm3iYRsR1itw08PdtTOY5mNPNNvphsrw48hs47hNtZAopd7U3n&#10;GoTtx+omBRUiOUO9d4zwwwEWxeVFTpnxR7fmwyY2SkpcyAihjXHItA51y5bCzA/sxNv50VIUOTba&#10;jHSUctvreZI8akudk4WWBi5brr82e4vwWq7eaV3Nbfrbly9vu+Xwvf18QLy+mpbPoCJP8RyGE76g&#10;QyFMld87E1SPIEcigtCfvDQRWSE83d+BLnL9H774AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAIQxYYobAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAIQcDqvbAAAABAEAAA8AAAAAAAAAAAAAAAAAdQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="40131786" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+                    <w:p w14:paraId="165BD48C" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRPr="00BE612A" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
                       <w:pPr>
-                        <w:pStyle w:val="NormalWeb"/>
-                        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="00BE612A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>decays to</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AE3C11" w14:textId="1344548F" w:rsidR="00890A28" w:rsidRDefault="00890A28" w:rsidP="001724E7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+          <w:tab w:val="center" w:pos="4513"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="66"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="685BFDBB" w14:textId="65FE97E9" w:rsidR="00890A28" w:rsidRDefault="00890A28" w:rsidP="001724E7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+          <w:tab w:val="center" w:pos="4513"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="66"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B41F603" w14:textId="5E7932BF" w:rsidR="00890A28" w:rsidRDefault="00890A28" w:rsidP="001724E7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+          <w:tab w:val="center" w:pos="4513"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="66"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251850752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="211DD04C" wp14:editId="02782A8B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4070350</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>172720</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1778000" cy="342900"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="136288744" name="Text Box 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1778000" cy="342900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="26E40756" w14:textId="77777777" w:rsidR="00890A28" w:rsidRDefault="00890A28" w:rsidP="00890A28">
+                            <w:r>
+                              <w:t>_____________________</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="211DD04C" id="_x0000_s1100" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:320.5pt;margin-top:13.6pt;width:140pt;height:27pt;z-index:251850752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1fmf0MQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykSdsYcYosRYYB&#10;QVsgHXpWZCkRIIuapMTOfv0oOV/tdhp2kSmReiIfHz15aGtN9sJ5Baak/V5OiTAcKmU2Jf3xuvhy&#10;T4kPzFRMgxElPQhPH6afP00aW4gBbEFXwhEEMb5obEm3Idgiyzzfipr5Hlhh0CnB1Szg1m2yyrEG&#10;0WudDfL8NmvAVdYBF97j6WPnpNOEL6Xg4VlKLwLRJcXcQlpdWtdxzaYTVmwcs1vFj2mwf8iiZsrg&#10;o2eoRxYY2Tn1B1StuAMPMvQ41BlIqbhINWA1/fxDNastsyLVguR4e6bJ/z9Y/rRf2RdHQvsVWmxg&#10;JKSxvvB4GOtppavjFzMl6EcKD2faRBsIj5fu7u7zHF0cfTfDwRhthMkut63z4ZuAmkSjpA7bkthi&#10;+6UPXegpJD7mQatqobROmygFMdeO7Bk2UYeUI4K/i9KGNCW9vRnlCdhAvN4ha4O5XGqKVmjXLVFV&#10;SUfjU8FrqA7Ig4NOIt7yhcJkl8yHF+ZQE1gf6jw84yI14GNwtCjZgvv1t/MYj61CLyUNaqyk/ueO&#10;OUGJ/m6wieP+cBhFmTbD0d0AN+7as772mF09B2SgjxNleTJjfNAnUzqo33AcZvFVdDHD8e2ShpM5&#10;D53ycZy4mM1SEMrQsrA0K8sjdGQ8tuK1fWPOHvsVsNNPcFIjKz60rYuNNw3MdgGkSj2NRHesHvlH&#10;CSdVHMctzsj1PkVdfgrT3wAAAP//AwBQSwMEFAAGAAgAAAAhAAJEHBjhAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ6ySFtoRsKoSAStxoCoibGy9JRLyOYjcJf497guPs&#10;jGbfZJvJtGKg3jWWEeJ5BIK4tLrhCmFfPM3WIJxXrFVrmRB+yMEmPz/LVKrtyK807HwlQgm7VCHU&#10;3neplK6sySg3tx1x8L5sb5QPsq+k7tUYyk0rkyhaSqMaDh9q1dFDTeX37mgQPq+qjxc3Pb+Ni5tF&#10;97gditW7LhAvL6b7OxCeJv8XhhN+QIc8MB3skbUTLcLyOg5bPEKySkCEwG1yOhwQ1nECMs/k/wX5&#10;LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA1fmf0MQIAAFwEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQACRBwY4QAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="26E40756" w14:textId="77777777" w:rsidR="00890A28" w:rsidRDefault="00890A28" w:rsidP="00890A28">
                       <w:r>
-                        <w:rPr>
-[...6 lines deleted...]
-                        <w:t>-</w:t>
+                        <w:t>_____________________</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00B15F2E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="18962217" w14:textId="634EFE6D" w:rsidR="00890A28" w:rsidRDefault="00890A28" w:rsidP="001724E7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+          <w:tab w:val="center" w:pos="4513"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="66"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251771904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63AA95AE" wp14:editId="223D2AC0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251848704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DD5D248" wp14:editId="311701C2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4136734</wp:posOffset>
+                  <wp:posOffset>2527300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1904841</wp:posOffset>
+                  <wp:posOffset>279400</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="160601" cy="296039"/>
+                <wp:extent cx="1778000" cy="342900"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="19" name="TextBox 38"/>
+                <wp:docPr id="947081688" name="Text Box 21"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="160601" cy="296039"/>
+                          <a:ext cx="1778000" cy="342900"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6A8E3789" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
-[...3 lines deleted...]
-                            </w:pPr>
+                          <w:p w14:paraId="74DE91EA" w14:textId="77777777" w:rsidR="00890A28" w:rsidRDefault="00890A28" w:rsidP="00890A28">
                             <w:r>
-                              <w:rPr>
-[...6 lines deleted...]
-                              <w:t>-</w:t>
+                              <w:t>_____________________</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr wrap="square" rtlCol="0">
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5DD5D248" id="_x0000_s1101" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:199pt;margin-top:22pt;width:140pt;height:27pt;z-index:251848704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXIyCmLgIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+yk6ZcRp8hSZBgQ&#10;tAXSoWdFlmIBsqhJSuzs14+S89Vup2EXmRSpJ/LxyZOHrtFkJ5xXYEo6HOSUCMOhUmZT0h+viy93&#10;lPjATMU0GFHSvfD0Yfr506S1hRhBDboSjiCI8UVrS1qHYIss87wWDfMDsMJgUIJrWEDXbbLKsRbR&#10;G52N8vwma8FV1gEX3uPuYx+k04QvpeDhWUovAtElxdpCWl1a13HNphNWbByzteKHMtg/VNEwZfDS&#10;E9QjC4xsnfoDqlHcgQcZBhyaDKRUXKQesJth/qGbVc2sSL0gOd6eaPL/D5Y/7Vb2xZHQfYUOBxgJ&#10;aa0vPG7GfjrpmvjFSgnGkcL9iTbRBcLjodvbuzzHEMfY1Xh0jzbCZOfT1vnwTUBDolFSh2NJbLHd&#10;0oc+9ZgSL/OgVbVQWicnSkHMtSM7hkPUIdWI4O+ytCFtSW+urvMEbCAe75G1wVrOPUUrdOuOqAoP&#10;pErj1hqqPfLgoJeIt3yhsNgl8+GFOdQE9oc6D8+4SA14GRwsSmpwv/62H/NxVBilpEWNldT/3DIn&#10;KNHfDQ7xfjgeR1EmZ3x9O0LHXUbWlxGzbeaADAzxRVmezJgf9NGUDpo3fA6zeCuGmOF4d0nD0ZyH&#10;Xvn4nLiYzVISytCysDQryyN0ZDyO4rV7Y84e5hVw0k9wVCMrPoytz40nDcy2AaRKMz2zeuAfJZxU&#10;cXhu8Y1c+inr/FOY/gYAAP//AwBQSwMEFAAGAAgAAAAhALrfZDXgAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0tPwzAQhO9I/Q/WVuKCqAPpi5BNhRAPiRsND3Fz4yWJiO0odpPw79mc6Gm1O6PZ&#10;b9LdaBrRU+drZxGuFhEIsoXTtS0R3vLHyy0IH5TVqnGWEH7Jwy6bnaUq0W6wr9TvQyk4xPpEIVQh&#10;tImUvqjIKL9wLVnWvl1nVOC1K6Xu1MDhppHXUbSWRtWWP1SqpfuKip/90SB8XZSfL358eh/iVdw+&#10;PPf55kPniOfz8e4WRKAx/Jthwmd0yJjp4I5We9EgxDdb7hIQlkuebFhvpsMBYRJklsrTBtkfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJcjIKYuAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALrfZDXgAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;iAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="74DE91EA" w14:textId="77777777" w:rsidR="00890A28" w:rsidRDefault="00890A28" w:rsidP="00890A28">
+                      <w:r>
+                        <w:t>_____________________</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11098FA3" w14:textId="77777777" w:rsidR="0015231F" w:rsidRDefault="0015231F" w:rsidP="0015231F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+          <w:tab w:val="center" w:pos="4513"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52A67A23" w14:textId="6A210D56" w:rsidR="00890A28" w:rsidRPr="00B4771E" w:rsidRDefault="00890A28" w:rsidP="00625FE5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+          <w:tab w:val="center" w:pos="4513"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Complete the decay equation for iodine-131 below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6965628A" w14:textId="44287313" w:rsidR="009E6EA1" w:rsidRDefault="00625FE5" w:rsidP="009E6EA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+          <w:tab w:val="center" w:pos="4513"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251821056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1825F38B" wp14:editId="237AC607">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2879090</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>335915</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="904875" cy="1228725"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1585962772" name="Text Box 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="904875" cy="1228725"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6F459B24" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRPr="00461562" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="96"/>
+                                <w:szCs w:val="96"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00461562">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="96"/>
+                                <w:szCs w:val="96"/>
+                              </w:rPr>
+                              <w:t>+</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="63AA95AE" id="TextBox 38" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:325.75pt;margin-top:150pt;width:12.65pt;height:23.3pt;z-index:251771904;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2TwWAlQEAABUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstO4zAU3Y/EP1je06RFimjUFPEQbEYz&#10;IwEf4Dp2Yyn2Ndduk/79XDttQbBDbPy4j+NzzvXqZrQ92ysMBlzD57OSM+UktMZtG/768nh5zVmI&#10;wrWiB6caflCB36wvfq0GX6sFdNC3ChmBuFAPvuFdjL4uiiA7ZUWYgVeOkhrQikhX3BYtioHQbV8s&#10;yrIqBsDWI0gVAkUfpiRfZ3ytlYx/tQ4qsr7hxC3mFfO6SWuxXol6i8J3Rh5piG+wsMI4evQM9SCi&#10;YDs0X6CskQgBdJxJsAVobaTKGkjNvPyk5rkTXmUtZE7wZ5vCz8HKP/t/yExLs1ty5oSlGb2oMd7B&#10;yK6ukz2DDzVVPXuqiyPFqfQUDxRMqkeNNu2kh1GejD6czSUwJlNTVVblnDNJqcWyKq+WCaV4b/YY&#10;4pMCy9Kh4Uizy5aK/e8Qp9JTSXrLwaPp+xRPDCcm6RTHzZgFVSeWG2gPRH6gKTc8vO0EKs4w9veQ&#10;P8UEdruLoE1+J6FMPUdw8j4zPf6TNNyP91z1/pvX/wEAAP//AwBQSwMEFAAGAAgAAAAhAOc6jIbe&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNxYsrEG1jWdEIgraOND4pY1&#10;XlutcaomW8u/x5zgaPvR6+ctNpPvxBmH2AYyMJ8pEEhVcC3VBt7fnm/uQcRkydkuEBr4xgib8vKi&#10;sLkLI23xvEu14BCKuTXQpNTnUsaqQW/jLPRIfDuEwdvE41BLN9iRw30nF0pp6W1L/KGxPT42WB13&#10;J2/g4+Xw9blUr/WTz/oxTEqSX0ljrq+mhzWIhFP6g+FXn9WhZKd9OJGLojOgs3nGqIFbpbgUE/pO&#10;c5k9b5ZagywL+b9D+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2TwWAlQEAABUDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDnOoyG3gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAAO8DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA+gQAAAAA&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="1825F38B" id="Text Box 1" o:spid="_x0000_s1102" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:226.7pt;margin-top:26.45pt;width:71.25pt;height:96.75pt;z-index:251821056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD00LPlMwIAAF4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x4SZMacYosRYYB&#10;QVsgHXpWZCk2IIuapMTOfv0oOV/rdhp2kUWRosj3Hj176BpFDsK6GnRBh4OUEqE5lLXeFfT76+rT&#10;lBLnmS6ZAi0KehSOPsw/fpi1JhcZVKBKYQkm0S5vTUEr702eJI5XomFuAEZodEqwDfNo2l1SWtZi&#10;9kYlWZreJS3Y0ljgwjk8feyddB7zSym4f5bSCU9UQbE2H1cb121Yk/mM5TvLTFXzUxnsH6poWK3x&#10;0UuqR+YZ2dv6j1RNzS04kH7AoUlAypqL2AN2M0zfdbOpmBGxFwTHmQtM7v+l5U+HjXmxxHdfoEMC&#10;AyCtcbnDw9BPJ20TvlgpQT9CeLzAJjpPOB7ep6PpZEwJR9cwy6aTbBzSJNfbxjr/VUBDwqagFmmJ&#10;aLHD2vk+9BwSHnOg6nJVKxWNIAWxVJYcGJKofKwRk/8WpTRpC3r3eZzGxBrC9T6z0ljLtaew8922&#10;I3WJFy4Nb6E8Ig4Weok4w1c1Frtmzr8wi5rA1lHn/hkXqQAfg9OOkgrsz7+dh3ikCr2UtKixgrof&#10;e2YFJeqbRhLvh6NREGU0RuNJhoa99WxvPXrfLAERGOJEGR63Id6r81ZaaN5wHBbhVXQxzfHtgnJv&#10;z8bS99rHgeJisYhhKETD/FpvDA/JA+aBjNfujVlzYswj109w1iPL3xHXx4abGhZ7D7KOrAaoe1xP&#10;DKCIoy5OAxem5NaOUdffwvwXAAAA//8DAFBLAwQUAAYACAAAACEATR1co94AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQW6DMBBF95V6B2sqdRMlBgpRQzFRGqkHCMkBDLg2BY8RNoHevtNVu5vR&#10;PP15vziudmB3NfnOoYB4FwFT2Li2Qy3gdv3YvgLzQWIrB4dKwLfycCwfHwqZt27Bi7pXQTMKQZ9L&#10;ASaEMefcN0ZZ6XduVEi3TzdZGWidNG8nuVC4HXgSRXtuZYf0wchRnY1q+mq2AqpLfdroav66bsw7&#10;npdbH8e6F+L5aT29AQtqDX8w/OqTOpTkVLsZW88GAWn2khIqIEsOwAjIDhkNtYAk3afAy4L/r1D+&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPTQs+UzAgAAXgQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE0dXKPeAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAjQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="6A8E3789" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+                    <w:p w14:paraId="6F459B24" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRPr="00461562" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
                       <w:pPr>
-                        <w:pStyle w:val="NormalWeb"/>
-                        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="96"/>
+                          <w:szCs w:val="96"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00461562">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-                          <w:szCs w:val="56"/>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="96"/>
+                          <w:szCs w:val="96"/>
                         </w:rPr>
-                        <w:t>-</w:t>
+                        <w:t>+</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00B15F2E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251772928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F9DC8DD" wp14:editId="032F9A35">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251867136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F92E804" wp14:editId="0A9F1C79">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5193598</wp:posOffset>
+                  <wp:posOffset>1981200</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1910230</wp:posOffset>
+                  <wp:posOffset>213995</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="160601" cy="296039"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="561975" cy="450850"/>
+                <wp:effectExtent l="19050" t="19050" r="28575" b="25400"/>
                 <wp:wrapNone/>
-                <wp:docPr id="20" name="TextBox 42"/>
-[...141 lines deleted...]
-                <wp:docPr id="29" name="Oval 50"/>
+                <wp:docPr id="2141414084" name="Rectangle 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="156662" cy="163154"/>
+                          <a:ext cx="561975" cy="450850"/>
                         </a:xfrm>
-                        <a:prstGeom prst="ellipse">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...2 lines deleted...]
-                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                        <a:noFill/>
+                        <a:ln w="38100">
                           <a:solidFill>
-                            <a:srgbClr val="C0504D"/>
+                            <a:schemeClr val="accent1"/>
                           </a:solidFill>
-                          <a:prstDash val="solid"/>
                         </a:ln>
-                        <a:effectLst/>
                       </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2E80DF68" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+                          <w:p w14:paraId="2656B2DB" w14:textId="77777777" w:rsidR="00625FE5" w:rsidRPr="009A0F13" w:rsidRDefault="00625FE5" w:rsidP="00625FE5">
                             <w:pPr>
-                              <w:pStyle w:val="NormalWeb"/>
-                              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                               <w:jc w:val="center"/>
-                            </w:pPr>
-                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="36"/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
                               </w:rPr>
-                              <w:t>+</w:t>
-                            </w:r>
+                            </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rtlCol="0" anchor="ctr"/>
-[...80 lines deleted...]
-                      </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="5D848923" id="Oval 21" o:spid="_x0000_s1026" style="position:absolute;margin-left:265.8pt;margin-top:89.55pt;width:194.25pt;height:190.5pt;z-index:251783168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPVcF4eAIAAOwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtuGjEU3VfqP1jeNwOEkIAYIkqUqlIa&#10;IiVV1sbjYSz5Vdsw0K/vsWdI0qarqhuP78P3ce65M78+aEX2wgdpTUmHZwNKhOG2kmZb0u9Pt5+u&#10;KAmRmYopa0RJjyLQ68XHD/PWzcTINlZVwhMEMWHWupI2MbpZUQTeCM3CmXXCwFhbr1mE6LdF5VmL&#10;6FoVo8FgUrTWV85bLkKA9qYz0kWOX9eCx3VdBxGJKilqi/n0+dyks1jM2WzrmWsk78tg/1CFZtIg&#10;6UuoGxYZ2Xn5LpSW3Ntg63jGrS5sXUsucg/oZjj4o5vHhjmRewE4wb3AFP5fWH6/f/BEViUdDSkx&#10;TGNG6z1TBCKwaV2YweXRPfheCrimRg+11+mLFsgh43l8wVMcIuFQjsaTyfTyghIO22g8nJ5fZMSL&#10;1+fOh/hFWE3SpaRCKelC6pnN2P4uRGSF98krqY29lUrluSlD2pKeD3MKBvbUikVk0w79BLOlhKkt&#10;aMmjzxGDVbJKr1Oc4LeblfIEzZZ0/Hm5Wk2yk9rpb7bq1GDYoOcI1GBSp746qVFaHyaX+Vv8VPMN&#10;C033JBxDEhKmeKRMqkBkfvZNJqQ7bNNtY6sj5uJtR9jg+K1EvDsW4gPzYCi4jK2Laxy1skDB9jdK&#10;Gut//k2f/EEcWClpwXhA9GPHvKBEfTWg1HQ4HqcVycL44nIEwb+1bN5azE6vLJADa1Bdvib/qE7X&#10;2lv9jOVcpqwwMcORuxtGL6xit4lYby6Wy+yGtXAs3plHx1PwhFNC8unwzLzrWRJBsHt72o53TOl8&#10;O64sd9HWMtPoFVfMIAlYqTyNfv3Tzr6Vs9frT2rxCwAA//8DAFBLAwQUAAYACAAAACEA9dZZPuAA&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KiTAilN41QVCIEqgfr3AG68&#10;TSLidRQ7P7w9ywlus5pPszPZerKNGLDztSMF8SwCgVQ4U1Op4HR8vXsC4YMmoxtHqOAbPazz66tM&#10;p8aNtMfhEErBIeRTraAKoU2l9EWFVvuZa5HYu7jO6sBnV0rT6ZHDbSPnUZRIq2viD5Vu8bnC4uvQ&#10;WwUfl4dN/7J/+yzsdNzu5FCOi/edUrc302YFIuAU/mD4rc/VIedOZ9eT8aJR8HgfJ4yysVjGIJhY&#10;ziMWZ7YSFjLP5P8N+Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT1XBeHgCAADsBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA9dZZPuAAAAAL&#10;AQAADwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" filled="f" strokecolor="#dbeef4" strokeweight=".25pt">
-[...1 lines deleted...]
-              </v:oval>
+              <v:rect w14:anchorId="2F92E804" id="Rectangle 4" o:spid="_x0000_s1103" style="position:absolute;left:0;text-align:left;margin-left:156pt;margin-top:16.85pt;width:44.25pt;height:35.5pt;z-index:251867136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCo5wjAIAAH4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X21nSR9BnSJo0WFA&#10;0RZrh54VWaoFyKImKbGzXz9KfiRoix2GXWxRJD+KHx+XV12jyU44r8CUtDjJKRGGQ6XMa0l/Pt9+&#10;OafEB2YqpsGIku6Fp1erz58uW7sUM6hBV8IRBDF+2dqS1iHYZZZ5XouG+ROwwqBSgmtYQNG9ZpVj&#10;LaI3Opvl+WnWgqusAy68x9ubXklXCV9KwcODlF4EokuKbwvp69J3E7/Z6pItXx2zteLDM9g/vKJh&#10;ymDQCeqGBUa2Tr2DahR34EGGEw5NBlIqLlIOmE2Rv8nmqWZWpFyQHG8nmvz/g+X3uyf76JCG1vql&#10;x2PMopOuiX98H+kSWfuJLNEFwvFycVpcnC0o4aiaL/LzRSIzOzhb58M3AQ2Jh5I6rEWiiO3ufMCA&#10;aDqaxFgGbpXWqR7akLakX8+LPE8eHrSqojbapdYQ19qRHcOiMs6FCUUsJAIeWaKkDV4e8kqnsNci&#10;wmjzQ0iiKsxk1geJLfceN4WsWSX6cMUix0cNwUaPFDoBRmuJD52wi79h9zCDfXQVqWMn5yH7McxH&#10;CU8eKTKYMDk3yoD7KLqe2JK9/UhST01kKXSbDrkp6eks5hqvNlDtHx1x0I+Qt/xWYV3vmA+PzOHM&#10;4HThHggP+JEasH4wnCipwf3+6D7aYyujlpIWZ7Ck/teWOUGJ/m6wyS+K+TwObRLmi7MZCu5YsznW&#10;mG1zDdgRBW4cy9Mx2gc9HqWD5gXXxTpGRRUzHGOXlAc3Cteh3w24cLhYr5MZDqpl4c48WR7BI9Gx&#10;b5+7F+bs0NwBp+Iexnllyzc93ttGTwPrbQCp0gAceB1KgEOeemlYSHGLHMvJ6rA2V38AAAD//wMA&#10;UEsDBBQABgAIAAAAIQAOrqdH4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUjsqN0XrUKcClUCIdiQUhXYufEQR8R2sJ025esZVrCb0RzdOTdfDbZlBwyx8U7CeCSAoau8blwt&#10;Yftyd7UEFpNyWrXeoYQTRlgV52e5yrQ/uhIPm1QzCnExUxJMSl3GeawMWhVHvkNHtw8frEq0hprr&#10;oI4Ubls+EeKaW9U4+mBUh2uD1eemtxLet6/m7avszff9w2OYl0/r3bM9SXl5MdzeAEs4pD8YfvVJ&#10;HQpy2vve6chaCdPxhLokGqYLYATMhJgD2xMpZgvgRc7/Vyh+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAGQKjnCMAgAAfgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAA6up0fiAAAACgEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAD1BQAAAAA=&#10;" filled="f" strokecolor="#4472c4 [3204]" strokeweight="3pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2656B2DB" w14:textId="77777777" w:rsidR="00625FE5" w:rsidRPr="009A0F13" w:rsidRDefault="00625FE5" w:rsidP="00625FE5">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="48"/>
+                          <w:szCs w:val="48"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251782144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1107B336" wp14:editId="6F72EAF7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251826176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57752925" wp14:editId="017056B4">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>175260</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1137285</wp:posOffset>
+                  <wp:posOffset>187325</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2466975" cy="2419350"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:extent cx="673100" cy="463550"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="22" name="Oval 22"/>
+                <wp:docPr id="5618072" name="Rectangle 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2466975" cy="2419350"/>
+                          <a:ext cx="673100" cy="463550"/>
                         </a:xfrm>
-                        <a:prstGeom prst="ellipse">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
-[...6 lines deleted...]
-                          <a:prstDash val="sysDash"/>
+                        <a:ln w="38100">
+                          <a:noFill/>
                         </a:ln>
-                        <a:effectLst/>
                       </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5495E1B2" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRPr="00184DF3" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="80"/>
+                                <w:szCs w:val="80"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009A0F13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
+                              </w:rPr>
+                              <w:t>131</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00184DF3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="52"/>
+                                <w:szCs w:val="52"/>
+                              </w:rPr>
+                              <w:t>77</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00184DF3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="52"/>
+                                <w:szCs w:val="52"/>
+                              </w:rPr>
+                              <w:t>7</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="2D3F0D4A" id="Oval 22" o:spid="_x0000_s1026" style="position:absolute;margin-left:13.8pt;margin-top:89.55pt;width:194.25pt;height:190.5pt;z-index:251782144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAW5PijegIAAOwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5ssIUDEBqVBVJUo&#10;QYKK88TrzVqyPa7tZJP++o69G6Clp6oXr+fheXzzzV5d741mO+mDQlvx8cmIM2kF1spuKv796fbT&#10;BWchgq1Bo5UVP8jAr+cfP1x1biZLbFHX0jMKYsOscxVvY3SzogiilQbCCTppydigNxBJ9Jui9tBR&#10;dKOLcjSaFh362nkUMgTS3vRGPs/xm0aKuGqaICPTFafaYj59PtfpLOZXMNt4cK0SQxnwD1UYUJaS&#10;voS6gQhs69W7UEYJjwGbeCLQFNg0SsjcA3UzHv3RzWMLTuZeCJzgXmAK/y+suN89eKbqipclZxYM&#10;zWi1A81IJGw6F2bk8uge/CAFuqZG94036UstsH3G8/CCp9xHJkhZTqbTy/MzzgTZysn48vQsI168&#10;Pnc+xC8SDUuXikutlQupZ5jB7i5EykreR6+ktnirtM5z05Z1FT8d5xRA7Gk0RMpmHPUT7IYz0Bui&#10;pYg+RwyoVZ1epzjBb9ZL7Rk1W/HJ58VyOc1Oemu+Yd2riWGjgSOkJib16oujmkobwuQyf4ufar6B&#10;0PZPwiEkIWFKj7RNFcjMz6HJhHSPbbqtsT7QXDz2hA1O3CqKdwchPoAnhhKXaeviio5GI6GAw42z&#10;Fv3Pv+mTPxGHrJx1xHiC6McWvORMf7VEqcvxZJJWJAuTs/OSBP/Wsn5rsVuzREJuTPvtRL4m/6iP&#10;18ajeablXKSsZAIrKHc/jEFYxn4Tab2FXCyyG62Fg3hnH51IwRNOCcmn/TN4N7AkEsHu8bgd75jS&#10;+/ZcWWwjNirT6BVXmkESaKXyNIb1Tzv7Vs5erz+p+S8AAAD//wMAUEsDBBQABgAIAAAAIQA5SKpU&#10;4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/bSsNAEIbvBd9hmYJ3dpNSE02zKUURRVB68AG2&#10;2WkSzM6G7Obg2zte6d0cPv75Jt/OthUj9r5xpCBeRiCQSmcaqhR8np5v70H4oMno1hEq+EYP2+L6&#10;KteZcRMdcDyGSnAI+UwrqEPoMil9WaPVfuk6JN5dXG914LavpOn1xOG2lasoSqTVDfGFWnf4WGP5&#10;dRysgvfLejc8HV4+Sjuf3vZyrKb0da/UzWLebUAEnMMfDL/6rA4FO53dQMaLVsEqTZjkefoQg2Bg&#10;HSdcnBXcJVEMssjl/xeKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAW5PijegIAAOwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA5SKpU4AAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" filled="f" strokecolor="#dbeef4" strokeweight=".25pt">
-[...1 lines deleted...]
-              </v:oval>
+              <v:rect w14:anchorId="57752925" id="_x0000_s1104" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:14.75pt;width:53pt;height:36.5pt;z-index:251826176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7CGo5fwIAAFIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx3n0XZBnSJo0WFA&#10;0RZrh54VWaoNyKJGKbGzXz9Kdpw+dhp2sSWR/Eh+fFxcdo1hO4W+Blvw/GTCmbISytq+FPzn082X&#10;c858ELYUBqwq+F55frn6/OmidUs1hQpMqZARiPXL1hW8CsEts8zLSjXCn4BTloQasBGBrviSlSha&#10;Qm9MNp1MTrMWsHQIUnlPr9e9kK8SvtZKhnutvQrMFJxiC+mL6buJ32x1IZYvKFxVyyEM8Q9RNKK2&#10;5HSEuhZBsC3WH6CaWiJ40OFEQpOB1rVUKQfKJp+8y+axEk6lXIgc70aa/P+DlXe7R/eAREPr/NLT&#10;MWbRaWzin+JjXSJrP5KlusAkPZ6ezfIJUSpJND+dLRaJzOxo7NCHbwoaFg8FR6pFokjsbn0gh6R6&#10;UIm+LNzUxqR6GMvags/OI/4bEZkYS5bHWNMp7I2Kesb+UJrVJUU3TYapjdSVQbYT1ABCSmVD3osq&#10;Uar+OV9MyFEf0WiR4kuAEVlTaCP2ABBb9CN2DzPoR1OVunA07jMa3bwNrDceLZJnsGE0bmoL+LfM&#10;DGU1eO71DyT11ESWQrfpiBsq3CyqxqcNlPsHZAj9WHgnb2qq1a3w4UEgzQGVl2Y73NNHG6CawHDi&#10;rAL8/bf3qE/tSVLOWpqrgvtfW4GKM/PdUuN+zefzOIjpMl+cTemCryWb1xK7ba6AKpfTFnEyHaN+&#10;MIejRmieaQWso1cSCSvJd8FlwMPlKvTzTktEqvU6qdHwORFu7aOTETwSHXvxqXsW6IaGDdTpd3CY&#10;QbF817e9brS0sN4G0HVq6iOvQwlocFMvDUsmbobX96R1XIWrPwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACULkk7aAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYSqVNUJpOaGhc&#10;dkBscPcar6mWOFWSbR2/nvQEN9vPeu979XJ0VpwpxN6zgsdZAYK49brnTsHXbv3wBCImZI3WMym4&#10;UoRlc3tTY6X9hT/pvE2dyCYcK1RgUhoqKWNryGGc+YE4awcfHKa8hk7qgJds7qwsi2IhHfacEwwO&#10;tDLUHrcnl3O/ebP5WX84g+9mF64rZvvGSt3fja8vIBKN6e8ZJvyMDk1m2vsT6yisglwkKSif5yAm&#10;tVjkw34ayjnIppb/+ZtfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHsIajl/AgAAUgUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACULkk7aAAAA&#10;BwEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" filled="f" stroked="f" strokeweight="3pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5495E1B2" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRPr="00184DF3" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="80"/>
+                          <w:szCs w:val="80"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009A0F13">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="48"/>
+                          <w:szCs w:val="48"/>
+                        </w:rPr>
+                        <w:t>131</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00184DF3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="52"/>
+                          <w:szCs w:val="52"/>
+                        </w:rPr>
+                        <w:t>77</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00184DF3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="52"/>
+                          <w:szCs w:val="52"/>
+                        </w:rPr>
+                        <w:t>7</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251781120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26AD0975" wp14:editId="57508D91">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251869184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F721CE6" wp14:editId="03CB7421">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3699510</wp:posOffset>
+                  <wp:posOffset>3797300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1386205</wp:posOffset>
+                  <wp:posOffset>252095</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1847850" cy="1913890"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="10160"/>
+                <wp:extent cx="561975" cy="450850"/>
+                <wp:effectExtent l="19050" t="19050" r="28575" b="25400"/>
                 <wp:wrapNone/>
-                <wp:docPr id="23" name="Oval 23"/>
+                <wp:docPr id="2007139292" name="Rectangle 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1847850" cy="1913890"/>
+                          <a:ext cx="561975" cy="450850"/>
                         </a:xfrm>
-                        <a:prstGeom prst="ellipse">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                        <a:ln w="38100">
                           <a:solidFill>
-                            <a:srgbClr val="4BACC6">
-[...2 lines deleted...]
-                            </a:srgbClr>
+                            <a:schemeClr val="accent1"/>
                           </a:solidFill>
-                          <a:prstDash val="sysDash"/>
                         </a:ln>
-                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...138 lines deleted...]
-                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="17045A8E" w14:textId="77777777" w:rsidR="00625FE5" w:rsidRPr="009A0F13" w:rsidRDefault="00625FE5" w:rsidP="00625FE5">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="1EE67B49" id="Oval 25" o:spid="_x0000_s1026" style="position:absolute;margin-left:315.85pt;margin-top:134.55pt;width:94.5pt;height:93.75pt;z-index:251778048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHTJT/rgIAAKcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMluGzEMvRfoPwi6N+Nx7SxGxoEbw0WB&#10;NAmQFDnLGs0CaKske+x+fZ80Y2frqa0PY5KiSL4nkpdXOyXJVjjfGl3Q/GREidDclK2uC/rjcfXp&#10;nBIfmC6ZNFoUdC88vZp//HDZ2ZkYm8bIUjiCINrPOlvQJgQ7yzLPG6GYPzFWaBxWxikWoLo6Kx3r&#10;EF3JbDwanWadcaV1hgvvYV32h3Se4leV4OGuqrwIRBYUtYX0dem7jt9sfslmtWO2aflQBvuLKhRr&#10;NZIeQy1ZYGTj2nehVMud8aYKJ9yozFRVy0XCADT56A2ah4ZZkbCAHG+PNPn/F5bfbu8dacuCjqeU&#10;aKbwRndbJglUcNNZP4PLg713g+YhRqC7yqn4Dwhkl/jcH/kUu0A4jDleKJ+Cdo6zPL8YnfZRs+fr&#10;1vnwVRhFolBQIWVrfcTMZmx74wOywvvgFc2WhbBqpRxuWB6myb2qr2WqzLt6DZEARUEnq/P8yzI5&#10;yI36bsrejMJGw+PDjBbpzecHM3IOYVL+Y+z1McneH3OgHUvTUSKZDzAWdJV+kT/EGa5EFEPlEYXU&#10;pCvo5/wMrHOGxq8kCxCVxVN4XVPCZI2J4sGl4r2RbRlhx8uvEOarycXZPyN8FT/SvWS+6Unxex+V&#10;AY7UsQKRRmt4n9gkfVtEaW3KPVrKmX7WvOWrFvFuQM49cxgu9AMWRrjDp5IGLJhBoqQx7tef7NEf&#10;PY9TSjoMKyj6uWFOgPNvGtNwkU8mcbqTMpmejaG4lyfrlyd6o64NeiPHarI8idE/yINYOaOesFcW&#10;MSuOmObI3T/GoFyHfolgM3GxWCQ3TDSe+EY/WB6Dp2YF8sfdE3N2aNeA2bg1h8F+1+S9b7ypzWIT&#10;TNWmCXjmFS0VFWyD1FzD5orr5qWevJ736/w3AAAA//8DAFBLAwQUAAYACAAAACEAkPrmT+MAAAAL&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3FjasrWj1J0QEkIcOGx8TLtljWnL&#10;Gqc02Vr+PeEER9uPXj9vsZpMJ040uNYyQjyLQBBXVrdcI7y+PFwtQTivWKvOMiF8k4NVeX5WqFzb&#10;kdd02vhahBB2uUJovO9zKV3VkFFuZnvicPuwg1E+jEMt9aDGEG46mURRKo1qOXxoVE/3DVWHzdEg&#10;yPnne7bbbrM37w9PX+Pj7pniBeLlxXR3C8LT5P9g+NUP6lAGp709snaiQ0iv4yygCEl6E4MIxDKJ&#10;wmaPMF+kKciykP87lD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAh0yU/64CAACnBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkPrmT+MAAAAL&#10;AQAADwAAAAAAAAAAAAAAAAAIBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABgGAAAA&#10;AA==&#10;" fillcolor="#dce6f2" strokecolor="#c6d9f1" strokeweight=".25pt">
-[...2 lines deleted...]
-              </v:oval>
+              <v:rect w14:anchorId="6F721CE6" id="_x0000_s1105" style="position:absolute;left:0;text-align:left;margin-left:299pt;margin-top:19.85pt;width:44.25pt;height:35.5pt;z-index:251869184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASSN3qjAIAAH4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X21nSR9BnSJo0WFA&#10;0RZrh54VWaoFyKImKbGzXz9KfiRoix2GXWxRJD+KHx+XV12jyU44r8CUtDjJKRGGQ6XMa0l/Pt9+&#10;OafEB2YqpsGIku6Fp1erz58uW7sUM6hBV8IRBDF+2dqS1iHYZZZ5XouG+ROwwqBSgmtYQNG9ZpVj&#10;LaI3Opvl+WnWgqusAy68x9ubXklXCV9KwcODlF4EokuKbwvp69J3E7/Z6pItXx2zteLDM9g/vKJh&#10;ymDQCeqGBUa2Tr2DahR34EGGEw5NBlIqLlIOmE2Rv8nmqWZWpFyQHG8nmvz/g+X3uyf76JCG1vql&#10;x2PMopOuiX98H+kSWfuJLNEFwvFycVpcnC0o4aiaL/LzRSIzOzhb58M3AQ2Jh5I6rEWiiO3ufMCA&#10;aDqaxFgGbpXWqR7akLakX8+LPE8eHrSqojbapdYQ19qRHcOiMs6FCUUsJAIeWaKkDV4e8kqnsNci&#10;wmjzQ0iiKsxk1geJLfceN4WsWSX6cMUix0cNwUaPFDoBRmuJD52wi79h9zCDfXQVqWMn5yH7McxH&#10;CU8eKTKYMDk3yoD7KLqe2JK9/UhST01kKXSbDrkp6ek85hqvNlDtHx1x0I+Qt/xWYV3vmA+PzOHM&#10;4HThHggP+JEasH4wnCipwf3+6D7aYyujlpIWZ7Ck/teWOUGJ/m6wyS+K+TwObRLmi7MZCu5YsznW&#10;mG1zDdgRBW4cy9Mx2gc9HqWD5gXXxTpGRRUzHGOXlAc3Cteh3w24cLhYr5MZDqpl4c48WR7BI9Gx&#10;b5+7F+bs0NwBp+Iexnllyzc93ttGTwPrbQCp0gAceB1KgEOeemlYSHGLHMvJ6rA2V38AAAD//wMA&#10;UEsDBBQABgAIAAAAIQC+BPqS4wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUjsqFNQ0jTEqVAlEIINKRWPnRsPcURsB9tpU76eYQXL0Rzde265mkzP9uhD56yA+SwBhrZxqrOt&#10;gO3z7UUOLERpleydRQFHDLCqTk9KWSh3sDXuN7FlFGJDIQXoGIeC89BoNDLM3ICWfh/OGxnp9C1X&#10;Xh4o3PT8MkkybmRnqUHLAdcam8/NaAS8b1/121c96u+7+wef1o/rlydzFOL8bLq5BhZxin8w/OqT&#10;OlTktHOjVYH1AtJlTluigKvlAhgBWZ6lwHZEzpMF8Krk/ydUPwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQASSN3qjAIAAH4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQC+BPqS4wAAAAoBAAAPAAAAAAAAAAAAAAAAAOYEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" filled="f" strokecolor="#4472c4 [3204]" strokeweight="3pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="17045A8E" w14:textId="77777777" w:rsidR="00625FE5" w:rsidRPr="009A0F13" w:rsidRDefault="00625FE5" w:rsidP="00625FE5">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="48"/>
+                          <w:szCs w:val="48"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251776000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A5199A9" wp14:editId="6780AAB4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251820032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39D05EC8" wp14:editId="423B6A48">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>822960</wp:posOffset>
+                  <wp:posOffset>1123951</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1737360</wp:posOffset>
+                  <wp:posOffset>225425</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1200150" cy="1190625"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:extent cx="736600" cy="1228725"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
                 <wp:wrapNone/>
-                <wp:docPr id="26" name="Oval 26"/>
+                <wp:docPr id="773159394" name="Text Box 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="736600" cy="1228725"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1083EF39" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRPr="00461562" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="96"/>
+                                <w:szCs w:val="96"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00461562">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="96"/>
+                                <w:szCs w:val="96"/>
+                              </w:rPr>
+                              <w:sym w:font="Wingdings 3" w:char="F09A"/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="39D05EC8" id="_x0000_s1106" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:88.5pt;margin-top:17.75pt;width:58pt;height:96.75pt;z-index:251820032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTl91eMQIAAF4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+y4+eiMOEWWIsOA&#10;oC2QDj0rshQbkEVNUmJnv36UnK91Ow27yKJIPZF8j549dI0iB2FdDbqgw0FKidAcylrvCvr9dfXp&#10;nhLnmS6ZAi0KehSOPsw/fpi1JhcZVKBKYQmCaJe3pqCV9yZPEscr0TA3ACM0OiXYhnk07S4pLWsR&#10;vVFJlqaTpAVbGgtcOIenj72TziO+lIL7Zymd8EQVFHPzcbVx3YY1mc9YvrPMVDU/pcH+IYuG1Rof&#10;vUA9Ms/I3tZ/QDU1t+BA+gGHJgEpay5iDVjNMH1XzaZiRsRasDnOXNrk/h8sfzpszIslvvsCHRIY&#10;GtIalzs8DPV00jbhi5kS9GMLj5e2ic4TjofTu8kkRQ9H1zDL7qfZOMAk19vGOv9VQEPCpqAWaYnd&#10;Yoe1833oOSQ85kDV5apWKhpBCmKpLDkwJFH5mCOC/xalNGkLOrkbpxFYQ7jeIyuNuVxrCjvfbTtS&#10;l3ghZhqOtlAesQ8Weok4w1c1Jrtmzr8wi5rAAlHn/hkXqQAfg9OOkgrsz7+dh3ikCr2UtKixgrof&#10;e2YFJeqbRhI/D0ejIMpojMbTDA1769neevS+WQJ2YIgTZXjchnivzltpoXnDcViEV9HFNMe3C8q9&#10;PRtL32sfB4qLxSKGoRAN82u9MTyAh54HMl67N2bNiTGPXD/BWY8sf0dcHxtualjsPcg6snrt64kB&#10;FHHUxWngwpTc2jHq+luY/wIAAP//AwBQSwMEFAAGAAgAAAAhANGJqHPeAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FugzAQRfeVegdrKnUTNQaiJA3FRGmkHiAkBzDYtSl4jLAJ9Padrtrd/Jmv&#10;P+8Xx8X17K7H0HoUkK4TYBobr1o0Am7Xj5dXYCFKVLL3qAV86wDH8vGhkLnyM170vYqGUQiGXAqw&#10;MQ4556Gx2smw9oNGun360clIcjRcjXKmcNfzLEl23MkW6YOVgz5b3XTV5ARUl/q0MtX0dV3ZdzzP&#10;ty5NTSfE89NyegMW9RL/zPCLT+hQElPtJ1SB9aT3e+oSBWy2W2BkyA4bWtQ0ZIcEeFnw/xXKHwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCTl91eMQIAAF4EAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDRiahz3gAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1083EF39" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRPr="00461562" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="96"/>
+                          <w:szCs w:val="96"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00461562">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="96"/>
+                          <w:szCs w:val="96"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 3" w:char="F09A"/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251832320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="050E8C13" wp14:editId="1D4DD338">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4852035</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>267335</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="904875" cy="1228725"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1655174553" name="Text Box 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="904875" cy="1228725"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="43993F3D" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRPr="00461562" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="96"/>
+                                <w:szCs w:val="96"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00461562">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="96"/>
+                                <w:szCs w:val="96"/>
+                              </w:rPr>
+                              <w:t>+</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="050E8C13" id="_x0000_s1107" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:382.05pt;margin-top:21.05pt;width:71.25pt;height:96.75pt;z-index:251832320;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIvyEjHQIAADYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815JVbxEsB24CFwWM&#10;JIAT5ExTpCWA4rAkbcn9+g4pb0h7KnqhZjijWd57nN93jSIHYV0NuqDDQUqJ0BzKWu8K+va6+jKj&#10;xHmmS6ZAi4IehaP3i8+f5q3JRQYVqFJYgkW0y1tT0Mp7kyeJ45VomBuAERqDEmzDPLp2l5SWtVi9&#10;UUmWppOkBVsaC1w4h7ePfZAuYn0pBffPUjrhiSoozubjaeO5DWeymLN8Z5mpan4ag/3DFA2rNTa9&#10;lHpknpG9rf8o1dTcggPpBxyaBKSsuYg74DbD9MM2m4oZEXdBcJy5wOT+X1n+dNiYF0t89w06JDAA&#10;0hqXO7wM+3TSNuGLkxKMI4THC2yi84Tj5V06mk3HlHAMDbNsNs3GoUxy/dtY578LaEgwCmqRlogW&#10;O6yd71PPKaGZhlWtVKRGadIWdPJ1nMYfLhEsrjT2uM4aLN9tO1KX+MPkvMgWyiPuZ6Gn3hm+qnGI&#10;NXP+hVnkGldC/fpnPKQCbAYni5IK7K+/3Yd8pACjlLSonYK6n3tmBSXqh0Zy7oajURBbdEbjaYaO&#10;vY1sbyN63zwAynOIL8XwaIZ8r86mtNC8o8yXoSuGmObYu6Dc27Pz4HtN40PhYrmMaSgww/xabwwP&#10;xQOwAeTX7p1Zc2LCI4dPcNYZyz8Q0uf2lCz3HmQd2QpQ97ieGEBxRr5PDymo/9aPWdfnvvgNAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDQ8vze4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI+xTsMwEIZ3&#10;JN7BOiQW1NoNwYUQp0KVkDJkaamQ2NzYxFHjc7DdNLw9ZoLpdLpP/31/uZntQCbtQ+9QwGrJgGhs&#10;neqxE3B4e108AglRopKDQy3gWwfYVNdXpSyUu+BOT/vYkRSCoZACTIxjQWlojbYyLN2oMd0+nbcy&#10;ptV3VHl5SeF2oBljnFrZY/pg5Ki3Rren/dkKmN7rXO0mE/3dtqlZfWq+1h+NELc388szkKjn+AfD&#10;r35Shyo5Hd0ZVSCDgDXPVwkVkGdpJuCJcQ7kKCC7f+BAq5L+r1D9AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAMi/ISMdAgAANgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhANDy/N7iAAAACgEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="43993F3D" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRPr="00461562" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="96"/>
+                          <w:szCs w:val="96"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00461562">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="96"/>
+                          <w:szCs w:val="96"/>
+                        </w:rPr>
+                        <w:t>+</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251854848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EA94FC4" wp14:editId="17F1D1EF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5187950</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>212725</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="742950" cy="600075"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1738438785" name="Rectangle 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1200150" cy="1190625"/>
+                          <a:ext cx="742950" cy="600075"/>
                         </a:xfrm>
-                        <a:prstGeom prst="ellipse">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:pattFill prst="pct5">
-[...17 lines deleted...]
-                          <a:prstDash val="sysDash"/>
+                        <a:noFill/>
+                        <a:ln w="38100">
+                          <a:noFill/>
                         </a:ln>
-                        <a:effectLst/>
                       </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2FC9F18D" w14:textId="6A64CFC4" w:rsidR="009A0F13" w:rsidRPr="00184DF3" w:rsidRDefault="009A0F13" w:rsidP="009A0F13">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="80"/>
+                                <w:szCs w:val="80"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="52"/>
+                                <w:szCs w:val="52"/>
+                              </w:rPr>
+                              <w:t>0</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="6EA94FC4" id="_x0000_s1108" style="position:absolute;left:0;text-align:left;margin-left:408.5pt;margin-top:16.75pt;width:58.5pt;height:47.25pt;z-index:251854848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAf1EgegAIAAFIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jStRQqUlSBmCYh&#10;QIOJZ9exaSTH553dJt1fv7OTpgx4mvaS2L677+6++3Fx2TWG7RT6GmzJi5OcM2UlVLV9KfnPp5sv&#10;Z5z5IGwlDFhV8r3y/HL5+dNF6xZqAhswlUJGINYvWlfyTQhukWVeblQj/Ak4ZUmoARsR6IovWYWi&#10;JfTGZJM8P81awMohSOU9vV73Qr5M+ForGe619iowU3KKLaQvpu86frPlhVi8oHCbWg5hiH+IohG1&#10;Jacj1LUIgm2xfgfV1BLBgw4nEpoMtK6lSjlQNkX+JpvHjXAq5ULkeDfS5P8frLzbPboHJBpa5xee&#10;jjGLTmMT/xQf6xJZ+5Es1QUm6XE+nZzPiFJJotM8z+ezSGZ2NHbowzcFDYuHkiPVIlEkdrc+9KoH&#10;lejLwk1tTKqHsawt+dezIs+TxSgidGPJyTHWdAp7oyKEsT+UZnVF0U2SYWojdWWQ7QQ1gJBS2VD0&#10;oo2oVP9czCj8IfjRIqWSACOyptBG7AEgtuh77D6xQT+aqtSFo3Gf0ejm78B649EieQYbRuOmtoAf&#10;ZWYoq8Fzr38gqacmshS6dUfcULHmUTU+raHaPyBD6MfCO3lTU61uhQ8PAmkOqLw02+GePtoA1QSG&#10;E2cbwN8fvUd9ak+SctbSXJXc/9oKVJyZ75Ya97yYTuMgpst0Np/QBV9L1q8ldttcAVWuoC3iZDpG&#10;/WAOR43QPNMKWEWvJBJWku+Sy4CHy1Xo552WiFSrVVKj4XMi3NpHJyN4JDr24lP3LNANDRuo0+/g&#10;MINi8aZve91oaWG1DaDr1NRHXocS0OCmXhqWTNwMr+9J67gKl38AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHqhRZ3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqNOGRxriVKio&#10;bLqoaOl+Gps4wh5HsdumfD3DCpZz5+g+qsXonTiZIXaBFEwnGQhDTdAdtQo+dqu7AkRMSBpdIKPg&#10;YiIs6uurCksdzvRuTtvUCjahWKICm1JfShkbazzGSegN8e8zDB4Tn0Mr9YBnNvdOzrLsUXrsiBMs&#10;9mZpTfO1PXrO3dN6/b3aeItvdjdclkTulZS6vRlfnkEkM6Y/GH7rc3WoudMhHElH4RQU0yfekhTk&#10;+QMIBub5PQsHJmdFBrKu5P8J9Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAH9RIHoAC&#10;AABSBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAh6oU&#10;Wd4AAAAKAQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" filled="f" stroked="f" strokeweight="3pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2FC9F18D" w14:textId="6A64CFC4" w:rsidR="009A0F13" w:rsidRPr="00184DF3" w:rsidRDefault="009A0F13" w:rsidP="009A0F13">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="80"/>
+                          <w:szCs w:val="80"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="52"/>
+                          <w:szCs w:val="52"/>
+                        </w:rPr>
+                        <w:t>0</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009E6EA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251833344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CDC14A5" wp14:editId="236B5B15">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5422900</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>200025</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="904875" cy="1228725"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="949476950" name="Text Box 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="904875" cy="1228725"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="45D72149" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRPr="00461562" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="96"/>
+                                <w:szCs w:val="96"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="96"/>
+                                <w:szCs w:val="96"/>
+                              </w:rPr>
+                              <w:t>γ</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0CDC14A5" id="_x0000_s1109" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:427pt;margin-top:15.75pt;width:71.25pt;height:96.75pt;z-index:251833344;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUsR7dMwIAAF4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x4SZMacYosRYYB&#10;QVsgHXpWZCk2IIuapMTOfv0oOV/rdhp2kUWRosj3Hj176BpFDsK6GnRBh4OUEqE5lLXeFfT76+rT&#10;lBLnmS6ZAi0KehSOPsw/fpi1JhcZVKBKYQkm0S5vTUEr702eJI5XomFuAEZodEqwDfNo2l1SWtZi&#10;9kYlWZreJS3Y0ljgwjk8feyddB7zSym4f5bSCU9UQbE2H1cb121Yk/mM5TvLTFXzUxnsH6poWK3x&#10;0UuqR+YZ2dv6j1RNzS04kH7AoUlAypqL2AN2M0zfdbOpmBGxFwTHmQtM7v+l5U+HjXmxxHdfoEMC&#10;AyCtcbnDw9BPJ20TvlgpQT9CeLzAJjpPOB7ep6PpZEwJR9cwy6aTbBzSJNfbxjr/VUBDwqagFmmJ&#10;aLHD2vk+9BwSHnOg6nJVKxWNIAWxVJYcGJKofKwRk/8WpTRpC3r3eZzGxBrC9T6z0ljLtaew8922&#10;I3WJF6bnhrdQHhEHC71EnOGrGotdM+dfmEVNYOuoc/+Mi1SAj8FpR0kF9uffzkM8UoVeSlrUWEHd&#10;jz2zghL1TSOJ98PRKIgyGqPxJEPD3nq2tx69b5aACAxxogyP2xDv1XkrLTRvOA6L8Cq6mOb4dkG5&#10;t2dj6Xvt40BxsVjEMBSiYX6tN4aH5AHzQMZr98asOTHmkesnOOuR5e+I62PDTQ2LvQdZR1YD1D2u&#10;JwZQxFEXp4ELU3Jrx6jrb2H+CwAA//8DAFBLAwQUAAYACAAAACEAFLLV9d8AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwW6DMBBE75X6D9ZG6iVKDLRECWGJ0kj9gJB8gAHXpuA1wibQv697am+z&#10;mtHsm/y0mJ495OhaSwjxNgImqbZNSwrhfvvY7IE5L6gRvSWJ8C0dnIrnp1xkjZ3pKh+lVyyUkMsE&#10;gvZ+yDh3tZZGuK0dJAXv045G+HCOijejmEO56XkSRTtuREvhgxaDvGhZd+VkEMprdV6rcvq6rfU7&#10;XeZ7F8eqQ3xZLecjMC8X/xeGX/yADkVgquxEjWM9wj59C1s8wmucAguBw2EXRIWQJGkEvMj5/wnF&#10;DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAUsR7dMwIAAF4EAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAUstX13wAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="45D72149" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRPr="00461562" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="96"/>
+                          <w:szCs w:val="96"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="96"/>
+                          <w:szCs w:val="96"/>
+                        </w:rPr>
+                        <w:t>γ</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009E6EA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251822080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64EEAA0A" wp14:editId="56AEE5C6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4493895</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>304165</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="904875" cy="1228725"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2080103294" name="Text Box 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="904875" cy="1228725"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1FF8CD77" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRPr="00A44907" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="96"/>
+                                <w:szCs w:val="96"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="64EEAA0A" id="_x0000_s1110" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:353.85pt;margin-top:23.95pt;width:71.25pt;height:96.75pt;z-index:251822080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDC09ZQNAIAAF4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x4SZsYcYosRYYB&#10;QVsgHXpWZDkWIIuapMTOfv0oOV/rdhp2kUWRosj3Hj176BpFDsI6Cbqgw0FKidAcSql3Bf3+uvo0&#10;ocR5pkumQIuCHoWjD/OPH2atyUUGNahSWIJJtMtbU9Dae5MnieO1aJgbgBEanRXYhnk07S4pLWsx&#10;e6OSLE3vkhZsaSxw4RyePvZOOo/5q0pw/1xVTniiCoq1+bjauG7DmsxnLN9ZZmrJT2Wwf6iiYVLj&#10;o5dUj8wzsrfyj1SN5BYcVH7AoUmgqiQXsQfsZpi+62ZTMyNiLwiOMxeY3P9Ly58OG/Niie++QIcE&#10;BkBa43KHh6GfrrJN+GKlBP0I4fECm+g84Xg4TUeT+zElHF3DLJvcZ+OQJrneNtb5rwIaEjYFtUhL&#10;RIsd1s73oeeQ8JgDJcuVVCoaQQpiqSw5MCRR+VgjJv8tSmnSFvTu8ziNiTWE631mpbGWa09h57tt&#10;R2SJF6bnhrdQHhEHC71EnOEricWumfMvzKImsHXUuX/GpVKAj8FpR0kN9uffzkM8UoVeSlrUWEHd&#10;jz2zghL1TSOJ0+FoFEQZjdH4PkPD3nq2tx69b5aACAxxogyP2xDv1XlbWWjecBwW4VV0Mc3x7YJy&#10;b8/G0vfax4HiYrGIYShEw/xabwwPyQPmgYzX7o1Zc2LMI9dPcNYjy98R18eGmxoWew+VjKwGqHtc&#10;TwygiKMuTgMXpuTWjlHX38L8FwAAAP//AwBQSwMEFAAGAAgAAAAhAJR4oSDeAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FugzAQRfeVegdrKnUTNTaIlpRgojRSDxCSAxjs2gQ8RtgEevu6q3Y5&#10;+k//vykPqx3IXU2+c8gh2TIgClsnO9QcrpfPlx0QHwRKMThUHL6Vh0P1+FCKQroFz+peB01iCfpC&#10;cDAhjAWlvjXKCr91o8KYfbnJihDPSVM5iSWW24GmjL1RKzqMC0aM6mRU29ez5VCfm+NG1/PtsjEf&#10;eFqufZLonvPnp/W4BxLUGv5g+NWP6lBFp8bNKD0ZOOQszyPKIcvfgURg98pSIA2HNEsyoFVJ/79Q&#10;/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDC09ZQNAIAAF4EAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCUeKEg3gAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1FF8CD77" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRPr="00A44907" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="96"/>
+                          <w:szCs w:val="96"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718229FD" w14:textId="331ABD3B" w:rsidR="009E6EA1" w:rsidRDefault="00625FE5" w:rsidP="009E6EA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+          <w:tab w:val="center" w:pos="4513"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251858944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4563A1EF" wp14:editId="6193184B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2425700</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>90805</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="692150" cy="742950"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="436017230" name="Rectangle 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="692150" cy="742950"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="38100">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0014A2F4" w14:textId="03A6B445" w:rsidR="009A0F13" w:rsidRPr="00184DF3" w:rsidRDefault="00625FE5" w:rsidP="009A0F13">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="80"/>
+                                <w:szCs w:val="80"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="80"/>
+                                <w:szCs w:val="80"/>
+                              </w:rPr>
+                              <w:t>e</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="5BA15487" id="Oval 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:64.8pt;margin-top:136.8pt;width:94.5pt;height:93.75pt;z-index:251776000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGowR5rgIAAKcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nST+COkXWIMOA&#10;ri3QDj0rsmQbkCVNUuJkv35PspN+7bQtB4ekKIqPfOTl1a5VZCucb4wuaH4yokRobspGVwX98bj6&#10;dE6JD0yXTBktCroXnl7NP3647OxMjE1tVCkcQRDtZ50taB2CnWWZ57VomT8xVmgcSuNaFqC6Kisd&#10;6xC9Vdl4NDrNOuNK6wwX3sO67A/pPMWXUvBwJ6UXgaiCIreQvi591/GbzS/ZrHLM1g0f0mB/kUXL&#10;Go1Hj6GWLDCycc27UG3DnfFGhhNu2sxI2XCRMABNPnqD5qFmViQsKI63xzL5/xeW327vHWnKgo5P&#10;KdGsRY/utkwRqKhNZ/0MLg/23g2ahxiB7qRr4z8gkF2q5/5YT7ELhMOYo0P5FGXnOMvzi9HpeBqj&#10;Zs/XrfPhqzAtiUJBhVKN9REzm7HtjQ+998Ermi0LYdUoNdywPEyTu6yuVcrMu2oNkQBFQSer8/zL&#10;MjmoTfvdlL0ZiY2G5sMMivTm84MZGQ5hUrbH2OvjI3t/fAN0LE1HiWI+wFjQVfoNSIcriHjIPKJQ&#10;mnQF/ZyfTVEdBuJLxQLE1qIVXleUMFVhonhwKXlvVFNG2PHyK4T5anJx9s8IX8WP5V4yX/dF8Xsf&#10;lQGO0jEDkUZr6E8kSU+LKK1NuQelnOlnzVu+ahDvBsW5Zw7DBT5gYYQ7fKQyqIIZJEpq4379yR79&#10;wXmcUtJhWFGinxvmBGr+TWMaLvLJJE53UibTszEU9/Jk/fJEb9prA27kWE2WJzH6B3UQpTPtE/bK&#10;Ir6KI6Y53u6bMSjXoV8i2ExcLBbJDRONFt/oB8tj8ERWIH/cPTFnB7oGzMatOQz2O5L3vvGmNotN&#10;MLJJE/BcV9AxKtgGiZjD5orr5qWevJ736/w3AAAA//8DAFBLAwQUAAYACAAAACEAjLPfuOIAAAAL&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KiTtCQlxKkQEkIcOLT8VL258ZKE&#10;xusQu014e5YT3Ga0n2ZnitVkO3HCwbeOFMSzCARS5UxLtYLXl4erJQgfNBndOUIF3+hhVZ6fFTo3&#10;bqQ1njahFhxCPtcKmhD6XEpfNWi1n7keiW8fbrA6sB1qaQY9crjtZBJFqbS6Jf7Q6B7vG6wOm6NV&#10;IBef79luu83eQjg8fY2Pu2eMr5W6vJjubkEEnMIfDL/1uTqU3GnvjmS86NgnNymjCpJszoKJebxk&#10;sVewSOMYZFnI/xvKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGowR5rgIAAKcFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCMs9+44gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAAAgFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFwYAAAAA&#10;" fillcolor="#dce6f2" strokecolor="#c6d9f1" strokeweight=".25pt">
-[...2 lines deleted...]
-              </v:oval>
+              <v:rect w14:anchorId="4563A1EF" id="Rectangle 2" o:spid="_x0000_s1111" style="position:absolute;left:0;text-align:left;margin-left:191pt;margin-top:7.15pt;width:54.5pt;height:58.5pt;z-index:251858944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAw24iKfgIAAFIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1n6VcQpwhadBhQ&#10;tMXaoWdFlmIDsqhRSuzs14+SHadrexp2sSmRfCQfSS2uusawnUJfgy14fjLhTFkJZW03Bf/5fPvl&#10;gjMfhC2FAasKvleeXy0/f1q0bq6mUIEpFTICsX7euoJXIbh5lnlZqUb4E3DKklIDNiLQETdZiaIl&#10;9MZk08nkLGsBS4cglfd0e9Mr+TLha61keNDaq8BMwSm3kL6Yvuv4zZYLMd+gcFUthzTEP2TRiNpS&#10;0BHqRgTBtli/g2pqieBBhxMJTQZa11KlGqiafPKmmqdKOJVqIXK8G2ny/w9W3u+e3CMSDa3zc09i&#10;rKLT2MQ/5ce6RNZ+JEt1gUm6PLuc5qdEqSTV+Wx6STKhZEdnhz58U9CwKBQcqReJIrG786E3PZjE&#10;WBZua2NSP4xlbcG/XuSTSfIYVYRuLAU55pqksDcqQhj7Q2lWl5TdNDmmMVLXBtlO0AAIKZUNea+q&#10;RKn6ayqDAvUZjR6plAQYkTWlNmIPAHFE32P3MIN9dFVpCkfnvqIxzN+J9c6jR4oMNozOTW0BP6rM&#10;UFVD5N7+QFJPTWQpdOuOuKFmpVrj1RrK/SMyhH4tvJO3NfXqTvjwKJD2gNpLux0e6KMNUE9gkDir&#10;AH9/dB/taTxJy1lLe1Vw/2srUHFmvlsa3Mt8NouLmA6z0/MpHfC1Zv1aY7fNNVDncnpFnExitA/m&#10;IGqE5oWegFWMSiphJcUuuAx4OFyHft/pEZFqtUpmtHxOhDv75GQEj0THWXzuXgS6YWADTfo9HHZQ&#10;zN/MbW8bPS2stgF0nYb6yOvQAlrcNEvDIxNfhtfnZHV8Cpd/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;l0LUK9oAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbExPu07DMBTdkfgH6yKxUSdNhUqIU6GisnRA&#10;tLC78SWOsK8j221Tvp7LBON56Dya1eSdOGFMQyAF5awAgdQFM1Cv4H2/uVuCSFmT0S4QKrhgglV7&#10;fdXo2oQzveFpl3vBIZRqrcDmPNZSps6i12kWRiTWPkP0OjOMvTRRnzncOzkvinvp9UDcYPWIa4vd&#10;1+7oufeDttvvzau3+sXu42VN5J5Jqdub6ekRRMYp/5nhdz5Ph5Y3HcKRTBJOQbWc85fMwqICwYbF&#10;Q8nEgYmqrEC2jfx/of0BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMNuIin4CAABSBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAl0LUK9oAAAAK&#10;AQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" filled="f" stroked="f" strokeweight="3pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0014A2F4" w14:textId="03A6B445" w:rsidR="009A0F13" w:rsidRPr="00184DF3" w:rsidRDefault="00625FE5" w:rsidP="009A0F13">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="80"/>
+                          <w:szCs w:val="80"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="80"/>
+                          <w:szCs w:val="80"/>
+                        </w:rPr>
+                        <w:t>e</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00D92C80">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251769856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E21B214" wp14:editId="7DB97850">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251863040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49594F2E" wp14:editId="540813E1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2218690</wp:posOffset>
+                  <wp:posOffset>4432300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>137160</wp:posOffset>
+                  <wp:posOffset>71755</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="156210" cy="162560"/>
-                <wp:effectExtent l="0" t="0" r="15240" b="27940"/>
+                <wp:extent cx="641350" cy="742950"/>
+                <wp:effectExtent l="19050" t="19050" r="25400" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="27" name="Oval 13"/>
+                <wp:docPr id="1044804446" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="156210" cy="162560"/>
-[...150 lines deleted...]
-                          <a:ext cx="961390" cy="283845"/>
+                          <a:ext cx="641350" cy="742950"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln>
-                          <a:noFill/>
+                        <a:ln w="38100">
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
                         </a:ln>
-                        <a:extLst>
-[...17 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="31868052" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRPr="007B32A8" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+                          <w:p w14:paraId="5E3390C8" w14:textId="354BFA20" w:rsidR="009A0F13" w:rsidRPr="00184DF3" w:rsidRDefault="009A0F13" w:rsidP="009A0F13">
                             <w:pPr>
+                              <w:jc w:val="center"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
                                 <w:b/>
-                                <w:sz w:val="28"/>
-                                <w:szCs w:val="28"/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="80"/>
+                                <w:szCs w:val="80"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="007B32A8">
-[...6 lines deleted...]
-                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="42CF26E1" id="Text Box 21" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:322.6pt;margin-top:60.8pt;width:75.7pt;height:22.35pt;z-index:251768832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpGwTi9QEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zRpu7RR09Wyq0VI&#10;y0Xa5QMcx0ksEo8Zu03K1zN22lLgDfFieS4+c+bMeHs79h07KHQaTMHT2ZwzZSRU2jQF//ry+GbN&#10;mfPCVKIDowp+VI7f7l6/2g42Vxm00FUKGYEYlw+24K33Nk8SJ1vVCzcDqwwFa8BeeDKxSSoUA6H3&#10;XZLN5zfJAFhZBKmcI+/DFOS7iF/XSvrPde2UZ13BiZuPJ8azDGey24q8QWFbLU80xD+w6IU2VPQC&#10;9SC8YHvUf0H1WiI4qP1MQp9AXWupYg/UTTr/o5vnVlgVeyFxnL3I5P4frPx0+IJMVwVfrDgzoqcZ&#10;vajRs3cwsiwN+gzW5ZT2bCnRj+SnOcdenX0C+c0xA/etMI26Q4ShVaIifvFlcvV0wnEBpBw+QkV1&#10;xN5DBBpr7IN4JAcjdJrT8TKbwEWSc3OTLjYUkRTK1ov1chW4JSI/P7bo/HsFPQuXgiONPoKLw5Pz&#10;U+o5JdQy8Ki7Lo6/M785CDN4IvnAd2Lux3KMOm3OmpRQHakbhGmp6BPQpQX8wdlAC1Vw930vUHHW&#10;fTCkyCZdLsMGRmO5epuRgdeR8joijCSognvOpuu9n7Z2b1E3LVWaZmDgjlSsdewwyD2xOtGnpYka&#10;nRY8bOW1HbN+fcPdTwAAAP//AwBQSwMEFAAGAAgAAAAhAOiQ2wPeAAAACwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FPwzAMhe9I/IfISNxYsrIFVppOCMQVtMEmccsar61onKrJ1vLvMSe42X5Pz98r&#10;1pPvxBmH2AYyMJ8pEEhVcC3VBj7eX27uQcRkydkuEBr4xgjr8vKisLkLI23wvE214BCKuTXQpNTn&#10;UsaqQW/jLPRIrB3D4G3idailG+zI4b6TmVJaetsSf2hsj08NVl/bkzewez1+7hfqrX72y34Mk5Lk&#10;V9KY66vp8QFEwin9meEXn9GhZKZDOJGLojOgF8uMrSxkcw2CHXcrzcOBL1rfgiwL+b9D+QMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBpGwTi9QEAAM4DAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDokNsD3gAAAAsBAAAPAAAAAAAAAAAAAAAAAE8E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" filled="f" stroked="f">
+              <v:rect w14:anchorId="49594F2E" id="_x0000_s1112" style="position:absolute;left:0;text-align:left;margin-left:349pt;margin-top:5.65pt;width:50.5pt;height:58.5pt;z-index:251863040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB82uBFiAIAAH4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22n6SuoUwQpOgwo&#10;2qLt0LMiS7EAWdQkJXb260fJjhO0xQ7DLrYkkh/Jj4/rm67RZCucV2BKWpzklAjDoVJmXdKfr3ff&#10;LinxgZmKaTCipDvh6c3865fr1s7EBGrQlXAEQYyftbakdQh2lmWe16Jh/gSsMCiU4BoW8OrWWeVY&#10;i+iNziZ5fp614CrrgAvv8fW2F9J5wpdS8PAopReB6JJibCF9Xfqu4jebX7PZ2jFbKz6Ewf4hioYp&#10;g05HqFsWGNk49QGqUdyBBxlOODQZSKm4SDlgNkX+LpuXmlmRckFyvB1p8v8Plj9sX+yTQxpa62ce&#10;jzGLTrom/jE+0iWydiNZoguE4+P5tDg9Q0o5ii6mkys8I0p2MLbOh+8CGhIPJXVYi0QR29770Kvu&#10;VaIvA3dK61QPbUhb0tPLIs+ThQetqiiNeqk1xFI7smVYVMa5MKEYfB9pYiTaYECHvNIp7LSIMNo8&#10;C0lUhZlMeiex5T7iJpc1q0TvrjjLMag++jGSlHYCjNoSAx2xi79h9zCDfjQVqWNH4yH7zwPrjUeL&#10;5BlMGI0bZcB95l2PbMlef09ST01kKXSrDrnBwiZi49MKqt2TIw76EfKW3yms6z3z4Yk5nBlsBdwD&#10;4RE/UgPWD4YTJTW435+9R31sZZRS0uIMltT/2jAnKNE/DDb5VTGdxqFNl+nZxQQv7liyOpaYTbME&#10;7IgCN47l6Rj1g94fpYPmDdfFInpFETMcfZeUB7e/LEO/G3DhcLFYJDUcVMvCvXmxPIJHomPfvnZv&#10;zNmhuQNOxQPs55XN3vV4rxstDSw2AaRKA3DgdSgBDnnqpWEhxS1yfE9ah7U5/wMAAP//AwBQSwME&#10;FAAGAAgAAAAhAL0d+vbiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;01aUJMSpUCUQggspVQs3NzZxRLwOttOmfD3LCY47M5p9UyxH27GD9qF1KGA6SYBprJ1qsRGweb2/&#10;SoGFKFHJzqEWcNIBluX5WSFz5Y5Y6cM6NoxKMORSgImxzzkPtdFWhonrNZL34byVkU7fcOXlkcpt&#10;x2dJsuBWtkgfjOz1yuj6cz1YAe+bnXn7qgbz/fD45K+r59X2xZ6EuLwY726BRT3GvzD84hM6lMS0&#10;dwOqwDoBiyylLZGM6RwYBW6yjIQ9CbN0Drws+P8J5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAfNrgRYgCAAB+BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAvR369uIAAAAKAQAADwAAAAAAAAAAAAAAAADiBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" filled="f" strokecolor="#4472c4 [3204]" strokeweight="3pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="31868052" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRPr="007B32A8" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+                    <w:p w14:paraId="5E3390C8" w14:textId="354BFA20" w:rsidR="009A0F13" w:rsidRPr="00184DF3" w:rsidRDefault="009A0F13" w:rsidP="009A0F13">
                       <w:pPr>
+                        <w:jc w:val="center"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
                           <w:b/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="80"/>
+                          <w:szCs w:val="80"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="007B32A8">
-[...6 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-              </v:shape>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00D92C80">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009A0F13">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251767808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22188482" wp14:editId="21A03DD4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251823104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C60A39E" wp14:editId="7974B5FC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>903605</wp:posOffset>
+                  <wp:posOffset>501651</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>767080</wp:posOffset>
+                  <wp:posOffset>27305</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="961390" cy="283845"/>
-                <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+                <wp:extent cx="679450" cy="742950"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="36" name="Text Box 20"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="1143669864" name="Rectangle 2"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="961390" cy="283845"/>
+                          <a:ext cx="679450" cy="742950"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln>
+                        <a:ln w="38100">
                           <a:noFill/>
                         </a:ln>
-                        <a:extLst>
-[...17 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5B3D440F" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRPr="007B32A8" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+                          <w:p w14:paraId="59E7A1CB" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRPr="00184DF3" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
                             <w:pPr>
+                              <w:jc w:val="center"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
                                 <w:b/>
-                                <w:sz w:val="28"/>
-                                <w:szCs w:val="28"/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="80"/>
+                                <w:szCs w:val="80"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="007B32A8">
+                            <w:r>
                               <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
                                 <w:b/>
-                                <w:sz w:val="28"/>
-                                <w:szCs w:val="28"/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="80"/>
+                                <w:szCs w:val="80"/>
                               </w:rPr>
-                              <w:t>Carbon-12</w:t>
+                              <w:t>I</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="22188482" id="Text Box 20" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:71.15pt;margin-top:60.4pt;width:75.7pt;height:22.35pt;z-index:251767808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHxR0Q+AEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhO0iwx4hRdiw4D&#10;ugvQ7gMYWY6F2aJGKbG7rx8lp1m2vQ17ESSSPjznkN5cD10rjpq8QVvKfDKVQluFlbH7Un59un+z&#10;ksIHsBW0aHUpn7WX19vXrza9K/QMG2wrTYJBrC96V8omBFdkmVeN7sBP0GnLyRqpg8BP2mcVQc/o&#10;XZvNptNl1iNVjlBp7zl6NyblNuHXtVbhc117HURbSuYW0knp3MUz226g2BO4xqgTDfgHFh0Yy03P&#10;UHcQQBzI/AXVGUXosQ4ThV2GdW2UThpYTT79Q81jA04nLWyOd2eb/P+DVZ+OX0iYqpTzpRQWOp7R&#10;kx6CeIeDmCV/eucLLnt0XBgGjvOck1bvHlB988LibQN2r2+IsG80VMwvj85mF5/GifjCR5Bd/xEr&#10;7gOHgAloqKmL5rEdgtF5Ts/n2UQuioPrZT5fc0ZxaraarxZXqQMULx878uG9xk7ESymJR5/A4fjg&#10;QyQDxUtJ7GXx3rRtGn9rfwtwYYwk8pHvyDwMuyH5lJ9N2WH1zHIIx63iv4AvDdIPKXreqFL67wcg&#10;LUX7wbIl63yxiCuYHourt+yuoMvM7jIDVjFUKYMU4/U2jGt7cGT2DXcah2Dxhm2sTZIYLR5Znfjz&#10;1iTlpw2Pa3n5TlW//sPtTwAAAP//AwBQSwMEFAAGAAgAAAAhAAKZW3TfAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYsm4drGs6IRBX0AabxC1rvLaicaomW8u/n3eCm5/9&#10;9Py9fD26VpyxD40nDdOJAoFUettQpeHr8+3hCUSIhqxpPaGGXwywLm5vcpNZP9AGz9tYCQ6hkBkN&#10;dYxdJmUoa3QmTHyHxLej752JLPtK2t4MHO5amSi1kM40xB9q0+FLjeXP9uQ07N6P3/u5+qheXdoN&#10;flSS3FJqfX83Pq9ARBzjnxmu+IwOBTMd/IlsEC3reTJjKw+J4g7sSJazRxAH3izSFGSRy/8digsA&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAx8UdEPgBAADPAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAplbdN8AAAALAQAADwAAAAAAAAAAAAAA&#10;AABSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
+              <v:rect w14:anchorId="5C60A39E" id="_x0000_s1113" style="position:absolute;left:0;text-align:left;margin-left:39.5pt;margin-top:2.15pt;width:53.5pt;height:58.5pt;z-index:251823104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7sm5cgAIAAFIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21n6VdQpwhadBhQ&#10;tMXaoWdFlmoDsqhRSuzs14+SHadrexp2sSmRfCQfSV1c9q1hW4W+AVvy4ijnTFkJVWNfSv7z6ebL&#10;GWc+CFsJA1aVfKc8v1x+/nTRuYWaQQ2mUsgIxPpF50peh+AWWeZlrVrhj8ApS0oN2IpAR3zJKhQd&#10;obcmm+X5SdYBVg5BKu/p9npQ8mXC11rJcK+1V4GZklNuIX0xfdfxmy0vxOIFhasbOaYh/iGLVjSW&#10;gk5Q1yIItsHmHVTbSAQPOhxJaDPQupEq1UDVFPmbah5r4VSqhcjxbqLJ/z9Yebd9dA9INHTOLzyJ&#10;sYpeYxv/lB/rE1m7iSzVBybp8uT0fH5MlEpSnc5n5yQTSnZwdujDNwUti0LJkXqRKBLbWx8G071J&#10;jGXhpjEm9cNY1pX861mR58ljUhG6sRTkkGuSws6oCGHsD6VZU1F2s+SYxkhdGWRbQQMgpFQ2FIOq&#10;FpUarovjnAINGU0eqZQEGJE1pTZhjwBxRN9jDzCjfXRVaQon56GiKczfiQ3Ok0eKDDZMzm1jAT+q&#10;zFBVY+TBfk/SQE1kKfTrnrihZs2iabxaQ7V7QIYwrIV38qahXt0KHx4E0h5Qe2m3wz19tAHqCYwS&#10;ZzXg74/uoz2NJ2k562ivSu5/bQQqzsx3S4N7XszncRHTYX58OqMDvtasX2vspr0C6lxBr4iTSYz2&#10;wexFjdA+0xOwilFJJayk2CWXAfeHqzDsOz0iUq1WyYyWz4lwax+djOCR6DiLT/2zQDcObKBJv4P9&#10;DorFm7kdbKOnhdUmgG7SUB94HVtAi5tmaXxk4svw+pysDk/h8g8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGXo/02wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTwIxEIXvJv6HZky8SRcwCMt2icHg&#10;hYMR9F6243ZjO920BRZ/vcNJb/PyJu99r1oN3okTxtQFUjAeFSCQmmA6ahV87DcPcxApazLaBUIF&#10;F0ywqm9vKl2acKZ3PO1yKziEUqkV2Jz7UsrUWPQ6jUKPxN5XiF5nlrGVJuozh3snJ0Uxk153xA1W&#10;97i22Hzvjp57P2m7/dm8eatf7T5e1kTuhZS6vxuelyAyDvnvGa74jA41Mx3CkUwSTsHTgqdkBY9T&#10;EFd7PmN94GMynoKsK/l/QP0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAe7JuXIACAABS&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhl6P9NsA&#10;AAAIAQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" filled="f" stroked="f" strokeweight="3pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5B3D440F" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRPr="007B32A8" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+                    <w:p w14:paraId="59E7A1CB" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRPr="00184DF3" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
                       <w:pPr>
+                        <w:jc w:val="center"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
                           <w:b/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="80"/>
+                          <w:szCs w:val="80"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="007B32A8">
+                      <w:r>
                         <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
                           <w:b/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="80"/>
+                          <w:szCs w:val="80"/>
                         </w:rPr>
-                        <w:t>Carbon-12</w:t>
+                        <w:t>I</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-              </v:shape>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0CC6C5" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRPr="00C1258F" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2991B14B" w14:textId="0B1D6750" w:rsidR="009E6EA1" w:rsidRDefault="00625FE5" w:rsidP="009E6EA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+          <w:tab w:val="center" w:pos="4513"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
-          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251779072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B70B640" wp14:editId="4E0C6C9F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251860992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D0E7593" wp14:editId="6FFE83A8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4268470</wp:posOffset>
+                  <wp:posOffset>1984375</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1806575</wp:posOffset>
+                  <wp:posOffset>228600</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="666750" cy="295275"/>
-                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:extent cx="561975" cy="450850"/>
+                <wp:effectExtent l="19050" t="19050" r="28575" b="25400"/>
                 <wp:wrapNone/>
-                <wp:docPr id="37" name="Text Box 2"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="2015882083" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="666750" cy="295275"/>
+                          <a:ext cx="561975" cy="450850"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...6 lines deleted...]
-                          <a:tailEnd/>
+                        <a:noFill/>
+                        <a:ln w="38100">
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
                         </a:ln>
                       </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="49810B92" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRPr="00E04D96" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+                          <w:p w14:paraId="6EF28B50" w14:textId="79D7A196" w:rsidR="009A0F13" w:rsidRPr="009A0F13" w:rsidRDefault="009A0F13" w:rsidP="009A0F13">
                             <w:pPr>
+                              <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:color w:val="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E04D96">
-[...4 lines deleted...]
-                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1B70B640" id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:336.1pt;margin-top:142.25pt;width:52.5pt;height:23.25pt;z-index:251779072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdGchpIgIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjxcmmNOEWXLsOA&#10;7gK0+wBalmNhkuhJSuzu60fJaZptb8P0IJAieUgeUuubwWh2lM4rtCWfTaacSSuwVnZf8m+PuzdX&#10;nPkAtgaNVpb8SXp+s3n9at13hcyxRV1LxwjE+qLvSt6G0BVZ5kUrDfgJdtKSsUFnIJDq9lntoCd0&#10;o7N8Ol1mPbq6cyik9/R6Nxr5JuE3jRThS9N4GZguOdUW0u3SXcU726yh2DvoWiVOZcA/VGFAWUp6&#10;hrqDAOzg1F9QRgmHHpswEWgybBolZOqBuplN/+jmoYVOpl6IHN+dafL/D1Z8Pn51TNUlf7vizIKh&#10;GT3KIbB3OLA80tN3viCvh478wkDPNObUqu/uUXz3zOK2BbuXt85h30qoqbxZjMwuQkccH0Gq/hPW&#10;lAYOARPQ0DgTuSM2GKHTmJ7Oo4mlCHpcLperBVkEmfLrRb5apAxQPAd3zocPEg2LQskdTT6Bw/He&#10;h1gMFM8uMZdHreqd0jopbl9ttWNHoC3ZpXNC/81NW9aXnJIvErLFGJ8WyKhAW6yVKfnVNJ4YDkUk&#10;472tkxxA6VGmSrQ9sRMJGakJQzWkOcwSd5G6Cusn4svhuLX0y0ho0f3krKeNLbn/cQAnOdMfLXF+&#10;PZvP44onZb5Y5aS4S0t1aQErCKrkgbNR3Ib0LWLdFm9pNo1KvL1UcqqZNjHRefo1cdUv9eT18rc3&#10;vwAAAP//AwBQSwMEFAAGAAgAAAAhAP2u8pPfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAMhu9IvENkJC6Ipeu2ZpSmEyCBuG7sAdwmaysap2qytXt7zAmOtj/9/v5iN7teXOwYOk8alosE&#10;hKXam44aDcev98ctiBCRDPaerIarDbArb28KzI2faG8vh9gIDqGQo4Y2xiGXMtStdRgWfrDEt5Mf&#10;HUYex0aaEScOd71MkySTDjviDy0O9q219ffh7DScPqeHzdNUfcSj2q+zV+xU5a9a39/NL88gop3j&#10;Hwy/+qwOJTtV/kwmiF5DptKUUQ3pdr0BwYRSijeVhtVqmYAsC/m/Q/kDAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAnRnIaSICAAAjBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA/a7yk98AAAALAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" stroked="f">
+              <v:rect w14:anchorId="1D0E7593" id="_x0000_s1114" style="position:absolute;left:0;text-align:left;margin-left:156.25pt;margin-top:18pt;width:44.25pt;height:35.5pt;z-index:251860992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAx13uSjAIAAH4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22nSR9BnSJo0WFA&#10;0RVrh54VWaoFyKImKbGzXz9KfiRoix2GXWxRJD+KHx9X112jyU44r8CUtDjJKRGGQ6XMa0l/Pt99&#10;uaDEB2YqpsGIku6Fp9erz5+uWrsUM6hBV8IRBDF+2dqS1iHYZZZ5XouG+ROwwqBSgmtYQNG9ZpVj&#10;LaI3Opvl+VnWgqusAy68x9vbXklXCV9KwcN3Kb0IRJcU3xbS16XvJn6z1RVbvjpma8WHZ7B/eEXD&#10;lMGgE9QtC4xsnXoH1SjuwIMMJxyaDKRUXKQcMJsif5PNU82sSLkgOd5ONPn/B8sfdk/20SENrfVL&#10;j8eYRSddE//4PtIlsvYTWaILhOPl4qy4PF9QwlE1X+QXi0RmdnC2zoevAhoSDyV1WItEEdvd+4AB&#10;0XQ0ibEM3CmtUz20IW1JTy+KPE8eHrSqojbapdYQN9qRHcOiMs6FCUUsJAIeWaKkDV4e8kqnsNci&#10;wmjzQ0iiKsxk1geJLfceN4WsWSX6cMUix0cNwUaPFDoBRmuJD52wi79h9zCDfXQVqWMn5yH7McxH&#10;CU8eKTKYMDk3yoD7KLqe2JK9/UhST01kKXSbDrkp6flpzDVebaDaPzrioB8hb/mdwrreMx8emcOZ&#10;wenCPRC+40dqwPrBcKKkBvf7o/toj62MWkpanMGS+l9b5gQl+pvBJr8s5vM4tEmYL85nKLhjzeZY&#10;Y7bNDWBHFLhxLE/HaB/0eJQOmhdcF+sYFVXMcIxdUh7cKNyEfjfgwuFivU5mOKiWhXvzZHkEj0TH&#10;vn3uXpizQ3MHnIoHGOeVLd/0eG8bPQ2stwGkSgNw4HUoAQ556qVhIcUtciwnq8PaXP0BAAD//wMA&#10;UEsDBBQABgAIAAAAIQALUgJk4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyD&#10;tUjcqJ1CWxTiVKgSCMGFtBU/Nzc2cUS8DrbTpjw9ywluM9pPszPFcnQd25sQW48SsokAZrD2usVG&#10;wnZzd3ENLCaFWnUejYSjibAsT08KlWt/wMrs16lhFIIxVxJsSn3OeaytcSpOfG+Qbh8+OJXIhobr&#10;oA4U7jo+FWLOnWqRPljVm5U19ed6cBLet6/27asa7Pf9w2OYVU+rl2d3lPL8bLy9AZbMmP5g+K1P&#10;1aGkTjs/oI6sk3CZTWeEkpjTJgKuREZiR6RYCOBlwf9PKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAMdd7kowCAAB+BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAC1ICZOEAAAAKAQAADwAAAAAAAAAAAAAAAADmBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;" filled="f" strokecolor="#4472c4 [3204]" strokeweight="3pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="49810B92" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRPr="00E04D96" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+                    <w:p w14:paraId="6EF28B50" w14:textId="79D7A196" w:rsidR="009A0F13" w:rsidRPr="009A0F13" w:rsidRDefault="009A0F13" w:rsidP="009A0F13">
                       <w:pPr>
+                        <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:color w:val="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="48"/>
+                          <w:szCs w:val="48"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E04D96">
-[...4 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-              </v:shape>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
-          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251777024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DAFF284" wp14:editId="71F79B3A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251827200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D114FDC" wp14:editId="1CA6EDD9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1080135</wp:posOffset>
+                  <wp:posOffset>82550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1835150</wp:posOffset>
+                  <wp:posOffset>127635</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="666750" cy="295275"/>
-                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:extent cx="561975" cy="450850"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="38" name="Text Box 38"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="625750371" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="666750" cy="295275"/>
+                          <a:ext cx="561975" cy="450850"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...2 lines deleted...]
-                        <a:ln w="9525">
+                        <a:noFill/>
+                        <a:ln w="38100">
                           <a:noFill/>
-                          <a:miter lim="800000"/>
-[...1 lines deleted...]
-                          <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4D465084" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRPr="00E04D96" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+                          <w:p w14:paraId="3CD60F42" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRPr="009A0F13" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
                             <w:pPr>
+                              <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:color w:val="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E04D96">
+                            <w:r w:rsidRPr="009A0F13">
                               <w:rPr>
-                                <w:color w:val="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
                               </w:rPr>
-                              <w:t>Nucleus</w:t>
+                              <w:t>53</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4DAFF284" id="Text Box 38" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:85.05pt;margin-top:144.5pt;width:52.5pt;height:23.25pt;z-index:251777024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKAKIvIwIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L068JG2NOEWXLsOA&#10;7gdo9wC0LMfCZFGTlNjZ04+S0zTbbsN0EEiR/Eh+pFa3Q6fZQTqv0JR8NplyJo3AWpldyb89bd9c&#10;c+YDmBo0Glnyo/T8dv361aq3hcyxRV1LxwjE+KK3JW9DsEWWedHKDvwErTRkbNB1EEh1u6x20BN6&#10;p7N8Ol1mPbraOhTSe3q9H418nfCbRorwpWm8DEyXnGoL6XbpruKdrVdQ7BzYVolTGfAPVXSgDCU9&#10;Q91DALZ36i+oTgmHHpswEdhl2DRKyNQDdTOb/tHNYwtWpl6IHG/PNPn/Bys+H746puqSv6VJGeho&#10;Rk9yCOwdDoyeiJ/e+oLcHi05hoHeac6pV28fUHz3zOCmBbOTd85h30qoqb5ZjMwuQkccH0Gq/hPW&#10;lAf2ARPQ0Lgukkd0MEKnOR3Ps4m1CHpcLpdXC7IIMuU3i/xqkTJA8RxsnQ8fJHYsCiV3NPoEDocH&#10;H2IxUDy7xFwetaq3SuukuF210Y4dgNZkm84J/Tc3bVhfckq+SMgGY3zaoE4FWmOtupJfT+OJ4VBE&#10;Mt6bOskBlB5lqkSbEzuRkJGaMFRDGsQsj8GRugrrI/HlcFxb+mYktOh+ctbTypbc/9iDk5zpj4Y4&#10;v5nN53HHkzJfXOWkuEtLdWkBIwiq5IGzUdyE9C9i3QbvaDaNSry9VHKqmVYx0Xn6NnHXL/Xk9fK5&#10;178AAAD//wMAUEsDBBQABgAIAAAAIQD/9gTV3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T4NAEIXvJv6HzZh4MXYpldIiS6MmGq+t/QEDTIHIzhJ2W+i/dzzp8b358ua9fDfbXl1o9J1jA8tF&#10;BIq4cnXHjYHj1/vjBpQPyDX2jsnAlTzsitubHLPaTbynyyE0SkLYZ2igDWHItPZVSxb9wg3Ecju5&#10;0WIQOTa6HnGScNvrOIrW2mLH8qHFgd5aqr4PZ2vg9Dk9JNup/AjHdP+0fsUuLd3VmPu7+eUZVKA5&#10;/MHwW1+qQyGdSnfm2qtedBotBTUQb7YySog4TcQpDaxWSQK6yPX/DcUPAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAEoAoi8jAgAAJAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAP/2BNXfAAAACwEAAA8AAAAAAAAAAAAAAAAAfQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" stroked="f">
+              <v:rect w14:anchorId="5D114FDC" id="_x0000_s1115" style="position:absolute;left:0;text-align:left;margin-left:6.5pt;margin-top:10.05pt;width:44.25pt;height:35.5pt;z-index:251827200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXEzPAggIAAFIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X21nSR9BnSJo0WFA&#10;0QZrh54VWaoNyKJGKXGyXz9Kdpyu7WnYxZZE8iP58XF5tWsN2yr0DdiSFyc5Z8pKqBr7UvKfT7df&#10;zjnzQdhKGLCq5Hvl+dXi86fLzs3VBGowlUJGINbPO1fyOgQ3zzIva9UKfwJOWRJqwFYEuuJLVqHo&#10;CL012STPT7MOsHIIUnlPrze9kC8SvtZKhgetvQrMlJxiC+mL6buO32xxKeYvKFzdyCEM8Q9RtKKx&#10;5HSEuhFBsA0276DaRiJ40OFEQpuB1o1UKQfKpsjfZPNYC6dSLkSOdyNN/v/Byvvto1sh0dA5P/d0&#10;jFnsNLbxT/GxXSJrP5KldoFJepydFhdnM84kiaaz/HyWyMyOxg59+KagZfFQcqRaJIrE9s4Hckiq&#10;B5Xoy8JtY0yqh7GsK/nX8yLPk8UoIhNjyfIYazqFvVERwtgfSrOmougmyTC1kbo2yLaCGkBIqWwo&#10;elEtKtU/F7OcHPURjRYpvgQYkTWFNmIPALFF32P3MIN+NFWpC0fjPqPRzd+B9cajRfIMNozGbWMB&#10;P8rMUFaD517/QFJPTWQp7NY74qbkZ9OoGp/WUO1XyBD6sfBO3jZUqzvhw0ogzQFNDM12eKCPNkA1&#10;geHEWQ34+6P3qE/tSVLOOpqrkvtfG4GKM/PdUuNeFNNpHMR0mc7OJnTB15L1a4ndtNdAlStoiziZ&#10;jlE/mMNRI7TPtAKW0SuJhJXku+Qy4OFyHfp5pyUi1XKZ1Gj4nAh39tHJCB6Jjr34tHsW6IaGDdTp&#10;93CYQTF/07e9brS0sNwE0E1q6iOvQwlocFMvDUsmbobX96R1XIWLPwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhADkr2oLaAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo7SIQhDgV&#10;KiqXHhAt3LexiSPsdRS7bcrXsz3BcTSjmTf1YopBHNyY+0QG9EyBcNQm21Nn4GO7unkAkQuSxZDI&#10;GTi5DIvm8qLGyqYjvbvDpnSCSyhXaMCXMlRS5ta7iHmWBkfsfaUxYmE5dtKOeOTyGORcqXsZsSde&#10;8Di4pXft92YfefeT1uuf1Vv0+Oq342lJFF7ImOur6fkJRHFT+QvDGZ/RoWGmXdqTzSKwvuUrxcBc&#10;aRBnX+k7EDsDj1qDbGr5/0DzCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANcTM8CCAgAA&#10;UgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADkr2oLa&#10;AAAACAEAAA8AAAAAAAAAAAAAAAAA3AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" filled="f" stroked="f" strokeweight="3pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4D465084" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRPr="00E04D96" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+                    <w:p w14:paraId="3CD60F42" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRPr="009A0F13" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="48"/>
+                          <w:szCs w:val="48"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009A0F13">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="48"/>
+                          <w:szCs w:val="48"/>
+                        </w:rPr>
+                        <w:t>53</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251865088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF7552D" wp14:editId="6F1B9209">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3816350</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>219075</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="561975" cy="450850"/>
+                <wp:effectExtent l="19050" t="19050" r="28575" b="25400"/>
+                <wp:wrapNone/>
+                <wp:docPr id="801659396" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="561975" cy="450850"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="38100">
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2346CA4C" w14:textId="7CDFEB1F" w:rsidR="009A0F13" w:rsidRPr="009A0F13" w:rsidRDefault="009A0F13" w:rsidP="009A0F13">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="4EF7552D" id="_x0000_s1116" style="position:absolute;left:0;text-align:left;margin-left:300.5pt;margin-top:17.25pt;width:44.25pt;height:35.5pt;z-index:251865088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHlSgIjAIAAH4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X21nSR9BnSJo0WFA&#10;0RZrh54VWaoFyKImKbGzXz9KfiRoix2GXWxJJD+SHx+XV12jyU44r8CUtDjJKRGGQ6XMa0l/Pt9+&#10;OafEB2YqpsGIku6Fp1erz58uW7sUM6hBV8IRBDF+2dqS1iHYZZZ5XouG+ROwwqBQgmtYwKt7zSrH&#10;WkRvdDbL89OsBVdZB1x4j683vZCuEr6UgocHKb0IRJcUYwvp69J3E7/Z6pItXx2zteJDGOwfomiY&#10;Muh0grphgZGtU++gGsUdeJDhhEOTgZSKi5QDZlPkb7J5qpkVKRckx9uJJv//YPn97sk+OqShtX7p&#10;8Riz6KRr4h/jI10iaz+RJbpAOD4uTouLswUlHEXzRX6+SGRmB2PrfPgmoCHxUFKHtUgUsd2dD+gQ&#10;VUeV6MvArdI61UMb0pb063mR58nCg1ZVlEa91BriWjuyY1hUxrkwoYiFRMAjTbxpg4+HvNIp7LWI&#10;MNr8EJKoCjOZ9U5iy73HTS5rVoneXbHIMajB2WiRXCfAqC0x0Am7+Bt2DzPoR1OROnYyHrIf3XyU&#10;8GSRPIMJk3GjDLiPvOuJLdnrjyT11ESWQrfpkJuSYoExyPi0gWr/6IiDfoS85bcK63rHfHhkDmcG&#10;pwv3QHjAj9SA9YPhREkN7vdH71EfWxmllLQ4gyX1v7bMCUr0d4NNflHM53Fo02W+OJvhxR1LNscS&#10;s22uATuiwI1jeTpG/aDHo3TQvOC6WEevKGKGo++S8uDGy3XodwMuHC7W66SGg2pZuDNPlkfwSHTs&#10;2+fuhTk7NHfAqbiHcV7Z8k2P97rR0sB6G0CqNAAHXocS4JCnXhoWUtwix/ekdVibqz8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQCzbYpQ4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUjsqF0gUQlxKlQJhGBDSsVj58ZDHBHbwXbalK9nWMFuRnN059xyOdme7TDEzjsJ85kAhq7xunOt&#10;hM3z7dkCWEzKadV7hxIOGGFZHR+VqtB+72rcrVPLKMTFQkkwKQ0F57ExaFWc+QEd3T58sCrRGlqu&#10;g9pTuO35uRA5t6pz9MGoAVcGm8/1aCW8b17N21c9mu+7+4eQ1Y+rlyd7kPL0ZLq5BpZwSn8w/OqT&#10;OlTktPWj05H1EnIxpy5JwsVlBoyAfHFFw5ZIkWXAq5L/r1D9AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAEeVKAiMAgAAfgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhALNtilDiAAAACgEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAD1BQAAAAA=&#10;" filled="f" strokecolor="#4472c4 [3204]" strokeweight="3pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2346CA4C" w14:textId="7CDFEB1F" w:rsidR="009A0F13" w:rsidRPr="009A0F13" w:rsidRDefault="009A0F13" w:rsidP="009A0F13">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="48"/>
+                          <w:szCs w:val="48"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251856896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AFB7443" wp14:editId="65AA2844">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5232400</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>89535</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="742950" cy="600075"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1214257061" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="742950" cy="600075"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="38100">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4E1F868B" w14:textId="77777777" w:rsidR="009A0F13" w:rsidRPr="00184DF3" w:rsidRDefault="009A0F13" w:rsidP="009A0F13">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="80"/>
+                                <w:szCs w:val="80"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4472C4" w:themeColor="accent1"/>
+                                <w:sz w:val="52"/>
+                                <w:szCs w:val="52"/>
+                              </w:rPr>
+                              <w:t>0</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="2AFB7443" id="_x0000_s1117" style="position:absolute;left:0;text-align:left;margin-left:412pt;margin-top:7.05pt;width:58.5pt;height:47.25pt;z-index:251856896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKCb38gAIAAFIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X21nSR9BnSJo0WFA&#10;0QZrh54VWaoNyKJGKXGyXz9Kdpyu7WnYxZZE8iP58XF5tWsN2yr0DdiSFyc5Z8pKqBr7UvKfT7df&#10;zjnzQdhKGLCq5Hvl+dXi86fLzs3VBGowlUJGINbPO1fyOgQ3zzIva9UKfwJOWRJqwFYEuuJLVqHo&#10;CL012STPT7MOsHIIUnlPrze9kC8SvtZKhgetvQrMlJxiC+mL6buO32xxKeYvKFzdyCEM8Q9RtKKx&#10;5HSEuhFBsA0276DaRiJ40OFEQpuB1o1UKQfKpsjfZPNYC6dSLkSOdyNN/v/Byvvto1sh0dA5P/d0&#10;jFnsNLbxT/GxXSJrP5KldoFJejybTi5mRKkk0Wme52ezSGZ2NHbowzcFLYuHkiPVIlEktnc+9KoH&#10;lejLwm1jTKqHsawr+dfzIs+TxSgidGPJyTHWdAp7oyKEsT+UZk1F0U2SYWojdW2QbQU1gJBS2VD0&#10;olpUqn8uZhT+EPxokVJJgBFZU2gj9gAQW/Q9dp/YoB9NVerC0bjPaHTzd2C98WiRPIMNo3HbWMCP&#10;MjOU1eC51z+Q1FMTWQq79Y64ocKdRtX4tIZqv0KG0I+Fd/K2oVrdCR9WAmkOqLw02+GBPtoA1QSG&#10;E2c14O+P3qM+tSdJOetorkruf20EKs7Md0uNe1FMp3EQ02U6O5vQBV9L1q8ldtNeA1WuoC3iZDpG&#10;/WAOR43QPtMKWEavJBJWku+Sy4CHy3Xo552WiFTLZVKj4XMi3NlHJyN4JDr24tPuWaAbGjZQp9/D&#10;YQbF/E3f9rrR0sJyE0A3qamPvA4loMFNvTQsmbgZXt+T1nEVLv4AAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/v49/2gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE+7TsMwFN2R+AfrIrFRJ1VUhRCnqorK&#10;0gHRlt2NL3HU+Dqy3Tbl67lMMJ6HzqNeTm4QFwyx96Qgn2UgkFpveuoUHPabpxJETJqMHjyhghtG&#10;WDb3d7WujL/SB152qRMcQrHSCmxKYyVlbC06HWd+RGLtywenE8PQSRP0lcPdIOdZtpBO98QNVo+4&#10;ttiedmfHvZ+03X5v3p3Vb3Yfbmui4ZWUenyYVi8gEk7pzwy/83k6NLzp6M9kohgUlPOCvyQWihwE&#10;G56LnIkjE1m5ANnU8v+F5gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBKCb38gAIAAFIF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD/v49/2gAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" filled="f" stroked="f" strokeweight="3pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4E1F868B" w14:textId="77777777" w:rsidR="009A0F13" w:rsidRPr="00184DF3" w:rsidRDefault="009A0F13" w:rsidP="009A0F13">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="80"/>
+                          <w:szCs w:val="80"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4472C4" w:themeColor="accent1"/>
+                          <w:sz w:val="52"/>
+                          <w:szCs w:val="52"/>
+                        </w:rPr>
+                        <w:t>0</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554B50C1" w14:textId="70040DB6" w:rsidR="009E6EA1" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+          <w:tab w:val="center" w:pos="4513"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4565D308" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A108BB8" w14:textId="3DC3F709" w:rsidR="009E6EA1" w:rsidRPr="00B4771E" w:rsidRDefault="005437D7" w:rsidP="005437D7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Complete the table below using what you have learned about Iodine-131.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GridTable4-Accent1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1696"/>
+        <w:gridCol w:w="5387"/>
+        <w:gridCol w:w="1933"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005437D7" w14:paraId="5C120907" w14:textId="77777777" w:rsidTr="005437D7">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1928AA8A" w14:textId="77777777" w:rsidR="005437D7" w:rsidRPr="00570DB3" w:rsidRDefault="005437D7" w:rsidP="005608F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3890"/>
+              </w:tabs>
+              <w:spacing w:before="160" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00570DB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Radioisotope</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48233FEE" w14:textId="6B7CF788" w:rsidR="005437D7" w:rsidRPr="00570DB3" w:rsidRDefault="005437D7" w:rsidP="005C219F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3890"/>
+              </w:tabs>
+              <w:spacing w:before="160" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Use</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1933" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B587876" w14:textId="77777777" w:rsidR="005437D7" w:rsidRPr="00570DB3" w:rsidRDefault="005437D7" w:rsidP="005608F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3890"/>
+              </w:tabs>
+              <w:spacing w:before="160" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00570DB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Half-life</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005437D7" w14:paraId="50DFFCDD" w14:textId="77777777" w:rsidTr="005437D7">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF13A4B" w14:textId="77777777" w:rsidR="005437D7" w:rsidRDefault="005437D7" w:rsidP="005608F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3890"/>
+              </w:tabs>
+              <w:spacing w:before="160" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+              </w:rPr>
+              <w:t>Iodine-131</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="76470E5C" w14:textId="77777777" w:rsidR="005437D7" w:rsidRDefault="005437D7" w:rsidP="005608F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3890"/>
+              </w:tabs>
+              <w:spacing w:before="160" w:line="360" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53562689" w14:textId="77777777" w:rsidR="005437D7" w:rsidRDefault="005437D7" w:rsidP="005608F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3890"/>
+              </w:tabs>
+              <w:spacing w:before="160" w:line="360" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B114710" w14:textId="77777777" w:rsidR="005437D7" w:rsidRDefault="005437D7" w:rsidP="005608F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3890"/>
+              </w:tabs>
+              <w:spacing w:before="160" w:line="360" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3B03BAF9" w14:textId="77777777" w:rsidR="005437D7" w:rsidRDefault="005437D7" w:rsidP="009E6EA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="07CCD19D" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57921740" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A92DA54" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ECE8775" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="242F5D29" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4815B693" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="040A0697" w14:textId="77777777" w:rsidR="009E6EA1" w:rsidRDefault="009E6EA1" w:rsidP="009E6EA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3890"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7281D72C" w14:textId="77777777" w:rsidR="00F22D7F" w:rsidRDefault="00F22D7F" w:rsidP="009A1D99">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DD05AF9" w14:textId="77777777" w:rsidR="003C48D2" w:rsidRDefault="003C48D2">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3E6447" w14:textId="3DB56CD8" w:rsidR="00A56378" w:rsidRPr="00B639DD" w:rsidRDefault="00A56378" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc32587053"/>
+      <w:r w:rsidRPr="00B639DD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Activity 4: Production of a nuclear medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22323527" w14:textId="77777777" w:rsidR="00B816FD" w:rsidRDefault="00B816FD" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C754067" w14:textId="1450D64E" w:rsidR="001D6984" w:rsidRPr="008D2295" w:rsidRDefault="001D6984" w:rsidP="001D6984">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Part A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Manufacture and distribution of molybdenum-99</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E05179" w14:textId="77777777" w:rsidR="001D6984" w:rsidRDefault="001D6984" w:rsidP="001D6984">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FCF0EC7" w14:textId="77777777" w:rsidR="00D121B2" w:rsidRPr="00B4771E" w:rsidRDefault="00D121B2" w:rsidP="00D121B2">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ANSTO manufactures and distributes molybdenum-99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which undergoes radioactive decay to produce </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D121B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diagnostic medicine technetium-99m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7576DCE1" w14:textId="77777777" w:rsidR="00D121B2" w:rsidRPr="00B55AF0" w:rsidRDefault="00D121B2" w:rsidP="00D121B2">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55AF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Place the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55AF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>items</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55AF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B55AF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B55AF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> show the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55AF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>supply chain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55AF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55AF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>production</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55AF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55AF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and distribution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55AF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of molybdenum-99.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0495DA" w14:textId="77777777" w:rsidR="00D121B2" w:rsidRPr="00B55AF0" w:rsidRDefault="00D121B2" w:rsidP="00D121B2">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55AF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55AF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>supply chain model</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55AF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to help you to number the steps below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D70D58E" w14:textId="77777777" w:rsidR="00CE5CE3" w:rsidRPr="00B4771E" w:rsidRDefault="00CE5CE3" w:rsidP="00CE5CE3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1073"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="6912"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00152126" w:rsidRPr="00B4771E" w14:paraId="3A880490" w14:textId="77777777" w:rsidTr="001D6984">
+        <w:trPr>
+          <w:trHeight w:val="435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1076" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AED8F8E" w14:textId="0405A53A" w:rsidR="001D6984" w:rsidRPr="00B4771E" w:rsidRDefault="001D6984">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1329" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="079D6A57" w14:textId="77238B2F" w:rsidR="001D6984" w:rsidRPr="00B4771E" w:rsidRDefault="00EC6871">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Picture</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7337" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A8F33C" w14:textId="35228036" w:rsidR="001D6984" w:rsidRPr="00B4771E" w:rsidRDefault="001D6984">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Step in supply chain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00152126" w:rsidRPr="00B4771E" w14:paraId="44E29AA3" w14:textId="77777777" w:rsidTr="00AA766F">
+        <w:trPr>
+          <w:trHeight w:val="1178"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1076" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="508520B4" w14:textId="77777777" w:rsidR="001D6984" w:rsidRPr="00B4771E" w:rsidRDefault="001D6984">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1329" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="105FB721" w14:textId="2C432D8F" w:rsidR="001D6984" w:rsidRDefault="00A45DCA" w:rsidP="00AA766F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2837A057" wp14:editId="6D6FE5AE">
+                  <wp:extent cx="695325" cy="739944"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+                  <wp:docPr id="90410807" name="Picture 2" descr="A yellow figure on a grey object&#10;&#10;AI-generated content may be incorrect."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="90410807" name="Picture 2" descr="A yellow figure on a grey object&#10;&#10;AI-generated content may be incorrect."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId19" r:link="rId21" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a14:imgLayer r:embed="rId20">
+                                    <a14:imgEffect>
+                                      <a14:brightnessContrast bright="20000"/>
+                                    </a14:imgEffect>
+                                  </a14:imgLayer>
+                                </a14:imgProps>
+                              </a:ext>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect l="17450" t="30097" r="20397" b="13132"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="705279" cy="750536"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7337" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E447FAC" w14:textId="42747AAE" w:rsidR="001D6984" w:rsidRPr="00B4771E" w:rsidRDefault="001D6984">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B65C63">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>hot cells</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B65C63">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>in the ANSTO Nuclear Medicine facility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">olybdenum-99 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">separated </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">from the target plates </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and purified. This takes 26 hours.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00152126" w:rsidRPr="00B4771E" w14:paraId="3BAFF6D0" w14:textId="77777777" w:rsidTr="00AA766F">
+        <w:trPr>
+          <w:trHeight w:val="1124"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1076" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="252FCA79" w14:textId="77777777" w:rsidR="001D6984" w:rsidRPr="00B4771E" w:rsidRDefault="001D6984" w:rsidP="00107A16">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1329" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF4162A" w14:textId="7C461D96" w:rsidR="001D6984" w:rsidRPr="00B65C63" w:rsidRDefault="00AA766F" w:rsidP="00AA766F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28E9F65C" wp14:editId="030DCE2C">
+                  <wp:extent cx="876968" cy="662294"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                  <wp:docPr id="714178017" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId22" r:link="rId24" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a14:imgLayer r:embed="rId23">
+                                    <a14:imgEffect>
+                                      <a14:brightnessContrast bright="20000"/>
+                                    </a14:imgEffect>
+                                  </a14:imgLayer>
+                                </a14:imgProps>
+                              </a:ext>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect l="16121" t="13072" r="20063" b="22673"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="893645" cy="674889"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7337" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35774572" w14:textId="099341C0" w:rsidR="001D6984" w:rsidRPr="00B4771E" w:rsidRDefault="001D6984" w:rsidP="00107A16">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B65C63">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gentech</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B65C63">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>® generators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B65C63">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> transported</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B65C63">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>to 250 hospitals and medical centres across Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00152126" w:rsidRPr="00B4771E" w14:paraId="22D38B53" w14:textId="77777777" w:rsidTr="00AA766F">
+        <w:trPr>
+          <w:trHeight w:val="1126"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1076" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="689C5F94" w14:textId="77777777" w:rsidR="001D6984" w:rsidRPr="00B4771E" w:rsidRDefault="001D6984" w:rsidP="00107A16">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1329" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5777DDFF" w14:textId="24DBFFBC" w:rsidR="001D6984" w:rsidRDefault="008756FD" w:rsidP="00AA766F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E6A7719" wp14:editId="1F4CB192">
+                  <wp:extent cx="717550" cy="751514"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                  <wp:docPr id="1729892791" name="Picture 13"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 9"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId25" r:link="rId27" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a14:imgLayer r:embed="rId26">
+                                    <a14:imgEffect>
+                                      <a14:brightnessContrast bright="20000"/>
+                                    </a14:imgEffect>
+                                  </a14:imgLayer>
+                                </a14:imgProps>
+                              </a:ext>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect l="34965" t="5498" b="3685"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="725489" cy="759828"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7337" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A5048E" w14:textId="77777777" w:rsidR="001D6984" w:rsidRDefault="001D6984" w:rsidP="00107A16">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053515B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.5 tonne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0053515B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B65C63">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>lead pot</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B65C63">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>is used to transport the i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rradiated </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">target </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>plates to ANSTO Nuclear Medicine facility</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="520B9EAF" w14:textId="7E031635" w:rsidR="001D6984" w:rsidRPr="00B4771E" w:rsidRDefault="001D6984" w:rsidP="00107A16">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00152126" w:rsidRPr="00B4771E" w14:paraId="59C64B21" w14:textId="77777777" w:rsidTr="00AA766F">
+        <w:trPr>
+          <w:trHeight w:val="1128"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1076" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2894AA46" w14:textId="77777777" w:rsidR="001D6984" w:rsidRPr="00B4771E" w:rsidRDefault="001D6984" w:rsidP="00107A16">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1329" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22034FF5" w14:textId="68EFE921" w:rsidR="001D6984" w:rsidRPr="00B4771E" w:rsidRDefault="00914379" w:rsidP="00AA766F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA25C9">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56CF7D90" wp14:editId="376AC501">
+                  <wp:extent cx="978633" cy="657726"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                  <wp:docPr id="887418446" name="Picture 1" descr="A person in a hospital room getting a ct scan&#10;&#10;AI-generated content may be incorrect."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1536176445" name="Picture 1" descr="A person in a hospital room getting a ct scan&#10;&#10;AI-generated content may be incorrect."/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId28"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1001067" cy="672803"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7337" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="544C7B05" w14:textId="77777777" w:rsidR="001D6984" w:rsidRDefault="001D6984" w:rsidP="00107A16">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technetium-99m administered to patient for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00352962">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SPECT scan imaging</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A54FEF7" w14:textId="2C8C6B76" w:rsidR="001D6984" w:rsidRPr="00B4771E" w:rsidRDefault="001D6984" w:rsidP="00107A16">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00152126" w:rsidRPr="00B4771E" w14:paraId="59916883" w14:textId="77777777" w:rsidTr="00330884">
+        <w:trPr>
+          <w:trHeight w:val="1116"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1076" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="273D256E" w14:textId="77777777" w:rsidR="001D6984" w:rsidRPr="00B4771E" w:rsidRDefault="001D6984" w:rsidP="00107A16">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69EB7BA5" w14:textId="7687CFA3" w:rsidR="001D6984" w:rsidRPr="00B4771E" w:rsidRDefault="00914379" w:rsidP="00914379">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002232A9">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53358AD6" wp14:editId="5543FB40">
+                  <wp:extent cx="454526" cy="713433"/>
+                  <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+                  <wp:docPr id="1221421552" name="Picture 1" descr="A white and yellow container with blue text&#10;&#10;AI-generated content may be incorrect."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1221421552" name="Picture 1" descr="A white and yellow container with blue text&#10;&#10;AI-generated content may be incorrect."/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId29"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="477416" cy="749362"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7337" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3754C1AF" w14:textId="77777777" w:rsidR="001D6984" w:rsidRDefault="001D6984" w:rsidP="00107A16">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molybdenum-99 packaged in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B65C63">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gentech</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B65C63">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>® generator</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B65C63">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>for distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FD1AAC6" w14:textId="28BF001F" w:rsidR="001D6984" w:rsidRPr="00B4771E" w:rsidRDefault="001D6984" w:rsidP="00107A16">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00152126" w:rsidRPr="00B4771E" w14:paraId="1AB9730F" w14:textId="77777777" w:rsidTr="00AA766F">
+        <w:trPr>
+          <w:trHeight w:val="1274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1076" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CE87740" w14:textId="77777777" w:rsidR="002F7D64" w:rsidRDefault="002F7D64" w:rsidP="002F7D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A6349B9" w14:textId="77F5D48F" w:rsidR="001D6984" w:rsidRPr="002F7D64" w:rsidRDefault="002F7D64" w:rsidP="002F7D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F7D64">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1329" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57CB1C7F" w14:textId="11CDF116" w:rsidR="001D6984" w:rsidRPr="00B4771E" w:rsidRDefault="00914379" w:rsidP="00AA766F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA25C9">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33B6B457" wp14:editId="05510F8B">
+                  <wp:extent cx="941137" cy="554529"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1989729995" name="Picture 1" descr="Long metal object on a white background&#10;&#10;AI-generated content may be incorrect."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1989729995" name="Picture 1" descr="Long metal object on a white background&#10;&#10;AI-generated content may be incorrect."/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId30"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="958433" cy="564720"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7337" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2126DE4E" w14:textId="77777777" w:rsidR="00347925" w:rsidRDefault="00347925" w:rsidP="00107A16">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="571BDEE3" w14:textId="58787B81" w:rsidR="001D6984" w:rsidRDefault="001D6984" w:rsidP="00107A16">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12 Uranium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> alloy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B65C63">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>target plates</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B65C63">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">are </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>placed in a rig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for neutron irradiation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E1019C6" w14:textId="09F359DD" w:rsidR="001D6984" w:rsidRPr="00B4771E" w:rsidRDefault="001D6984" w:rsidP="00107A16">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00152126" w:rsidRPr="00B4771E" w14:paraId="55181DFB" w14:textId="77777777" w:rsidTr="00AA766F">
+        <w:trPr>
+          <w:trHeight w:val="1250"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1076" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="577FCDC8" w14:textId="77777777" w:rsidR="001D6984" w:rsidRPr="00B4771E" w:rsidRDefault="001D6984" w:rsidP="00107A16">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1329" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C247F5" w14:textId="579DEACE" w:rsidR="001D6984" w:rsidRPr="00352962" w:rsidRDefault="00152126" w:rsidP="00AA766F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152126">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6045C7B6" wp14:editId="6522AFAB">
+                  <wp:extent cx="895350" cy="771853"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                  <wp:docPr id="2131468738" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2131468738" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId31"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="910571" cy="784975"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7337" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D06487F" w14:textId="26110A3B" w:rsidR="001D6984" w:rsidRPr="00B4771E" w:rsidRDefault="001D6984" w:rsidP="00107A16">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00352962">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Technetium-99m is extracted</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>entech</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>®</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> generator </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>by h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ospital technician </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00152126" w:rsidRPr="00B4771E" w14:paraId="43B76348" w14:textId="77777777" w:rsidTr="00AA766F">
+        <w:trPr>
+          <w:trHeight w:val="1123"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1076" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FA777FF" w14:textId="77777777" w:rsidR="001D6984" w:rsidRPr="00B4771E" w:rsidRDefault="001D6984" w:rsidP="00107A16">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1329" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F94276A" w14:textId="701776A5" w:rsidR="001D6984" w:rsidRPr="00B65C63" w:rsidRDefault="00FA07E9" w:rsidP="00AA766F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F2F8CC1" wp14:editId="656992FA">
+                  <wp:extent cx="739775" cy="664544"/>
+                  <wp:effectExtent l="0" t="0" r="3175" b="2540"/>
+                  <wp:docPr id="1050963159" name="Picture 5"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 9"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId32" r:link="rId34" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a14:imgLayer r:embed="rId33">
+                                    <a14:imgEffect>
+                                      <a14:sharpenSoften amount="50000"/>
+                                    </a14:imgEffect>
+                                    <a14:imgEffect>
+                                      <a14:brightnessContrast bright="20000"/>
+                                    </a14:imgEffect>
+                                  </a14:imgLayer>
+                                </a14:imgProps>
+                              </a:ext>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect l="31077" t="13737" r="19898" b="27549"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="750974" cy="674604"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7337" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B16E613" w14:textId="77777777" w:rsidR="001D6984" w:rsidRDefault="001D6984" w:rsidP="00107A16">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B65C63">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OPAL reactor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B65C63">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is used to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>irradiate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rig of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Uranium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> alloy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> target plates for 7-10 days</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26B332FA" w14:textId="164F69A2" w:rsidR="001D6984" w:rsidRPr="00B4771E" w:rsidRDefault="001D6984" w:rsidP="00107A16">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="43F8B5B3" w14:textId="516116B4" w:rsidR="001D6984" w:rsidRDefault="001D6984" w:rsidP="00C1242E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C6F992" w14:textId="77777777" w:rsidR="00C1242E" w:rsidRDefault="00C1242E" w:rsidP="00C1242E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="091971AA" w14:textId="482F5A4A" w:rsidR="00EC6871" w:rsidRDefault="00EC6871" w:rsidP="00EC6871">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk229750000"/>
+      <w:r w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Part B</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04A2F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2295">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The fission process</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="1F3E4167" w14:textId="77777777" w:rsidR="00EC6871" w:rsidRPr="008D2295" w:rsidRDefault="00EC6871" w:rsidP="00EC6871">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46026356" w14:textId="00ECA827" w:rsidR="00B11B4E" w:rsidRDefault="00435E78" w:rsidP="00EC6871">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Molybdenum-99 is produced in our OPAL reactor from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B4E" w:rsidRPr="00B11B4E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nuclear</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B4E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of uranium-235</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B4E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Uranium-235 target plates</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B4E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Around 6% of the fission reactions produce molybdenum-99 as one of the products.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A126C15" w14:textId="77777777" w:rsidR="00DB716A" w:rsidRDefault="00DB716A" w:rsidP="00EC6871">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C2E65B" w14:textId="101A90BB" w:rsidR="00C654FF" w:rsidRPr="00B4771E" w:rsidRDefault="00C654FF" w:rsidP="00EC6871">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Observe the </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2A03" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANSTO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">animation of </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2A03" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nuclear </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fission on the iPad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02966B81" w14:textId="0B8C5C03" w:rsidR="00C1242E" w:rsidRDefault="008C2A03" w:rsidP="00EC6871">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004830BF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>On the right-hand side of the diagram below</w:t>
+      </w:r>
+      <w:r w:rsidR="00424340" w:rsidRPr="004830BF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sketch what happens to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004830BF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00424340" w:rsidRPr="004830BF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> U-235 nucleus during </w:t>
+      </w:r>
+      <w:r w:rsidR="004830BF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nuclear </w:t>
+      </w:r>
+      <w:r w:rsidR="00424340" w:rsidRPr="004830BF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fission.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004830BF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1242E" w:rsidRPr="004830BF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HINT</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1242E" w:rsidRPr="004830BF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: the streaking particles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004830BF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the animation </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1242E" w:rsidRPr="004830BF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>are neutrons!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004830BF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111C20F8" w14:textId="77777777" w:rsidR="00DB716A" w:rsidRDefault="00DB716A" w:rsidP="00DB716A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648FD9C3" w14:textId="77777777" w:rsidR="0004188C" w:rsidRDefault="0004188C" w:rsidP="00DB716A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BAB7D0F" w14:textId="77777777" w:rsidR="0004188C" w:rsidRDefault="0004188C" w:rsidP="00DB716A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73EAB18E" w14:textId="77777777" w:rsidR="0004188C" w:rsidRDefault="0004188C" w:rsidP="00DB716A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F8DD17F" w14:textId="77777777" w:rsidR="00BE3E91" w:rsidRDefault="00BE3E91" w:rsidP="00DB716A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD29C1C" w14:textId="77777777" w:rsidR="00BE3E91" w:rsidRPr="004830BF" w:rsidRDefault="00BE3E91" w:rsidP="00DB716A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D296BF6" w14:textId="1E1176D9" w:rsidR="00C654FF" w:rsidRPr="00B639DD" w:rsidRDefault="003015C5">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252025856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69E238F3" wp14:editId="7AAFFE92">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-32017</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>747562</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="685800" cy="247650"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1726401323" name="Text Box 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="685800" cy="247650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3CD95BFB" w14:textId="5C7DD271" w:rsidR="004830BF" w:rsidRPr="004830BF" w:rsidRDefault="004830BF">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004830BF">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>neutron</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="69E238F3" id="_x0000_s1118" type="#_x0000_t202" style="position:absolute;margin-left:-2.5pt;margin-top:58.85pt;width:54pt;height:19.5pt;z-index:252025856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAomLOqLwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5xkedWIU2QpMgwo&#10;2gLp0LMiS7EAWdQkJXb260fJea3badhFJkWKj+8jPb9va00OwnkFpqCDXp8SYTiUyuwK+v11/WlG&#10;iQ/MlEyDEQU9Ck/vFx8/zBubiyFUoEvhCAYxPm9sQasQbJ5lnleiZr4HVhg0SnA1C6i6XVY61mD0&#10;WmfDfn+SNeBK64AL7/H2oTPSRYovpeDhWUovAtEFxdpCOl06t/HMFnOW7xyzleKnMtg/VFEzZTDp&#10;JdQDC4zsnfojVK24Aw8y9DjUGUipuEg9YDeD/rtuNhWzIvWC4Hh7gcn/v7D86bCxL46E9gu0SGAE&#10;pLE+93gZ+2mlq+MXKyVoRwiPF9hEGwjHy8lsPOujhaNpOJpOxgnW7PrYOh++CqhJFArqkJUEFjs8&#10;+oAJ0fXsEnN50KpcK62TEidBrLQjB4Yc6pBKxBe/eWlDGizkM6aOjwzE511kbTDBtaUohXbbElUW&#10;dDo997uF8ogwOOgmxFu+VljsI/PhhTkcCewPxzw84yE1YDI4SZRU4H7+7T76I1NopaTBESuo/7Fn&#10;TlCivxnk8G4wGsWZTMpoPB2i4m4t21uL2dcrQAQGuFCWJzH6B30WpYP6DbdhGbOiiRmOuQsazuIq&#10;dIOP28TFcpmccAotC49mY3kMHcGLVLy2b8zZE18BiX6C8zCy/B1tnW8H+3IfQKrEaQS6Q/WEP05w&#10;ovq0bXFFbvXkdf0nLH4BAAD//wMAUEsDBBQABgAIAAAAIQCN+e1Q4QAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9PT4NAEMXvJn6HzZh4Me1SCaVBlsYY/yTeWrTG25YdgcjOEnYL+O2dnvQ28+bl&#10;ze/l29l2YsTBt44UrJYRCKTKmZZqBW/l02IDwgdNRneOUMEPetgWlxe5zoybaIfjPtSCQ8hnWkET&#10;Qp9J6asGrfZL1yPx7csNVgdeh1qaQU8cbjt5G0VraXVL/KHRPT40WH3vT1bB50398ern5/cpTuL+&#10;8WUs04Mplbq+mu/vQAScw58ZzviMDgUzHd2JjBedgkXCVQLrqzQFcTZEMStHHpJ1CrLI5f8KxS8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKJizqi8CAABbBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjfntUOEAAAAKAQAADwAAAAAAAAAAAAAA&#10;AACJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3CD95BFB" w14:textId="5C7DD271" w:rsidR="004830BF" w:rsidRPr="004830BF" w:rsidRDefault="004830BF">
                       <w:pPr>
                         <w:rPr>
-                          <w:color w:val="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E04D96">
+                      <w:r w:rsidRPr="004830BF">
                         <w:rPr>
-                          <w:color w:val="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Nucleus</w:t>
+                        <w:t>neutron</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00D92C80">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:lang w:eastAsia="en-AU"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251766784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="430AE1C7" wp14:editId="138463BD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252026880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08BC95CC" wp14:editId="25EF2862">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3200400</wp:posOffset>
+                  <wp:posOffset>648202</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>314325</wp:posOffset>
+                  <wp:posOffset>751573</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3181350" cy="3195320"/>
-[...5 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:extent cx="958850" cy="444500"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1899311740" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr>
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3181350" cy="3195320"/>
+                          <a:ext cx="958850" cy="444500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="FFFFFF"/>
+                          <a:schemeClr val="lt1"/>
                         </a:solidFill>
-                        <a:ln w="9525">
-[...5 lines deleted...]
-                          <a:tailEnd/>
+                        <a:ln w="6350">
+                          <a:noFill/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="29DD3B21" w14:textId="71265EA2" w:rsidR="004830BF" w:rsidRPr="004830BF" w:rsidRDefault="004830BF">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004830BF">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Uranium-235 nucleus</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...2 lines deleted...]
-                <wp14:sizeRelV relativeFrom="page">
+                <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4CBABB56" id="Rectangle 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:252pt;margin-top:24.75pt;width:250.5pt;height:251.6pt;z-index:251766784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUFhywJAIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zS9QBs1Xa26FCEt&#10;sGLhA1zHSSwcjxm7TcvXM3a6pQs8IfxgeTzj4zNnZlY3x86wg0KvwZY8H405U1ZCpW1T8q9ftq8W&#10;nPkgbCUMWFXyk/L8Zv3yxap3hZpAC6ZSyAjE+qJ3JW9DcEWWedmqTvgROGXJWQN2IpCJTVah6Am9&#10;M9lkPH6d9YCVQ5DKe7q9G5x8nfDrWsnwqa69CsyUnLiFtGPad3HP1itRNChcq+WZhvgHFp3Qlj69&#10;QN2JINge9R9QnZYIHuowktBlUNdaqpQDZZOPf8vmsRVOpVxIHO8uMvn/Bys/Hh6Q6ark0yVnVnRU&#10;o8+kmrCNUSxfRIF65wuKe3QPGFP07h7kN88sbFoKU7eI0LdKVEQrj/HZswfR8PSU7foPUBG82AdI&#10;Wh1r7CIgqcCOqSSnS0nUMTBJl9N8kU/nVDlJvmm+nE8nqWiZKJ6eO/ThnYKOxUPJkdgneHG49yHS&#10;EcVTSKIPRldbbUwysNltDLKDoP7YppUyoCyvw4xlfcmX88k8IT/z+WuIcVp/g+h0oEY3uiv54hIk&#10;iqjbW1ulNgxCm+FMlI09Cxm1G2qwg+pEOiIMXUxTR4cW8AdnPXVwyf33vUDFmXlvqRbLfDaLLZ+M&#10;2fwNCcfw2rO79ggrCarkgbPhuAnDmOwd6qaln/KUu4Vbql+tk7KxtgOrM1nq0iT4eaLiGFzbKerX&#10;3K9/AgAA//8DAFBLAwQUAAYACAAAACEA7kvqLN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VI3KhNaICGOBUCFYljm164beIlCcR2FDtt4OvZnspxZ0azb/L1bHtxoDF03mm4&#10;XSgQ5GpvOtdo2Jebm0cQIaIz2HtHGn4owLq4vMgxM/7otnTYxUZwiQsZamhjHDIpQ92SxbDwAzn2&#10;Pv1oMfI5NtKMeORy28tEqXtpsXP8ocWBXlqqv3eT1VB1yR5/t+WbsqvNXXyfy6/p41Xr66v5+QlE&#10;pDmew3DCZ3QomKnykzNB9BpSteQtUcNylYI4BZRKWanYSpMHkEUu/28o/gAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAUFhywJAIAAD8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDuS+os3wAAAAsBAAAPAAAAAAAAAAAAAAAAAH4EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
-[...1 lines deleted...]
-              </v:rect>
+              <v:shape w14:anchorId="08BC95CC" id="_x0000_s1119" type="#_x0000_t202" style="position:absolute;margin-left:51.05pt;margin-top:59.2pt;width:75.5pt;height:35pt;z-index:252026880;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDC6lBkMAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wiw0NKIUDEqpkmo&#10;rUSnPhvHJpYcn2cbEvbX7+xAYd2epr04d77z/fi+u8zuu0aTg3BegSnpaDCkRBgOlTK7kn5/WX2a&#10;UuIDMxXTYERJj8LT+/nHD7PWFmIMNehKOIJBjC9aW9I6BFtkmee1aJgfgBUGjRJcwwKqbpdVjrUY&#10;vdHZeDi8yVpwlXXAhfd4+9Ab6TzFl1Lw8CSlF4HokmJtIZ0undt4ZvMZK3aO2VrxUxnsH6pomDKY&#10;9C3UAwuM7J36I1SjuAMPMgw4NBlIqbhIPWA3o+G7bjY1syL1guB4+waT/39h+eNhY58dCd0X6JDA&#10;CEhrfeHxMvbTSdfEL1ZK0I4QHt9gE10gHC/vJtPpBC0cTXmeT4YJ1uzy2DofvgpoSBRK6pCVBBY7&#10;rH3AhOh6dom5PGhVrZTWSYmTIJbakQNDDnVIJeKL37y0IW1Jbz5jGfGRgfi8j6wNJri0FKXQbTui&#10;qpLeTs/9bqE6IgwO+gnxlq8UFrtmPjwzhyOB/eGYhyc8pAZMBieJkhrcz7/dR39kCq2UtDhiJfU/&#10;9swJSvQ3gxzejfI8zmRS8sntGBV3bdleW8y+WQIiMMKFsjyJ0T/osygdNK+4DYuYFU3McMxd0nAW&#10;l6EffNwmLhaL5IRTaFlYm43lMXQEL1Lx0r0yZ098BST6Ec7DyIp3tPW+PeyLfQCpEqcR6B7VE/44&#10;wYnq07bFFbnWk9flnzD/BQAA//8DAFBLAwQUAAYACAAAACEAjw7yiOAAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPS0/EMAyE70j8h8hIXBCbPlioStMVQjwkbmx3QdyyjWkrGqdqsm3595gT3Dzj&#10;0fhzsVlsLyYcfedIQbyKQCDVznTUKNhVj5cZCB80Gd07QgXf6GFTnp4UOjduplectqERXEI+1wra&#10;EIZcSl+3aLVfuQGJd59utDqwHBtpRj1zue1lEkXX0uqO+EKrB7xvsf7aHq2Cj4vm/cUvT/s5XafD&#10;w/NU3byZSqnzs+XuFkTAJfyF4Ref0aFkpoM7kvGiZx0lMUd5iLMrEJxI1ik7B3YydmRZyP8/lD8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwupQZDACAABbBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjw7yiOAAAAALAQAADwAAAAAAAAAAAAAA&#10;AACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="29DD3B21" w14:textId="71265EA2" w:rsidR="004830BF" w:rsidRPr="004830BF" w:rsidRDefault="004830BF">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004830BF">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Uranium-235 nucleus</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00D92C80">
+      <w:r w:rsidR="00352962">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:lang w:eastAsia="en-AU"/>
-[...151 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B754AA9" wp14:editId="5DBE3EE3">
-            <wp:extent cx="6353175" cy="5276850"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49B35645" wp14:editId="6B801A35">
+            <wp:extent cx="1486535" cy="732790"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="41" name="Chart 3"/>
-[...87 lines deleted...]
-            <wp:docPr id="42" name="Picture 0" descr="otzi-reconstruction-body.jpg"/>
+            <wp:docPr id="877391339" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="otzi-reconstruction-body.jpg"/>
+                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId35">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1486535" cy="732790"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C33AC9" w14:textId="5A0893CA" w:rsidR="00B639DD" w:rsidRDefault="00B639DD">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E023B32" w14:textId="77777777" w:rsidR="00BE3E91" w:rsidRDefault="00BE3E91">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E801DAD" w14:textId="77777777" w:rsidR="00BE3E91" w:rsidRDefault="00BE3E91">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="754D5CD9" w14:textId="77777777" w:rsidR="00BE3E91" w:rsidRDefault="00BE3E91">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145E1648" w14:textId="77777777" w:rsidR="00BE3E91" w:rsidRDefault="00BE3E91">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F1C1338" w14:textId="77777777" w:rsidR="00BE3E91" w:rsidRDefault="00BE3E91">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC94579" w14:textId="77777777" w:rsidR="00BE3E91" w:rsidRDefault="00BE3E91">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E28EBB9" w14:textId="77777777" w:rsidR="00BE3E91" w:rsidRDefault="00BE3E91" w:rsidP="00BE3E91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>How long does it take to irradiate the 12 uranium alloy plates in the OPAL reactor to produce the required molybdenum-99?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E7D7AB" w14:textId="77777777" w:rsidR="00BE3E91" w:rsidRDefault="00BE3E91" w:rsidP="00BE3E91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4349B58E" w14:textId="77777777" w:rsidR="00BE3E91" w:rsidRDefault="00BE3E91" w:rsidP="00BE3E91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC6DAEE" w14:textId="77777777" w:rsidR="00BE3E91" w:rsidRDefault="00BE3E91" w:rsidP="00BE3E91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C9CE34" w14:textId="77777777" w:rsidR="00BE3E91" w:rsidRPr="00B11B4E" w:rsidRDefault="00BE3E91" w:rsidP="00BE3E91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22A3811B" w14:textId="7EBA1546" w:rsidR="00152126" w:rsidRDefault="0004188C">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328A6EA2" w14:textId="40CF8494" w:rsidR="001B55D3" w:rsidRPr="00B639DD" w:rsidRDefault="001B55D3" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639DD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Activity 5: Properties of </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk74051339"/>
+      <w:r w:rsidRPr="00B639DD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">α, β and γ radiation </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00B639DD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(during class presentation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4064FAFD" w14:textId="77777777" w:rsidR="00F13FE2" w:rsidRPr="00F13FE2" w:rsidRDefault="00F13FE2" w:rsidP="00F13FE2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-613"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03C30C81" w14:textId="38EB3B74" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="00F13FE2">
+      <w:pPr>
+        <w:ind w:right="254"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00F13FE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>radiation detector called</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a scintillation counter can be used to investigate the properties of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>α</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>β</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>γ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> radiation. In this activity we will investigate what type of radiation is being emitted from the sources by using different types of shielding. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC3678F" w14:textId="2568522D" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="00F13FE2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fill out the table below recording the radioactivity of each source with no cover, paper, aluminium and lead</w:t>
+      </w:r>
+      <w:r w:rsidR="005308E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and use this to determine what type of radiation is being emitted by each source. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F68C9B8" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRDefault="001B55D3" w:rsidP="001B55D3">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120F598F" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00850FB7" w:rsidRDefault="001B55D3" w:rsidP="001B55D3">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Background reading: _____</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9306" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1696"/>
+        <w:gridCol w:w="2026"/>
+        <w:gridCol w:w="1861"/>
+        <w:gridCol w:w="1861"/>
+        <w:gridCol w:w="1862"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001B55D3" w14:paraId="34C182B3" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:trPr>
+          <w:trHeight w:val="731"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="71EB81E3" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="003225D5" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003225D5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Source</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7610" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E2D17B" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003225D5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Radioactivity (counts per second)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="028B4ACE" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="003225D5" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B55D3" w14:paraId="713AC811" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:trPr>
+          <w:trHeight w:val="776"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7EBFD9E7" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="003225D5" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2026" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="211771B3" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="003225D5" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003225D5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003225D5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>o cover</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B71A065" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="003225D5" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003225D5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003225D5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>aper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7122F74A" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="003225D5" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003225D5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003225D5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>luminium</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1862" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6575BF5A" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="003225D5" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003225D5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003225D5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ead</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B55D3" w14:paraId="4A8164CB" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:trPr>
+          <w:trHeight w:val="776"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="771A3559" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="003225D5" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003225D5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2026" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="437D9D3B" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="003225D5" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4505AAB0" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="003225D5" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0571FC01" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="003225D5" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1862" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00DD7295" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="003225D5" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B55D3" w14:paraId="67906D6D" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:trPr>
+          <w:trHeight w:val="731"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61048F18" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="003225D5" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003225D5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2026" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F27EBD" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="003225D5" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF4C52B" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="003225D5" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3CD86B" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="003225D5" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1862" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15473387" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="003225D5" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B55D3" w14:paraId="45C56180" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:trPr>
+          <w:trHeight w:val="731"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC2CEF5" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="003225D5" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003225D5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2026" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8A571D" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="003225D5" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C3C994C" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="003225D5" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD1E76D" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="003225D5" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1862" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA8334F" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="003225D5" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="403A3275" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRDefault="001B55D3" w:rsidP="001B55D3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="644217F8" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="001B55D3" w:rsidRDefault="001B55D3" w:rsidP="001B55D3"/>
+    <w:p w14:paraId="13AE8CDF" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="001B55D3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>What type of radiation is being emitted by Source A? Why do you think this?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5EFCBD" w14:textId="2D1F595D" w:rsidR="001B55D3" w:rsidRPr="001B55D3" w:rsidRDefault="001B55D3" w:rsidP="001B55D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B55D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………......................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.......................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19129B34" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="001B55D3" w:rsidRDefault="001B55D3" w:rsidP="001B55D3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79D8EABC" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="001B55D3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>What type of radiation is being emitted by Source B? Why do you think this?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B22E21" w14:textId="68C5BF0D" w:rsidR="001B55D3" w:rsidRPr="001B55D3" w:rsidRDefault="001B55D3" w:rsidP="001B55D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B55D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………......................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.......................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA056F7" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="001B55D3" w:rsidRDefault="001B55D3" w:rsidP="001B55D3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51353DA9" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="001B55D3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>What type of radiation is being emitted by Source C? Why do you think this?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028B6706" w14:textId="6344D21B" w:rsidR="001B55D3" w:rsidRPr="001B55D3" w:rsidRDefault="001B55D3" w:rsidP="001B55D3">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B55D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………......................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.......................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0E210C" w14:textId="77777777" w:rsidR="0004188C" w:rsidRDefault="0004188C">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FBF080" w14:textId="3F190629" w:rsidR="001B55D3" w:rsidRPr="00B639DD" w:rsidRDefault="001B55D3" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639DD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Activity 6: Measuring radiation (during class presentation)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="3E4F9840" w14:textId="77777777" w:rsidR="00F13FE2" w:rsidRPr="00F13FE2" w:rsidRDefault="00F13FE2" w:rsidP="00AB012E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-613"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3446357F" w14:textId="71AADC30" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="00F13FE2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="254"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB012E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">radiation detector </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>called a scintillation counter can be used to measure radioactivity. In this activity the radioactivity of a variety of different objects will be investigated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047F0F33" w14:textId="69CBF4AF" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="00F13FE2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:ind w:right="254"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc32586882"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc32587054"/>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fill out the table below stating the radioactivity of each object</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and what element makes that object radioactive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1976C4A3" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="001B55D3" w:rsidRDefault="001B55D3" w:rsidP="001B55D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblInd w:w="137" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2772"/>
+        <w:gridCol w:w="1906"/>
+        <w:gridCol w:w="4819"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001B55D3" w:rsidRPr="001B55D3" w14:paraId="7B35EF25" w14:textId="77777777" w:rsidTr="00FA0129">
+        <w:trPr>
+          <w:trHeight w:val="654"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C626206" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Radiation source</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="655784F3" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Radioactivity (counts per second)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69945962" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     What makes this radioactive?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B55D3" w:rsidRPr="001B55D3" w14:paraId="118E3083" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2772" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2469E2" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Background radiation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12FEDE4B" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56A298E5" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36D06521" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C477F4" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:left="919" w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="533ACB18" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="34"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B55D3" w:rsidRPr="001B55D3" w14:paraId="3F89EA37" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2772" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E7CE6F" w14:textId="06F89C4D" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="00B4771E">
+            <w:pPr>
+              <w:ind w:right="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Potassium</w:t>
+            </w:r>
+            <w:r w:rsidR="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sulfate fertiliser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E73EAE" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:left="919" w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="235C888E" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="34"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FEF8647" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="34"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12FF31B4" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="34"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63228D0C" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="34"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B55D3" w:rsidRPr="001B55D3" w14:paraId="7AA08548" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2772" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="28EB0631" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Uranium glass</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5940D8" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:left="919" w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A197D68" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EECB795" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A4B7678" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C0C9AEF" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B55D3" w:rsidRPr="001B55D3" w14:paraId="00D73071" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2772" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B261FC7" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thorium gas mantle </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="009E029E" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:left="919" w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D71B79" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F45D403" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34E36157" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="121A0FF7" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CE3238B" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B55D3" w:rsidRPr="001B55D3" w14:paraId="100D0DD9" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2772" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="314C9717" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Radium watch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45331758" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0790850E" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B3209C2" w14:textId="06841A0F" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39AD2986" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:left="919" w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="431ECF8C" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B55D3" w:rsidRPr="001B55D3" w14:paraId="49C6DB35" w14:textId="77777777" w:rsidTr="005608F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2772" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6A0138" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fiestaware plate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FBD9497" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:left="919" w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="16FA4298" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19D97D9D" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47B4B2F2" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A41CF9E" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="005608F7">
+            <w:pPr>
+              <w:ind w:right="-613"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6CD44F00" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="001B55D3" w:rsidRDefault="001B55D3" w:rsidP="001B55D3">
+      <w:pPr>
+        <w:ind w:right="-613"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27E7AF88" w14:textId="746B3E02" w:rsidR="001B55D3" w:rsidRPr="00B4771E" w:rsidRDefault="001B55D3" w:rsidP="0051049D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc32586883"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc32587055"/>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>How does the reading on the scintillation counter differ when the detector is close to the radioactive source compared to when it is further away?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E45CA0C" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRPr="001B55D3" w:rsidRDefault="001B55D3" w:rsidP="001B55D3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56651FCD" w14:textId="1A3A6C1E" w:rsidR="001B55D3" w:rsidRPr="001B55D3" w:rsidRDefault="001B55D3" w:rsidP="001B55D3">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B55D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………………………….................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>............................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0081D59E" w14:textId="77777777" w:rsidR="001B55D3" w:rsidRDefault="001B55D3" w:rsidP="001B55D3">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C82223" w14:textId="57BA057A" w:rsidR="00424340" w:rsidRPr="00B639DD" w:rsidRDefault="00094582" w:rsidP="0051049D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B639DD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Post-tour </w:t>
+      </w:r>
+      <w:r w:rsidR="00361F5E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Activities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B639DD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77472C4B" w14:textId="77777777" w:rsidR="00424340" w:rsidRPr="0051049D" w:rsidRDefault="00424340" w:rsidP="0051049D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A75A9A1" w14:textId="6999675F" w:rsidR="00456F54" w:rsidRPr="00B4771E" w:rsidRDefault="00361F5E" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Activity</w:t>
+      </w:r>
+      <w:r w:rsidR="00094582" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85912" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00653A87" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00424340" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Using nuclear reactions to produce </w:t>
+      </w:r>
+      <w:r w:rsidR="00107A16" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="00424340" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">important </w:t>
+      </w:r>
+      <w:r w:rsidR="00107A16" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nuclear medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FFAADC" w14:textId="77777777" w:rsidR="00D7241C" w:rsidRPr="00B4771E" w:rsidRDefault="00D7241C" w:rsidP="00D7241C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C09E4A6" w14:textId="77777777" w:rsidR="00B11B4E" w:rsidRPr="00B4771E" w:rsidRDefault="00D7241C" w:rsidP="00B11B4E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You may like to use the information presented on our </w:t>
+      </w:r>
+      <w:r w:rsidR="00B943D9" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Molybdenum-99 and Technetium-99m </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">posters </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B4E" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">found at  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="00B11B4E" w:rsidRPr="00B4771E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Microsoft Word - Radioisotope posters</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B11B4E" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to help you to answer these questions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C219551" w14:textId="3138139E" w:rsidR="00036038" w:rsidRPr="00352962" w:rsidRDefault="00036038" w:rsidP="00CE5CE3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00352962">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If technetium-99m is the radioisotope used for diagnostic scans, why does ANSTO</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5CE3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352962">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">manufacture and distribute molybdenum-99? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44115A0C" w14:textId="77777777" w:rsidR="00E3133C" w:rsidRPr="00B4771E" w:rsidRDefault="00E3133C" w:rsidP="00036038">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="153788CC" w14:textId="56E9D773" w:rsidR="00036038" w:rsidRPr="00B4771E" w:rsidRDefault="00036038" w:rsidP="00352962">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HINT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Consider the half-life of each isotope</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7058B267" w14:textId="77777777" w:rsidR="00036038" w:rsidRPr="0051049D" w:rsidRDefault="00036038" w:rsidP="00036038">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E21856" w14:textId="77777777" w:rsidR="0051049D" w:rsidRDefault="0051049D" w:rsidP="0051049D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D582A3A" w14:textId="77777777" w:rsidR="0051049D" w:rsidRDefault="0051049D" w:rsidP="0051049D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237C276E" w14:textId="4B523DA4" w:rsidR="00036038" w:rsidRPr="00B4771E" w:rsidRDefault="00036038" w:rsidP="00352962">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Irradiated target plates from the OPAL reactor are very radioactive, emitting high energy gamma radiation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1AC4DB" w14:textId="34C1D402" w:rsidR="00036038" w:rsidRPr="00B4771E" w:rsidRDefault="00036038" w:rsidP="00361F5E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TWO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> safety measures used at ANSTO to work safely with radiation during the manufacture and distribution of molybdenum-99.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31393EB4" w14:textId="77777777" w:rsidR="00E3133C" w:rsidRPr="00B4771E" w:rsidRDefault="00E3133C" w:rsidP="00036038">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51F47701" w14:textId="0624B866" w:rsidR="00634B36" w:rsidRPr="00B4771E" w:rsidRDefault="00036038" w:rsidP="00361F5E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HINT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: consider how radioactive material is transported and what special working spaces are used at ANSTO Nuclear Medicine </w:t>
+      </w:r>
+      <w:r w:rsidR="0051049D" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>facility during the manufacture of molybdenum-99</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CC8785" w14:textId="77777777" w:rsidR="0051049D" w:rsidRDefault="0051049D" w:rsidP="0051049D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051049D">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B143142" w14:textId="77777777" w:rsidR="0051049D" w:rsidRDefault="0051049D" w:rsidP="0051049D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09952FB2" w14:textId="0EAD384E" w:rsidR="00486250" w:rsidRPr="00B4771E" w:rsidRDefault="00B943D9" w:rsidP="00352962">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:r w:rsidR="00486250" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Label the parts of ANSTO’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD215E" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00486250" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entech</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD215E" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="00486250" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> generator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7006EA" w14:textId="121E800B" w:rsidR="00486250" w:rsidRDefault="00E95233" w:rsidP="00486250">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252036096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23E084B9" wp14:editId="58E4C95C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3094355</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1432560</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1225550" cy="285750"/>
+                <wp:effectExtent l="19050" t="19050" r="31750" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1791579566" name="Straight Connector 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1225550" cy="285750"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="28575">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="28544C86" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:252036096;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="243.65pt,112.8pt" to="340.15pt,135.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4vtjlxgEAAO4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02L2zAQvRf6H4TujZ1A2sXE2cMu6aW0&#10;Sz/2rsijWKAvRmrs/PuOZMe7tIXSZX0Qsmbem3lvpN3taA07A0btXcvXq5ozcNJ32p1a/uP74d0N&#10;ZzEJ1wnjHbT8ApHf7t++2Q2hgY3vvekAGZG42Ayh5X1KoamqKHuwIq58AEdB5dGKRL94qjoUA7Fb&#10;U23q+n01eOwCegkx0un9FOT7wq8UyPRFqQiJmZZTb6msWNZjXqv9TjQnFKHXcm5DvKALK7SjogvV&#10;vUiC/UT9B5XVEn30Kq2kt5VXSksoGkjNuv5NzbdeBChayJwYFpvi69HKz+c794BkwxBiE8MDZhWj&#10;QsuU0eGRZlp0UadsLLZdFttgTEzS4Xqz2W635K6k2OZm+4H2RFhNPJkvYEwfwVuWNy032mVZohHn&#10;TzFNqdeUfGwcG2amkha90d1BG5ODEU/HO4PsLGikh0NN31ztWRrVNo5aeBJVduliYCrwFRTTXW5+&#10;qpDvGyy0QkpwaT3zGkfZGaaohQVY/xs452colLv4P+AFUSp7lxaw1c7j36qn8dqymvKvDky6swVH&#10;313KuIs1dKnKnOYHkG/t8/8Cf3qm+18AAAD//wMAUEsDBBQABgAIAAAAIQAY4du94QAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9RS8MwEMffBb9DOME3l1hdV7qmYygKggjbxL1mTWyjyaU02Vr9&#10;9J5P+nj/+/G/31WryTt2MkO0ASVczwQwg03QFlsJr7uHqwJYTAq1cgGNhC8TYVWfn1Wq1GHEjTlt&#10;U8uoBGOpJHQp9SXnsemMV3EWeoO0ew+DV4nGoeV6UCOVe8czIXLulUW60Kne3HWm+dwevYT2MX9b&#10;8+dNMd9b9zLuvp8+7H0v5eXFtF4CS2ZKfzD86pM61OR0CEfUkTkJt8XihlAJWTbPgRGRF4KSAyUL&#10;kQOvK/7/h/oHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeL7Y5cYBAADuAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGOHbveEAAAALAQAADwAA&#10;AAAAAAAAAAAAAAAgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" strokecolor="red" strokeweight="2.25pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252034048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A70306A" wp14:editId="3722F280">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3418205</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>530860</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="914400" cy="95250"/>
+                <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1095313232" name="Straight Connector 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="914400" cy="95250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="28575">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="59EC2B21" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:252034048;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="269.15pt,41.8pt" to="341.15pt,49.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbIizqzgEAAOwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815KNuE0EyzkkcC9F&#10;G7Rp7zQ1tAhwA4e15L/vkLKVoMshQXUgyFnezHsz2tyO1rAjRNTetXy5qDkDJ32n3aHl3x937645&#10;wyRcJ4x30PITIL/dvn2zGUIDK99700FkBOKwGULL+5RCU1Uoe7ACFz6AI6fy0YpEz3iouigGQrem&#10;WtX1+2rwsQvRS0Ak6/3k5NuCrxTI9EUphMRMy6m3VM5Yzn0+q+1GNIcoQq/luQ3xii6s0I6KzlD3&#10;Ign2M+o/oKyW0aNXaSG9rbxSWkLhQGyW9W9svvUiQOFC4mCYZcL/Bys/H+/cQyQZhoANhoeYWYwq&#10;WqaMDj9opoUXdcrGIttplg3GxCQZb5ZXVzWJK8l1s16ti6rVhJLRQsT0Ebxl+dJyo10mJRpx/ISJ&#10;KlPoJSSbjWNDy1fX6w/rEobe6G6njclOjIf9nYnsKGigu11NX54hQTwLo5dxZHyiVG7pZGAq8BUU&#10;0x21PpEr2wYzrJASXFqecY2j6JymqIU5sZ5ay2v6r8RzfE6FsokvSZ4zSmXv0pxstfPxb9XTeGlZ&#10;TfEXBSbeWYK9705l2EUaWqmi3Hn9884+f5f0p590+wsAAP//AwBQSwMEFAAGAAgAAAAhAACFFWLg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj1FLwzAQx98Fv0M4wTeXurISa69jKAqCCNtke82a&#10;2EaTS2mytfrpzZ708e5+/O/3r5aTs+ykh2A8IdzOMmCaGq8MtQjv26cbASxESUpaTxrhWwdY1pcX&#10;lSyVH2mtT5vYshRCoZQIXYx9yXloOu1kmPleU7p9+MHJmMah5WqQYwp3ls+zrOBOGkofOtnrh043&#10;X5ujQ2ifi92Kv67FYm/s27j9efk0jz3i9dW0ugcW9RT/YDjrJ3Wok9PBH0kFZhEWucgTiiDyAlgC&#10;CjFPiwPCnSiA1xX/36D+BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABsiLOrOAQAA7AMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAACFFWLgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAKAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;" strokecolor="red" strokeweight="2.25pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0016014E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252035072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="143BEA93" wp14:editId="50743797">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1856105</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1477010</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="990600" cy="196850"/>
+                <wp:effectExtent l="19050" t="19050" r="19050" b="31750"/>
+                <wp:wrapNone/>
+                <wp:docPr id="322274353" name="Straight Connector 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="990600" cy="196850"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="28575">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="2FDD64A4" id="Straight Connector 4" o:spid="_x0000_s1026" style="position:absolute;z-index:252035072;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="146.15pt,116.3pt" to="224.15pt,131.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3GzowxAEAAOMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfoPxC815IM2LUFyzkkcC9B&#10;GuTxATS1tAjwBZKx5L/PkrLloC1QtKgOlLjcmd0Zrja3g1bkCD5IaxpazUpKwHDbSnNo6Nvr7uuK&#10;khCZaZmyBhp6gkBvt19uNr2rYW47q1rwBElMqHvX0C5GVxdF4B1oFmbWgcFDYb1mEbf+ULSe9ciu&#10;VTEvy2XRW986bzmEgNH78ZBuM78QwOMPIQJEohqKvcW8+rzu01psN6w+eOY6yc9tsH/oQjNpsOhE&#10;dc8iI+9e/kKlJfc2WBFn3OrCCiE5ZA2opip/UvPSMQdZC5oT3GRT+H+0/PF4Z5482tC7UAf35JOK&#10;QXid3tgfGbJZp8ksGCLhGFyvy2WJlnI8qtbL1SKbWVzBzof4Hawm6aOhSpqkhdXs+BAiFsTUS0oK&#10;K0P6hs5Xi2+LnBasku1OKpUOgz/s75QnR4b3uNuV+KSrQ4pPabhTBoNXJfkrnhSMBZ5BENli79VY&#10;IQ0ZTLSMczCxOvMqg9kJJrCFCVj+GXjOT1DIA/g34AmRK1sTJ7CWxvrfVY/DpWUx5l8cGHUnC/a2&#10;PeU7ztbgJGXnzlOfRvXzPsOv/+b2AwAA//8DAFBLAwQUAAYACAAAACEAcw/A3eEAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hIXBBLaadqK00nQNphB8TYhsQxa0xbSJyqybry&#10;7zEnuNnvPT1/LleTs2LEIXSeFNzNEhBItTcdNQoO+/XtAkSImoy2nlDBNwZYVZcXpS6MP9MrjrvY&#10;CC6hUGgFbYx9IWWoW3Q6zHyPxN6HH5yOvA6NNIM+c7mzMk2SXDrdEV9odY9PLdZfu5NTkNrldvP8&#10;uL/Bt/X71G0+X+ggR6Wur6aHexARp/gXhl98RoeKmY7+RCYIyx3LNOMoD1mag+DEfL5g5chKnuUg&#10;q1L+/6H6AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALcbOjDEAQAA4wMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHMPwN3hAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAHgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="red" strokeweight="2.25pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0016014E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252033024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A5E5FD2" wp14:editId="1068D8F8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1868805</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>492760</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="819150" cy="228600"/>
+                <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="244753527" name="Straight Connector 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="819150" cy="228600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="28575">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="38A151A6" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:252033024;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="147.15pt,38.8pt" to="211.65pt,56.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXE4bVzwEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815IMOHUFyzkkcHso&#10;2qBNP4CmhjYBbuCwlvz3HVK2EnQ5NIgOBDnLm3lvRpvb0Rp2gojau443i5ozcNL32h06/uNx927N&#10;GSbhemG8g46fAfnt9u2bzRBaWPqjNz1ERiAO2yF0/JhSaKsK5RGswIUP4MipfLQi0TMeqj6KgdCt&#10;qZZ1fVMNPvYhegmIZL2fnHxb8JUCmb4qhZCY6Tj1lsoZy7nPZ7XdiPYQRThqeWlDvKALK7SjojPU&#10;vUiC/Yz6DyirZfToVVpIbyuvlJZQOBCbpv6NzfejCFC4kDgYZpnw9WDll9Ode4gkwxCwxfAQM4tR&#10;RcuU0eETzbTwok7ZWGQ7z7LBmJgk47r50KxIXEmu5XJ9UxdZqwkmw4WI6SN4y/Kl40a7zEq04vQZ&#10;E5Wm0GtINhvHBkJar96vShh6o/udNiY7MR72dyayk6CJ7nY1fXmIBPEsjF7GkfGJU7mls4GpwDdQ&#10;TPfU+8SurBvMsEJKcKm54BpH0TlNUQtzYj21lvf0X4mX+JwKZRX/J3nOKJW9S3Oy1c7Hv1VP47Vl&#10;NcVfFZh4Zwn2vj+XaRdpaKeKcpf9z0v7/F3Sn/7S7S8AAAD//wMAUEsDBBQABgAIAAAAIQDJoe4Q&#10;4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqNOkpCXEqSoQSEgVUh8q&#10;Wzc2icEeR7HbBL6eYQXLmTm6c265HJ1lZ90H41HAdJIA01h7ZbARsN893SyAhShRSetRC/jSAZbV&#10;5UUpC+UH3OjzNjaMQjAUUkAbY1dwHupWOxkmvtNIt3ffOxlp7BuuejlQuLM8TZKcO2mQPrSy0w+t&#10;rj+3Jyegec4PK77eLG7fjH0ddt8vH+axE+L6alzdA4t6jH8w/OqTOlTkdPQnVIFZAendLCNUwHye&#10;AyNglma0OBI5zXLgVcn/V6h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcThtXPAQAA&#10;7QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMmh7hDi&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAAKQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;" strokecolor="red" strokeweight="2.25pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00D7241C" w:rsidRPr="00D7241C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="348C6405" wp14:editId="1DC2729E">
+            <wp:extent cx="2463800" cy="2722868"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+            <wp:docPr id="1383854424" name="Picture 1" descr="A diagram of a device&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1383854424" name="Picture 1" descr="A diagram of a device&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print"/>
+                    <a:blip r:embed="rId37">
+                      <a:extLst>
+                        <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                          <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a14:imgLayer r:embed="rId38">
+                              <a14:imgEffect>
+                                <a14:brightnessContrast bright="20000"/>
+                              </a14:imgEffect>
+                            </a14:imgLayer>
+                          </a14:imgProps>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1012190" cy="1590675"/>
+                      <a:ext cx="2463800" cy="2722868"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="003E7E19">
-[...66 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="31239F11" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRPr="003E7E19" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
-[...58 lines deleted...]
-    <w:p w14:paraId="6395559B" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRPr="00CD2765" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+    <w:p w14:paraId="3BDCC9EB" w14:textId="45532433" w:rsidR="00486250" w:rsidRPr="00B4771E" w:rsidRDefault="00486250" w:rsidP="0051049D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="40"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB5BD4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gentech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB5BD4" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5BD4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">generator, molybdenum-99 </w:t>
+      </w:r>
+      <w:r w:rsidR="00352962">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">undergoes </w:t>
+      </w:r>
+      <w:r w:rsidR="00352962" w:rsidRPr="00DB5BD4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>beta decay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00352962">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">form </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>technetium-99m. Complete the nuclear equation below to show this decay process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2600A3BF" w14:textId="6C08EF4B" w:rsidR="00486250" w:rsidRPr="00486250" w:rsidRDefault="002C29F2" w:rsidP="00486250">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:noProof/>
           <w:sz w:val="22"/>
-          <w:lang w:eastAsia="en-AU"/>
-[...60 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251893760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="644373B2" wp14:editId="76B132DC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>184150</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>184150</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1162050" cy="901700"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="169562869" name="Text Box 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1162050" cy="901700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="021D19F4" w14:textId="1D6B7C10" w:rsidR="00486250" w:rsidRPr="00486250" w:rsidRDefault="005308E7" w:rsidP="00486250">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="72"/>
+                                <w:szCs w:val="72"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <m:oMathPara>
+                              <m:oMath>
+                                <m:sPre>
+                                  <m:sPrePr>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                        <w:i/>
+                                        <w:sz w:val="72"/>
+                                        <w:szCs w:val="72"/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
+                                  </m:sPrePr>
+                                  <m:sub/>
+                                  <m:sup>
+                                    <m:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                        <w:sz w:val="72"/>
+                                        <w:szCs w:val="72"/>
+                                      </w:rPr>
+                                      <m:t>99</m:t>
+                                    </m:r>
+                                  </m:sup>
+                                  <m:e>
+                                    <m:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                        <w:sz w:val="72"/>
+                                        <w:szCs w:val="72"/>
+                                      </w:rPr>
+                                      <m:t>Mo</m:t>
+                                    </m:r>
+                                  </m:e>
+                                </m:sPre>
+                              </m:oMath>
+                            </m:oMathPara>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="644373B2" id="_x0000_s1120" type="#_x0000_t202" style="position:absolute;margin-left:14.5pt;margin-top:14.5pt;width:91.5pt;height:71pt;z-index:251893760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfCiyUMAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2xnadIYcYosRYYB&#10;QVsgHXpWZDkWIIuapMTOfv0oOa91Ow27yKRI8fF9pGcPXaPIQVgnQRc0G6SUCM2hlHpX0O+vq0/3&#10;lDjPdMkUaFHQo3D0Yf7xw6w1uRhCDaoUlmAQ7fLWFLT23uRJ4ngtGuYGYIRGYwW2YR5Vu0tKy1qM&#10;3qhkmKbjpAVbGgtcOIe3j72RzmP8qhLcP1eVE56ogmJtPp42nttwJvMZy3eWmVryUxnsH6pomNSY&#10;9BLqkXlG9lb+EaqR3IKDyg84NAlUleQi9oDdZOm7bjY1MyL2guA4c4HJ/b+w/OmwMS+W+O4LdEhg&#10;AKQ1Lnd4GfrpKtuEL1ZK0I4QHi+wic4THh5l42F6hyaOtmmaTdKIa3J9bazzXwU0JAgFtUhLRIsd&#10;1s5jRnQ9u4RkDpQsV1KpqIRREEtlyYEhicrHGvHFb15Kk7ag489YRnikITzvIyuNCa49Bcl3247I&#10;sqCT6bnhLZRHxMFCPyLO8JXEYtfM+RdmcSawP5xz/4xHpQCTwUmipAb782/3wR+pQislLc5YQd2P&#10;PbOCEvVNI4nTbDQKQxmV0d1kiIq9tWxvLXrfLAERyHCjDI9i8PfqLFYWmjdch0XIiiamOeYuqD+L&#10;S99PPq4TF4tFdMIxNMyv9cbwEDqAF6h47d6YNSe+PDL9BOdpZPk72nrfHvbF3kMlI6cB6B7VE/44&#10;wpHq07qFHbnVo9f1pzD/BQAA//8DAFBLAwQUAAYACAAAACEAZhDKot8AAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPT0vDQBDF74LfYRnBi9hNUmxtzKaI+Ae82bQWb9vsmASzsyG7TeK3dwShnoaZ&#10;93jze9l6sq0YsPeNIwXxLAKBVDrTUKVgWzxd34LwQZPRrSNU8I0e1vn5WaZT40Z6w2ETKsEh5FOt&#10;oA6hS6X0ZY1W+5nrkFj7dL3Vgde+kqbXI4fbViZRtJBWN8Qfat3hQ43l1+ZoFXxcVftXPz3vxvnN&#10;vHt8GYrluymUuryY7u9ABJzCyQy/+IwOOTMd3JGMF62CZMVVwt9kPYkTPhzYuIwjkHkm/zfIfwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDfCiyUMAIAAFwEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBmEMqi3wAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="021D19F4" w14:textId="1D6B7C10" w:rsidR="00486250" w:rsidRPr="00486250" w:rsidRDefault="005308E7" w:rsidP="00486250">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="72"/>
+                          <w:szCs w:val="72"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <m:oMathPara>
+                        <m:oMath>
+                          <m:sPre>
+                            <m:sPrePr>
+                              <m:ctrlPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:i/>
+                                  <w:sz w:val="72"/>
+                                  <w:szCs w:val="72"/>
+                                </w:rPr>
+                              </m:ctrlPr>
+                            </m:sPrePr>
+                            <m:sub/>
+                            <m:sup>
+                              <m:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:sz w:val="72"/>
+                                  <w:szCs w:val="72"/>
+                                </w:rPr>
+                                <m:t>99</m:t>
+                              </m:r>
+                            </m:sup>
+                            <m:e>
+                              <m:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:sz w:val="72"/>
+                                  <w:szCs w:val="72"/>
+                                </w:rPr>
+                                <m:t>Mo</m:t>
+                              </m:r>
+                            </m:e>
+                          </m:sPre>
+                        </m:oMath>
+                      </m:oMathPara>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00486250">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251897856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="386C0222" wp14:editId="30E44807">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>4905375</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>200025</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1346200" cy="1054100"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1664060092" name="Text Box 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1346200" cy="1054100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="20097894" w14:textId="77777777" w:rsidR="00486250" w:rsidRPr="00486250" w:rsidRDefault="005308E7" w:rsidP="00486250">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="72"/>
+                                <w:szCs w:val="72"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <m:oMathPara>
+                              <m:oMath>
+                                <m:sPre>
+                                  <m:sPrePr>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                        <w:i/>
+                                        <w:sz w:val="72"/>
+                                        <w:szCs w:val="72"/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
+                                  </m:sPrePr>
+                                  <m:sub/>
+                                  <m:sup/>
+                                  <m:e/>
+                                </m:sPre>
+                              </m:oMath>
+                            </m:oMathPara>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="386C0222" id="_x0000_s1121" type="#_x0000_t202" style="position:absolute;margin-left:386.25pt;margin-top:15.75pt;width:106pt;height:83pt;z-index:251897856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+HKfkMAIAAF0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2ynSdYGcYosRYYB&#10;RVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmReiLfozy77xpN9sJ5BaakxSCnRBgOlTLbkn5/XX26&#10;pcQHZiqmwYiSHoSn9/OPH2atnYoh1KAr4QiCGD9tbUnrEOw0yzyvRcP8AKwwGJTgGhbQdduscqxF&#10;9EZnwzyfZC24yjrgwnvcfeiDdJ7wpRQ8PEvpRSC6pFhbSKtL6yau2XzGplvHbK34sQz2D1U0TBm8&#10;9Az1wAIjO6f+gGoUd+BBhgGHJgMpFRepB+ymyN91s66ZFakXJMfbM03+/8Hyp/3avjgSui/QoYCR&#10;kNb6qcfN2E8nXRO/WCnBOFJ4ONMmukB4PHQzmqAWlHCMFfl4VKCDONnluHU+fBXQkGiU1KEuiS62&#10;f/ShTz2lxNs8aFWtlNbJibMgltqRPUMVdUhFIvhvWdqQtqSTm3GegA3E4z2yNljLpalohW7TEVWV&#10;9DZVGrc2UB2QCAf9jHjLVwqLfWQ+vDCHQ4EN4qCHZ1ykBrwMjhYlNbiff9uP+agVRilpcchK6n/s&#10;mBOU6G8GVbwrRqM4lckZjT8P0XHXkc11xOyaJSADBT4py5MZ84M+mdJB84bvYRFvxRAzHO8uaTiZ&#10;y9CPPr4nLhaLlIRzaFl4NGvLI3RkPErx2r0xZ496BZT6CU7jyKbvZOtz40kDi10AqZKmF1aP/OMM&#10;p6k4vrf4SK79lHX5K8x/AQAA//8DAFBLAwQUAAYACAAAACEAtU86vOEAAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPTU/DMAyG70j8h8hIXBBLt1K6laYTQsAkbqx8iFvWmLaicaoma8u/x5zgZFt+&#10;9Ppxvp1tJ0YcfOtIwXIRgUCqnGmpVvBSPlyuQfigyejOESr4Rg/b4vQk15lxEz3juA+14BDymVbQ&#10;hNBnUvqqQav9wvVIvPt0g9WBx6GWZtATh9tOrqLoWlrdEl9odI93DVZf+6NV8HFRvz/5+fF1ipO4&#10;v9+NZfpmSqXOz+bbGxAB5/AHw68+q0PBTgd3JONFpyBNVwmjCuIlVwY26ytuDkxu0gRkkcv/LxQ/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP4cp+QwAgAAXQQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALVPOrzhAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAigQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="20097894" w14:textId="77777777" w:rsidR="00486250" w:rsidRPr="00486250" w:rsidRDefault="005308E7" w:rsidP="00486250">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="72"/>
+                          <w:szCs w:val="72"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <m:oMathPara>
+                        <m:oMath>
+                          <m:sPre>
+                            <m:sPrePr>
+                              <m:ctrlPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:i/>
+                                  <w:sz w:val="72"/>
+                                  <w:szCs w:val="72"/>
+                                </w:rPr>
+                              </m:ctrlPr>
+                            </m:sPrePr>
+                            <m:sub/>
+                            <m:sup/>
+                            <m:e/>
+                          </m:sPre>
+                        </m:oMath>
+                      </m:oMathPara>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00486250">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251892736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08C7C94C" wp14:editId="029CE09D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>3676650</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>193040</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1346200" cy="1054100"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="685589554" name="Text Box 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1346200" cy="1054100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="415DBD1A" w14:textId="77777777" w:rsidR="00486250" w:rsidRPr="00486250" w:rsidRDefault="005308E7" w:rsidP="00486250">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="72"/>
+                                <w:szCs w:val="72"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <m:oMathPara>
+                              <m:oMath>
+                                <m:sPre>
+                                  <m:sPrePr>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                        <w:i/>
+                                        <w:sz w:val="72"/>
+                                        <w:szCs w:val="72"/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
+                                  </m:sPrePr>
+                                  <m:sub/>
+                                  <m:sup/>
+                                  <m:e/>
+                                </m:sPre>
+                              </m:oMath>
+                            </m:oMathPara>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="08C7C94C" id="_x0000_s1122" type="#_x0000_t202" style="position:absolute;margin-left:289.5pt;margin-top:15.2pt;width:106pt;height:83pt;z-index:251892736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBrugxMAIAAF0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2ynSdYGcYosRYYB&#10;RVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmReiLfozy77xpN9sJ5BaakxSCnRBgOlTLbkn5/XX26&#10;pcQHZiqmwYiSHoSn9/OPH2atnYoh1KAr4QiCGD9tbUnrEOw0yzyvRcP8AKwwGJTgGhbQdduscqxF&#10;9EZnwzyfZC24yjrgwnvcfeiDdJ7wpRQ8PEvpRSC6pFhbSKtL6yau2XzGplvHbK34sQz2D1U0TBm8&#10;9Az1wAIjO6f+gGoUd+BBhgGHJgMpFRepB+ymyN91s66ZFakXJMfbM03+/8Hyp/3avjgSui/QoYCR&#10;kNb6qcfN2E8nXRO/WCnBOFJ4ONMmukB4PHQzmqAWlHCMFfl4VKCDONnluHU+fBXQkGiU1KEuiS62&#10;f/ShTz2lxNs8aFWtlNbJibMgltqRPUMVdUhFIvhvWdqQtqSTm3GegA3E4z2yNljLpalohW7TEVWV&#10;9Pbc8QaqAxLhoJ8Rb/lKYbGPzIcX5nAosEEc9PCMi9SAl8HRoqQG9/Nv+zEftcIoJS0OWUn9jx1z&#10;ghL9zaCKd8VoFKcyOaPx5yE67jqyuY6YXbMEZKDAJ2V5MmN+0CdTOmje8D0s4q0YYobj3SUNJ3MZ&#10;+tHH98TFYpGScA4tC49mbXmEjoxHKV67N+bsUa+AUj/BaRzZ9J1sfW48aWCxCyBV0jQS3bN65B9n&#10;OE3F8b3FR3Ltp6zLX2H+CwAA//8DAFBLAwQUAAYACAAAACEABF0JruEAAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPTU+DQBCG7yb+h82YeDF2qbRFkKUxRm3izeJHvG3ZEYjsLGG3gP/e8aTHmXny&#10;zvPm29l2YsTBt44ULBcRCKTKmZZqBS/lw+U1CB80Gd05QgXf6GFbnJ7kOjNuomcc96EWHEI+0wqa&#10;EPpMSl81aLVfuB6Jb59usDrwONTSDHricNvJqyjaSKtb4g+N7vGuweprf7QKPi7q9yc/P75O8Tru&#10;73djmbyZUqnzs/n2BkTAOfzB8KvP6lCw08EdyXjRKVgnKXcJCuJoBYKBJF3y4sBkulmBLHL5v0Lx&#10;AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIGu6DEwAgAAXQQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAARdCa7hAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAigQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="415DBD1A" w14:textId="77777777" w:rsidR="00486250" w:rsidRPr="00486250" w:rsidRDefault="005308E7" w:rsidP="00486250">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="72"/>
+                          <w:szCs w:val="72"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <m:oMathPara>
+                        <m:oMath>
+                          <m:sPre>
+                            <m:sPrePr>
+                              <m:ctrlPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:i/>
+                                  <w:sz w:val="72"/>
+                                  <w:szCs w:val="72"/>
+                                </w:rPr>
+                              </m:ctrlPr>
+                            </m:sPrePr>
+                            <m:sub/>
+                            <m:sup/>
+                            <m:e/>
+                          </m:sPre>
+                        </m:oMath>
+                      </m:oMathPara>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73020029" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
-[...11 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="01969854" w14:textId="28E0B7AC" w:rsidR="00486250" w:rsidRDefault="00950D16" w:rsidP="00486250">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">dated the gases in the air bubbles at the bottom of this ice core and found that only 29% of the original carbon-14 remained. </w:t>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251990016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71B16009" wp14:editId="5F9FB5F7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3152775</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>262255</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="304800" cy="342900"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="21833888" name="Rectangle 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="304800" cy="342900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="26E89590" id="Rectangle 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:248.25pt;margin-top:20.65pt;width:24pt;height:27pt;z-index:251990016;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM0x2+XwIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3bSdGuDOkXQIsOA&#10;og2aDj2rslQbkEWNUuJkXz9KdpygLXYYdpEpkXyknh91db1rDNsq9DXYgo9HOWfKSihr+1rwn0/L&#10;Lxec+SBsKQxYVfC98vx6/vnTVetmagIVmFIhIxDrZ60reBWCm2WZl5VqhB+BU5acGrARgbb4mpUo&#10;WkJvTDbJ869ZC1g6BKm8p9PbzsnnCV9rJcOD1l4FZgpOvYW0Ylpf4prNr8TsFYWratm3If6hi0bU&#10;looOULciCLbB+h1UU0sEDzqMJDQZaF1Lle5Atxnnb26zroRT6S5EjncDTf7/wcr77dqtkGhonZ95&#10;MuMtdhqb+KX+2C6RtR/IUrvAJB2e5dOLnCiV5DqbTi7JJpTsmOzQh+8KGhaNgiP9i0SR2N750IUe&#10;QmItC8vamHh+7CRZYW9UDDD2UWlWl1R7koCSSNSNQbYV9HuFlMqGceeqRKm64/F5PrQ2ZKRGE2BE&#10;1lR4wO4BogDfY3dt9/ExVSWNDcn53xrrkoeMVBlsGJKb2gJ+BGDoVn3lLv5AUkdNZOkFyv0KGUKn&#10;cO/ksiba74QPK4EkafpTNKbhgRZtoC049BZnFeDvj85jPCmNvJy1NCIF9782AhVn5oclDV6Op9M4&#10;U2kzPf82oQ2eel5OPXbT3AD9pjE9CE4mM8YHczA1QvNM07yIVcklrKTaBZcBD5ub0I0uvQdSLRYp&#10;jObIiXBn105G8MhqlNXT7lmg67UXSLT3cBgnMXsjwS42ZlpYbALoOunzyGvPN81gEk7/XsQhP92n&#10;qOOrNv8DAAD//wMAUEsDBBQABgAIAAAAIQDE8YoN3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9NT8MwDIbvSPyHyEjcWDrWTrQ0nQAJDkMcGJO4pq1JKhqnJNlW/j3mBDd/PHr9uN7MbhRHDHHw&#10;pGC5yEAgdb4fyCjYvz1e3YCISVOvR0+o4BsjbJrzs1pXvT/RKx53yQgOoVhpBTalqZIydhadjgs/&#10;IfHuwwenE7fByD7oE4e7UV5n2Vo6PRBfsHrCB4vd5+7gFLTmfi5pa7bOPiXj9+/PL18uKHV5Md/d&#10;gkg4pz8YfvVZHRp2av2B+ihGBXm5LhjlYrkCwUCR5zxoFZTFCmRTy/8fND8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEATNMdvl8CAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAxPGKDd4AAAAJAQAADwAAAAAAAAAAAAAAAAC5BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251994112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FA7EF6D" wp14:editId="2C1054A4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5581650</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>255905</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="304800" cy="342900"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1832451674" name="Rectangle 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="304800" cy="342900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="209337AD" id="Rectangle 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:439.5pt;margin-top:20.15pt;width:24pt;height:27pt;z-index:251994112;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM0x2+XwIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3bSdGuDOkXQIsOA&#10;og2aDj2rslQbkEWNUuJkXz9KdpygLXYYdpEpkXyknh91db1rDNsq9DXYgo9HOWfKSihr+1rwn0/L&#10;Lxec+SBsKQxYVfC98vx6/vnTVetmagIVmFIhIxDrZ60reBWCm2WZl5VqhB+BU5acGrARgbb4mpUo&#10;WkJvTDbJ869ZC1g6BKm8p9PbzsnnCV9rJcOD1l4FZgpOvYW0Ylpf4prNr8TsFYWratm3If6hi0bU&#10;looOULciCLbB+h1UU0sEDzqMJDQZaF1Lle5Atxnnb26zroRT6S5EjncDTf7/wcr77dqtkGhonZ95&#10;MuMtdhqb+KX+2C6RtR/IUrvAJB2e5dOLnCiV5DqbTi7JJpTsmOzQh+8KGhaNgiP9i0SR2N750IUe&#10;QmItC8vamHh+7CRZYW9UDDD2UWlWl1R7koCSSNSNQbYV9HuFlMqGceeqRKm64/F5PrQ2ZKRGE2BE&#10;1lR4wO4BogDfY3dt9/ExVSWNDcn53xrrkoeMVBlsGJKb2gJ+BGDoVn3lLv5AUkdNZOkFyv0KGUKn&#10;cO/ksiba74QPK4EkafpTNKbhgRZtoC049BZnFeDvj85jPCmNvJy1NCIF9782AhVn5oclDV6Op9M4&#10;U2kzPf82oQ2eel5OPXbT3AD9pjE9CE4mM8YHczA1QvNM07yIVcklrKTaBZcBD5ub0I0uvQdSLRYp&#10;jObIiXBn105G8MhqlNXT7lmg67UXSLT3cBgnMXsjwS42ZlpYbALoOunzyGvPN81gEk7/XsQhP92n&#10;qOOrNv8DAAD//wMAUEsDBBQABgAIAAAAIQBjRiHv3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BT8MwDIXvSPyHyEjcWMo2sbU0nQAJDkMcGJO4po1JKhqnJNlW/j3mBDfb7+n5e/Vm8oM4Ykx9&#10;IAXXswIEUhdMT1bB/u3xag0iZU1GD4FQwTcm2DTnZ7WuTDjRKx532QoOoVRpBS7nsZIydQ69TrMw&#10;IrH2EaLXmddopYn6xOF+kPOiuJFe98QfnB7xwWH3uTt4Ba29n0ra2q13T9mG/fvzy5ePSl1eTHe3&#10;IDJO+c8Mv/iMDg0zteFAJolBwXpVcpesYFksQLChnK/40PKwXIBsavm/QfMDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEATNMdvl8CAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAY0Yh794AAAAJAQAADwAAAAAAAAAAAAAAAAC5BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251992064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70E755E3" wp14:editId="4FF2FFC0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4362450</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>246380</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="304800" cy="342900"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="248919247" name="Rectangle 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="304800" cy="342900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="469F0985" id="Rectangle 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:343.5pt;margin-top:19.4pt;width:24pt;height:27pt;z-index:251992064;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM0x2+XwIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3bSdGuDOkXQIsOA&#10;og2aDj2rslQbkEWNUuJkXz9KdpygLXYYdpEpkXyknh91db1rDNsq9DXYgo9HOWfKSihr+1rwn0/L&#10;Lxec+SBsKQxYVfC98vx6/vnTVetmagIVmFIhIxDrZ60reBWCm2WZl5VqhB+BU5acGrARgbb4mpUo&#10;WkJvTDbJ869ZC1g6BKm8p9PbzsnnCV9rJcOD1l4FZgpOvYW0Ylpf4prNr8TsFYWratm3If6hi0bU&#10;looOULciCLbB+h1UU0sEDzqMJDQZaF1Lle5Atxnnb26zroRT6S5EjncDTf7/wcr77dqtkGhonZ95&#10;MuMtdhqb+KX+2C6RtR/IUrvAJB2e5dOLnCiV5DqbTi7JJpTsmOzQh+8KGhaNgiP9i0SR2N750IUe&#10;QmItC8vamHh+7CRZYW9UDDD2UWlWl1R7koCSSNSNQbYV9HuFlMqGceeqRKm64/F5PrQ2ZKRGE2BE&#10;1lR4wO4BogDfY3dt9/ExVSWNDcn53xrrkoeMVBlsGJKb2gJ+BGDoVn3lLv5AUkdNZOkFyv0KGUKn&#10;cO/ksiba74QPK4EkafpTNKbhgRZtoC049BZnFeDvj85jPCmNvJy1NCIF9782AhVn5oclDV6Op9M4&#10;U2kzPf82oQ2eel5OPXbT3AD9pjE9CE4mM8YHczA1QvNM07yIVcklrKTaBZcBD5ub0I0uvQdSLRYp&#10;jObIiXBn105G8MhqlNXT7lmg67UXSLT3cBgnMXsjwS42ZlpYbALoOunzyGvPN81gEk7/XsQhP92n&#10;qOOrNv8DAAD//wMAUEsDBBQABgAIAAAAIQCtf40Q3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxDZCRuLGUTW1eaToAEhyEOjElc08YkFY1Tkmwrb485wdH2r9/fV28mP4gjxtQH&#10;UnA9K0AgdcH0ZBXs3x6vShApazJ6CIQKvjHBpjk/q3Vlwole8bjLVnAJpUorcDmPlZSpc+h1moUR&#10;iW8fIXqdeYxWmqhPXO4HOS+KpfS6J/7g9IgPDrvP3cEraO39tKat3Xr3lG3Yvz+/fPmo1OXFdHcL&#10;IuOU/8Lwi8/o0DBTGw5kkhgULMsVu2QFi5IVOLBa3PCiVbCelyCbWv43aH4AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEATNMdvl8CAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEArX+NEN4AAAAJAQAADwAAAAAAAAAAAAAAAAC5BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="002C29F2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251976704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38CF0335" wp14:editId="29270C8C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2825750</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>160655</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="215900" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="662739146" name="Rectangle 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="215900" cy="228600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="5E411A10" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:222.5pt;margin-top:12.65pt;width:17pt;height:18pt;z-index:251976704;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHNDoaXgIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDpmuDOEXQIsOA&#10;oi2WDj2rslQbkEWNUuJkXz9KdpygLXYYdpEpkXyknh81v961hm0V+gZsyYuznDNlJVSNfS35z6fV&#10;l0vOfBC2EgasKvleeX69+Pxp3rmZmkANplLICMT6WedKXofgZlnmZa1a4c/AKUtODdiKQFt8zSoU&#10;HaG3Jpvk+UXWAVYOQSrv6fS2d/JFwtdayfCgtVeBmZJTbyGtmNaXuGaLuZi9onB1I4c2xD900YrG&#10;UtER6lYEwTbYvINqG4ngQYczCW0GWjdSpTvQbYr8zW3WtXAq3YXI8W6kyf8/WHm/XbtHJBo652ee&#10;zHiLncY2fqk/tktk7Uey1C4wSYeTYnqVE6WSXJPJ5QXZhJIdkx368E1By6JRcqR/kSgS2zsf+tBD&#10;SKxlYdUYE8+PnSQr7I2KAcb+UJo1VaydgJJI1I1BthX0e4WUyoaid9WiUv1xMc3H1saM1GgCjMia&#10;Co/YA0AU4Hvsvu0hPqaqpLExOf9bY33ymJEqgw1jcttYwI8ADN1qqNzHH0jqqYksvUC1f0SG0Cvc&#10;O7lqiPY74cOjQJI0/Ska0/BAizbQlRwGi7Ma8PdH5zGelEZezjoakZL7XxuBijPz3ZIGr4rz8zhT&#10;aXM+/TqhDZ56Xk49dtPeAP2mgh4EJ5MZ44M5mBqhfaZpXsaq5BJWUu2Sy4CHzU3oR5feA6mWyxRG&#10;c+REuLNrJyN4ZDXK6mn3LNAN2gsk2ns4jJOYvZFgHxszLSw3AXST9HnkdeCbZjAJZ3gv4pCf7lPU&#10;8VVb/AEAAP//AwBQSwMEFAAGAAgAAAAhANhe6sjfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SNyo0zYtbYhTARIcijhQKvXqxIsTEa+D7bbh71lOcJyd0eybcjO6XpwwxM6T&#10;gukkA4HUeNORVbB/f7pZgYhJk9G9J1TwjRE21eVFqQvjz/SGp12ygksoFlpBm9JQSBmbFp2OEz8g&#10;sffhg9OJZbDSBH3mctfLWZYtpdMd8YdWD/jYYvO5OzoFtX0Y17S1W9c+J+v3h5fXLxeUur4a7+9A&#10;JBzTXxh+8RkdKmaq/ZFMFL2CPF/wlqRgtpiD4EB+u+ZDrWA5nYOsSvl/QfUDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAhzQ6Gl4CAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA2F7qyN8AAAAJAQAADwAAAAAAAAAAAAAAAAC4BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="002C29F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251891712" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60CE617D" wp14:editId="57BE0565">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>2514600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>27305</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1250950" cy="844550"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1218215778" name="Text Box 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1250950" cy="844550"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="74B84090" w14:textId="77777777" w:rsidR="00486250" w:rsidRPr="00486250" w:rsidRDefault="005308E7" w:rsidP="00486250">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="72"/>
+                                <w:szCs w:val="72"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <m:oMathPara>
+                              <m:oMath>
+                                <m:sPre>
+                                  <m:sPrePr>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                        <w:i/>
+                                        <w:sz w:val="72"/>
+                                        <w:szCs w:val="72"/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
+                                  </m:sPrePr>
+                                  <m:sub/>
+                                  <m:sup/>
+                                  <m:e/>
+                                </m:sPre>
+                              </m:oMath>
+                            </m:oMathPara>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="60CE617D" id="_x0000_s1123" type="#_x0000_t202" style="position:absolute;margin-left:198pt;margin-top:2.15pt;width:98.5pt;height:66.5pt;z-index:251891712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWTVrOLwIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkSdcacYosRYYB&#10;QVsgLXpWZCkWIIuapMTOfv0oOa91Ow27yKRI8fHxo6f3XaPJXjivwJR0OMgpEYZDpcy2pK8vy0+3&#10;lPjATMU0GFHSg/D0fvbxw7S1hRhBDboSjmAQ44vWlrQOwRZZ5nktGuYHYIVBowTXsICq22aVYy1G&#10;b3Q2yvObrAVXWQdceI+3D72RzlJ8KQUPT1J6EYguKdYW0unSuYlnNpuyYuuYrRU/lsH+oYqGKYNJ&#10;z6EeWGBk59QfoRrFHXiQYcChyUBKxUXqAbsZ5u+6WdfMitQLguPtGSb//8Lyx/3aPjsSuq/Q4QAj&#10;IK31hcfL2E8nXRO/WClBO0J4OMMmukB4fDSa5HcTNHG03Y7HE5QxTHZ5bZ0P3wQ0JAoldTiWhBbb&#10;r3zoXU8uMZkHraql0jopkQpioR3ZMxyiDqlGDP6blzakLenNZ0wdHxmIz/vI2mAtl56iFLpNR1SF&#10;1Y5ODW+gOiAODnqKeMuXCotdMR+emUNOYH/I8/CEh9SAyeAoUVKD+/m3++iPo0IrJS1yrKT+x445&#10;QYn+bnCId8PxOJIyKePJlxEq7tqyubaYXbMARGCIG2V5EqN/0CdROmjecB3mMSuamOGYu6ThJC5C&#10;z3xcJy7m8+SENLQsrMza8hg6ghdH8dK9MWeP8wo46Uc4sZEV78bW+/awz3cBpEozjUD3qB7xRwon&#10;VhzXLe7ItZ68Lj+F2S8AAAD//wMAUEsDBBQABgAIAAAAIQATkW9Y3wAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUhcUOuAaUtDnAohoBI3mgLi5sZLEhGvo9hNwt+znOA4mtHM&#10;m2wzuVYM2IfGk4bLeQICqfS2oUrDvnic3YAI0ZA1rSfU8I0BNvnpSWZS60d6wWEXK8ElFFKjoY6x&#10;S6UMZY3OhLnvkNj79L0zkWVfSdubkctdK6+SZCmdaYgXatPhfY3l1+7oNHxcVO/PYXp6HdVCdQ/b&#10;oVi92ULr87Pp7hZExCn+heEXn9EhZ6aDP5INotWg1kv+EjVcKxDsL9aK9YGDaqVA5pn8/yD/AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZNWs4vAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABORb1jfAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;iQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="74B84090" w14:textId="77777777" w:rsidR="00486250" w:rsidRPr="00486250" w:rsidRDefault="005308E7" w:rsidP="00486250">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="72"/>
+                          <w:szCs w:val="72"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <m:oMathPara>
+                        <m:oMath>
+                          <m:sPre>
+                            <m:sPrePr>
+                              <m:ctrlPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:i/>
+                                  <w:sz w:val="72"/>
+                                  <w:szCs w:val="72"/>
+                                </w:rPr>
+                              </m:ctrlPr>
+                            </m:sPrePr>
+                            <m:sub/>
+                            <m:sup/>
+                            <m:e/>
+                          </m:sPre>
+                        </m:oMath>
+                      </m:oMathPara>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="002C29F2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251984896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61C75E8C" wp14:editId="17FFAC00">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5264150</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>139065</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="215900" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="177716027" name="Rectangle 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="215900" cy="228600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="04D0861C" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:414.5pt;margin-top:10.95pt;width:17pt;height:18pt;z-index:251984896;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHNDoaXgIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDpmuDOEXQIsOA&#10;oi2WDj2rslQbkEWNUuJkXz9KdpygLXYYdpEpkXyknh81v961hm0V+gZsyYuznDNlJVSNfS35z6fV&#10;l0vOfBC2EgasKvleeX69+Pxp3rmZmkANplLICMT6WedKXofgZlnmZa1a4c/AKUtODdiKQFt8zSoU&#10;HaG3Jpvk+UXWAVYOQSrv6fS2d/JFwtdayfCgtVeBmZJTbyGtmNaXuGaLuZi9onB1I4c2xD900YrG&#10;UtER6lYEwTbYvINqG4ngQYczCW0GWjdSpTvQbYr8zW3WtXAq3YXI8W6kyf8/WHm/XbtHJBo652ee&#10;zHiLncY2fqk/tktk7Uey1C4wSYeTYnqVE6WSXJPJ5QXZhJIdkx368E1By6JRcqR/kSgS2zsf+tBD&#10;SKxlYdUYE8+PnSQr7I2KAcb+UJo1VaydgJJI1I1BthX0e4WUyoaid9WiUv1xMc3H1saM1GgCjMia&#10;Co/YA0AU4Hvsvu0hPqaqpLExOf9bY33ymJEqgw1jcttYwI8ADN1qqNzHH0jqqYksvUC1f0SG0Cvc&#10;O7lqiPY74cOjQJI0/Ska0/BAizbQlRwGi7Ma8PdH5zGelEZezjoakZL7XxuBijPz3ZIGr4rz8zhT&#10;aXM+/TqhDZ56Xk49dtPeAP2mgh4EJ5MZ44M5mBqhfaZpXsaq5BJWUu2Sy4CHzU3oR5feA6mWyxRG&#10;c+REuLNrJyN4ZDXK6mn3LNAN2gsk2ns4jJOYvZFgHxszLSw3AXST9HnkdeCbZjAJZ3gv4pCf7lPU&#10;8VVb/AEAAP//AwBQSwMEFAAGAAgAAAAhALeSwabeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SNyo0yBKErKpAAkORT1QKnF1ksWOiNfBdtvw95gTHGdnNPumXs92FEfyYXCM&#10;sFxkIIg71w+sEfZvT1cFiBAV92p0TAjfFGDdnJ/VqurdiV/puItapBIOlUIwMU6VlKEzZFVYuIk4&#10;eR/OWxWT9Fr2Xp1SuR1lnmUradXA6YNREz0a6j53B4vQ6oe55I3eWPMctdu/v2y/rEe8vJjv70BE&#10;muNfGH7xEzo0ial1B+6DGBGKvExbIkK+LEGkQLG6TocW4ea2BNnU8v+C5gcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCHNDoaXgIAAB0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQC3ksGm3gAAAAkBAAAPAAAAAAAAAAAAAAAAALgEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAwwUAAAAA&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="002C29F2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251980800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D27A9A0" wp14:editId="78CAC86F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4032250</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>128905</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="215900" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1349743499" name="Rectangle 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="215900" cy="228600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="0583DF80" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:317.5pt;margin-top:10.15pt;width:17pt;height:18pt;z-index:251980800;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHNDoaXgIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDpmuDOEXQIsOA&#10;oi2WDj2rslQbkEWNUuJkXz9KdpygLXYYdpEpkXyknh81v961hm0V+gZsyYuznDNlJVSNfS35z6fV&#10;l0vOfBC2EgasKvleeX69+Pxp3rmZmkANplLICMT6WedKXofgZlnmZa1a4c/AKUtODdiKQFt8zSoU&#10;HaG3Jpvk+UXWAVYOQSrv6fS2d/JFwtdayfCgtVeBmZJTbyGtmNaXuGaLuZi9onB1I4c2xD900YrG&#10;UtER6lYEwTbYvINqG4ngQYczCW0GWjdSpTvQbYr8zW3WtXAq3YXI8W6kyf8/WHm/XbtHJBo652ee&#10;zHiLncY2fqk/tktk7Uey1C4wSYeTYnqVE6WSXJPJ5QXZhJIdkx368E1By6JRcqR/kSgS2zsf+tBD&#10;SKxlYdUYE8+PnSQr7I2KAcb+UJo1VaydgJJI1I1BthX0e4WUyoaid9WiUv1xMc3H1saM1GgCjMia&#10;Co/YA0AU4Hvsvu0hPqaqpLExOf9bY33ymJEqgw1jcttYwI8ADN1qqNzHH0jqqYksvUC1f0SG0Cvc&#10;O7lqiPY74cOjQJI0/Ska0/BAizbQlRwGi7Ma8PdH5zGelEZezjoakZL7XxuBijPz3ZIGr4rz8zhT&#10;aXM+/TqhDZ56Xk49dtPeAP2mgh4EJ5MZ44M5mBqhfaZpXsaq5BJWUu2Sy4CHzU3oR5feA6mWyxRG&#10;c+REuLNrJyN4ZDXK6mn3LNAN2gsk2ns4jJOYvZFgHxszLSw3AXST9HnkdeCbZjAJZ3gv4pCf7lPU&#10;8VVb/AEAAP//AwBQSwMEFAAGAAgAAAAhAE72KtHeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SNyoQ6NGNMSpAAkORRwolbg68WJHxOtgu234e5YTHGdnNPum2cx+FEeMaQik&#10;4HpRgEDqgxnIKti/PV7dgEhZk9FjIFTwjQk27flZo2sTTvSKx122gkso1VqBy3mqpUy9Q6/TIkxI&#10;7H2E6HVmGa00UZ+43I9yWRSV9Hog/uD0hA8O+8/dwSvo7P28pq3deveUbdi/P798+ajU5cV8dwsi&#10;45z/wvCLz+jQMlMXDmSSGBVU5Yq3ZAXLogTBgapa86FTsKpKkG0j/y9ofwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCHNDoaXgIAAB0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBO9irR3gAAAAkBAAAPAAAAAAAAAAAAAAAAALgEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAwwUAAAAA&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00486250">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251899904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4605AA9D" wp14:editId="50E91562">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4810125</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>47625</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="425450" cy="476250"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="578669700" name="Text Box 20"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="425450" cy="476250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3EE2DA68" w14:textId="77777777" w:rsidR="00486250" w:rsidRPr="00907C82" w:rsidRDefault="00486250" w:rsidP="00486250">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="56"/>
+                                <w:szCs w:val="56"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00907C82">
+                              <w:rPr>
+                                <w:sz w:val="56"/>
+                                <w:szCs w:val="56"/>
+                              </w:rPr>
+                              <w:t>+</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4605AA9D" id="_x0000_s1124" type="#_x0000_t202" style="position:absolute;margin-left:378.75pt;margin-top:3.75pt;width:33.5pt;height:37.5pt;z-index:251899904;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxXFEoLwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykTtoZcYosRYYB&#10;RVsgHXpWZCkWIIuapMTOfv0oOa91Ow27yKRI8fHxo2f3XaPJXjivwJR0NBhSIgyHSpltSb+/rj7d&#10;UeIDMxXTYERJD8LT+/nHD7PWFmIMNehKOIJBjC9aW9I6BFtkmee1aJgfgBUGjRJcwwKqbptVjrUY&#10;vdHZeDicZi24yjrgwnu8feiNdJ7iSyl4eJbSi0B0SbG2kE6Xzk08s/mMFVvHbK34sQz2D1U0TBlM&#10;eg71wAIjO6f+CNUo7sCDDAMOTQZSKi5SD9jNaPium3XNrEi9IDjenmHy/y8sf9qv7YsjofsCHQ4w&#10;AtJaX3i8jP100jXxi5UStCOEhzNsoguE42U+nuQTtHA05bfTMcoYJbs8ts6HrwIaEoWSOpxKAovt&#10;H33oXU8uMZcHraqV0jopkQliqR3ZM5yhDqlEDP6blzakLen0BlPHRwbi8z6yNljLpaUohW7TEVWV&#10;9O7m1O8GqgPC4KBniLd8pbDYR+bDC3NICewPaR6e8ZAaMBkcJUpqcD//dh/9cVJopaRFipXU/9gx&#10;JyjR3wzO8PMozyMnk5JPbseouGvL5tpids0SEIERLpTlSYz+QZ9E6aB5w21YxKxoYoZj7pKGk7gM&#10;PfFxm7hYLJITstCy8GjWlsfQEbw4itfujTl7nFfAQT/BiYyseDe23reHfbELIFWaaQS6R/WIPzI4&#10;seK4bXFFrvXkdfknzH8BAAD//wMAUEsDBBQABgAIAAAAIQCWiE653gAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUhcUOvQElKFOBVC/Ei90RQQNzdekoh4HcVuEt6ezQlu32pG&#10;szPZdrKtGLD3jSMF18sIBFLpTEOVgkPxtNiA8EGT0a0jVPCDHrb5+VmmU+NGesVhHyrBIeRTraAO&#10;oUul9GWNVvul65BY+3K91YHPvpKm1yOH21auouhWWt0Qf6h1hw81lt/7k1XweVV97Pz0/Dau43X3&#10;+DIUybsplLq8mO7vQAScwp8Z5vpcHXLudHQnMl60CpI4idk6AwjWN6sbhuMMMcg8k/8H5L8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcVxRKC8CAABbBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlohOud4AAAAIAQAADwAAAAAAAAAAAAAAAACJ&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3EE2DA68" w14:textId="77777777" w:rsidR="00486250" w:rsidRPr="00907C82" w:rsidRDefault="00486250" w:rsidP="00486250">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="56"/>
+                          <w:szCs w:val="56"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00907C82">
+                        <w:rPr>
+                          <w:sz w:val="56"/>
+                          <w:szCs w:val="56"/>
+                        </w:rPr>
+                        <w:t>+</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00486250">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251895808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BDF75A3" wp14:editId="69F9D319">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3571875</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>53975</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="425450" cy="476250"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="585359014" name="Text Box 20"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="425450" cy="476250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1490E5C7" w14:textId="77777777" w:rsidR="00486250" w:rsidRPr="00907C82" w:rsidRDefault="00486250" w:rsidP="00486250">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="56"/>
+                                <w:szCs w:val="56"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00907C82">
+                              <w:rPr>
+                                <w:sz w:val="56"/>
+                                <w:szCs w:val="56"/>
+                              </w:rPr>
+                              <w:t>+</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2BDF75A3" id="_x0000_s1125" type="#_x0000_t202" style="position:absolute;margin-left:281.25pt;margin-top:4.25pt;width:33.5pt;height:37.5pt;z-index:251895808;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPSSxvLwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wiwQNuIUDEqpkmo&#10;rUSnPhvHJpYcn2cbEvbX7+xAYd2epr04d77z/fjuu8zuu0aTg3BegSnpaDCkRBgOlTK7kn5/WX26&#10;pcQHZiqmwYiSHoWn9/OPH2atLcQYatCVcASDGF+0tqR1CLbIMs9r0TA/ACsMGiW4hgVU3S6rHGsx&#10;eqOz8XA4zVpwlXXAhfd4+9Ab6TzFl1Lw8CSlF4HokmJtIZ0undt4ZvMZK3aO2VrxUxnsH6pomDKY&#10;9C3UAwuM7J36I1SjuAMPMgw4NBlIqbhIPWA3o+G7bjY1syL1guB4+waT/39h+eNhY58dCd0X6HCA&#10;EZDW+sLjZeynk66JX6yUoB0hPL7BJrpAOF7m40k+QQtHU34zHaOMUbLLY+t8+CqgIVEoqcOpJLDY&#10;Ye1D73p2ibk8aFWtlNZJiUwQS+3IgeEMdUglYvDfvLQhbUmnnzF1fGQgPu8ja4O1XFqKUui2HVFV&#10;SW/zc79bqI4Ig4OeId7ylcJi18yHZ+aQEtgf0jw84SE1YDI4SZTU4H7+7T7646TQSkmLFCup/7Fn&#10;TlCivxmc4d0ozyMnk5JPbsaouGvL9tpi9s0SEIERLpTlSYz+QZ9F6aB5xW1YxKxoYoZj7pKGs7gM&#10;PfFxm7hYLJITstCysDYby2PoCF4cxUv3ypw9zSvgoB/hTEZWvBtb79vDvtgHkCrNNALdo3rCHxmc&#10;WHHatrgi13ryuvwT5r8AAAD//wMAUEsDBBQABgAIAAAAIQCYUpTN3wAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9PT4QwEMXvJn6HZky8GLcIAVekbIzxT+LNZVfjrUtHINIpoV3Ab+940tPMy3t5&#10;85tis9heTDj6zpGCq1UEAql2pqNGwa56vFyD8EGT0b0jVPCNHjbl6Umhc+NmesVpGxrBJeRzraAN&#10;Ycil9HWLVvuVG5DY+3Sj1YHl2Egz6pnLbS/jKMqk1R3xhVYPeN9i/bU9WgUfF837i1+e9nOSJsPD&#10;81Rdv5lKqfOz5e4WRMAl/IXhF5/RoWSmgzuS8aJXkGZxylEFax7sZ/ENLwfWSQqyLOT/B8ofAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM9JLG8vAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJhSlM3fAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;iQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1490E5C7" w14:textId="77777777" w:rsidR="00486250" w:rsidRPr="00907C82" w:rsidRDefault="00486250" w:rsidP="00486250">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="56"/>
+                          <w:szCs w:val="56"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00907C82">
+                        <w:rPr>
+                          <w:sz w:val="56"/>
+                          <w:szCs w:val="56"/>
+                        </w:rPr>
+                        <w:t>+</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ECD1178" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRPr="003E7E19" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
-[...10 lines deleted...]
-          <w:rStyle w:val="Heading2Char"/>
+    <w:p w14:paraId="095E7C00" w14:textId="661F4819" w:rsidR="00486250" w:rsidRDefault="00352962" w:rsidP="00486250">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251894784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="324608D1" wp14:editId="34F18C04">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1362242</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>100130</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1250950" cy="12700"/>
+                <wp:effectExtent l="0" t="76200" r="25400" b="82550"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1991338675" name="Straight Arrow Connector 17"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1250950" cy="12700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0A8F385D" id="Straight Arrow Connector 17" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:107.25pt;margin-top:7.9pt;width:98.5pt;height:1pt;flip:y;z-index:251894784;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBN5OSLwgEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJKRlkc0mT3MAhcE&#10;K153r9NOLPklu5kkf0/bmckiQEIgLi3H7qquru4cbmdr2Bli0t51vNnVnIGTvtdu6PiXz2+eveQs&#10;oXC9MN5BxxdI/Pb49MlhCi3s/ehND5ERiUvtFDo+Ioa2qpIcwYq08wEcPSofrUD6jEPVRzERuzXV&#10;vq6fV5OPfYheQkp0e7c+8mPhVwokflAqATLTcdKGJcYSH3KsjgfRDlGEUcuLDPEPKqzQjopuVHcC&#10;BfsW9S9UVsvok1e4k95WXiktofRA3TT1T918GkWA0guZk8JmU/p/tPL9+eTuI9kwhdSmcB9zF7OK&#10;limjw1eaaemLlLK52LZstsGMTNJls7+pX92Qu5Lemv2LutharTSZLsSEb8Fblg8dTxiFHkY8eedo&#10;QD6uJcT5XUISQsArIIONyxGFNq9dz3AJtEUYtXCDgTw+Ss8p1aP+csLFwAr/CIrpPussnZTVgpOJ&#10;7CxoKYSU4LDZmCg7w5Q2ZgPWfwZe8jMUytr9DXhDlMre4Qa22vn4u+o4XyWrNf/qwNp3tuDB90uZ&#10;bLGG9qd4ddn1vKA/fhf44x95/A4AAP//AwBQSwMEFAAGAAgAAAAhALRin8ffAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyok6otaRqn4qc50AMSBSGOTrxNAvE6it02vH2X&#10;UznuzGj2m2w92k4ccfCtIwXxJAKBVDnTUq3g4724S0D4oMnozhEq+EUP6/z6KtOpcSd6w+Mu1IJL&#10;yKdaQRNCn0rpqwat9hPXI7G3d4PVgc+hlmbQJy63nZxG0UJa3RJ/aHSPTw1WP7uD5ZaX4nG5+X79&#10;SrbPW/tZFrbeLK1StzfjwwpEwDFcwvCHz+iQM1PpDmS86BRM49mco2zMeQIHZnHMQsnCfQIyz+T/&#10;BfkZAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATeTki8IBAADZAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtGKfx98AAAAJAQAADwAAAAAAAAAA&#10;AAAAAAAcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="002C29F2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251974656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="725720B9" wp14:editId="6913E626">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>404729</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>127568</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="215900" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1052427040" name="Rectangle 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="215900" cy="228600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="676FE444" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:31.85pt;margin-top:10.05pt;width:17pt;height:18pt;z-index:251974656;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHNDoaXgIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDpmuDOEXQIsOA&#10;oi2WDj2rslQbkEWNUuJkXz9KdpygLXYYdpEpkXyknh81v961hm0V+gZsyYuznDNlJVSNfS35z6fV&#10;l0vOfBC2EgasKvleeX69+Pxp3rmZmkANplLICMT6WedKXofgZlnmZa1a4c/AKUtODdiKQFt8zSoU&#10;HaG3Jpvk+UXWAVYOQSrv6fS2d/JFwtdayfCgtVeBmZJTbyGtmNaXuGaLuZi9onB1I4c2xD900YrG&#10;UtER6lYEwTbYvINqG4ngQYczCW0GWjdSpTvQbYr8zW3WtXAq3YXI8W6kyf8/WHm/XbtHJBo652ee&#10;zHiLncY2fqk/tktk7Uey1C4wSYeTYnqVE6WSXJPJ5QXZhJIdkx368E1By6JRcqR/kSgS2zsf+tBD&#10;SKxlYdUYE8+PnSQr7I2KAcb+UJo1VaydgJJI1I1BthX0e4WUyoaid9WiUv1xMc3H1saM1GgCjMia&#10;Co/YA0AU4Hvsvu0hPqaqpLExOf9bY33ymJEqgw1jcttYwI8ADN1qqNzHH0jqqYksvUC1f0SG0Cvc&#10;O7lqiPY74cOjQJI0/Ska0/BAizbQlRwGi7Ma8PdH5zGelEZezjoakZL7XxuBijPz3ZIGr4rz8zhT&#10;aXM+/TqhDZ56Xk49dtPeAP2mgh4EJ5MZ44M5mBqhfaZpXsaq5BJWUu2Sy4CHzU3oR5feA6mWyxRG&#10;c+REuLNrJyN4ZDXK6mn3LNAN2gsk2ns4jJOYvZFgHxszLSw3AXST9HnkdeCbZjAJZ3gv4pCf7lPU&#10;8VVb/AEAAP//AwBQSwMEFAAGAAgAAAAhAC5uHODcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jsFOwzAQRO9I/IO1SNyokyJSmsapAAkORT1QKvXqJIsdEa+D7bbh71lOcBzN6M2r1pMbxAlD7D0p&#10;yGcZCKTWdz0ZBfv355t7EDFp6vTgCRV8Y4R1fXlR6bLzZ3rD0y4ZwRCKpVZgUxpLKWNr0ek48yMS&#10;dx8+OJ04BiO7oM8Md4OcZ1khne6JH6we8cli+7k7OgWNeZyWtDEbZ1+S8fvD6/bLBaWur6aHFYiE&#10;U/obw68+q0PNTo0/UhfFoKC4XfBSwTzLQXC/XHBuFNwVOci6kv/96x8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAhzQ6Gl4CAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEALm4c4NwAAAAHAQAADwAAAAAAAAAAAAAAAAC4BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="002C29F2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251978752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="219AE2BB" wp14:editId="3D136149">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2838450</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>192405</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="215900" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="552304246" name="Rectangle 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="215900" cy="228600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="327E7B16" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:223.5pt;margin-top:15.15pt;width:17pt;height:18pt;z-index:251978752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHNDoaXgIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDpmuDOEXQIsOA&#10;oi2WDj2rslQbkEWNUuJkXz9KdpygLXYYdpEpkXyknh81v961hm0V+gZsyYuznDNlJVSNfS35z6fV&#10;l0vOfBC2EgasKvleeX69+Pxp3rmZmkANplLICMT6WedKXofgZlnmZa1a4c/AKUtODdiKQFt8zSoU&#10;HaG3Jpvk+UXWAVYOQSrv6fS2d/JFwtdayfCgtVeBmZJTbyGtmNaXuGaLuZi9onB1I4c2xD900YrG&#10;UtER6lYEwTbYvINqG4ngQYczCW0GWjdSpTvQbYr8zW3WtXAq3YXI8W6kyf8/WHm/XbtHJBo652ee&#10;zHiLncY2fqk/tktk7Uey1C4wSYeTYnqVE6WSXJPJ5QXZhJIdkx368E1By6JRcqR/kSgS2zsf+tBD&#10;SKxlYdUYE8+PnSQr7I2KAcb+UJo1VaydgJJI1I1BthX0e4WUyoaid9WiUv1xMc3H1saM1GgCjMia&#10;Co/YA0AU4Hvsvu0hPqaqpLExOf9bY33ymJEqgw1jcttYwI8ADN1qqNzHH0jqqYksvUC1f0SG0Cvc&#10;O7lqiPY74cOjQJI0/Ska0/BAizbQlRwGi7Ma8PdH5zGelEZezjoakZL7XxuBijPz3ZIGr4rz8zhT&#10;aXM+/TqhDZ56Xk49dtPeAP2mgh4EJ5MZ44M5mBqhfaZpXsaq5BJWUu2Sy4CHzU3oR5feA6mWyxRG&#10;c+REuLNrJyN4ZDXK6mn3LNAN2gsk2ns4jJOYvZFgHxszLSw3AXST9HnkdeCbZjAJZ3gv4pCf7lPU&#10;8VVb/AEAAP//AwBQSwMEFAAGAAgAAAAhACc2zYfeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SNyoUxKFErKpAAkORT1QKnF1YuNExOtgu234e5YTHGdnNPumXs9uFEcT4uAJ&#10;YbnIQBjqvB7IIuzfnq5WIGJSpNXoySB8mwjr5vysVpX2J3o1x12ygksoVgqhT2mqpIxdb5yKCz8Z&#10;Yu/DB6cSy2ClDurE5W6U11lWSqcG4g+9msxjb7rP3cEhtPZhvqWN3bj+OVm/f3/ZfrmAeHkx39+B&#10;SGZOf2H4xWd0aJip9QfSUYwIRXHDWxJCnuUgOFCslnxoEcoyB9nU8v+C5gcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCHNDoaXgIAAB0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAnNs2H3gAAAAkBAAAPAAAAAAAAAAAAAAAAALgEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAwwUAAAAA&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="002C29F2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251986944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73B40FE0" wp14:editId="6323F059">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5264150</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>179705</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="215900" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1706225397" name="Rectangle 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="215900" cy="228600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="479520C7" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:414.5pt;margin-top:14.15pt;width:17pt;height:18pt;z-index:251986944;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHNDoaXgIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDpmuDOEXQIsOA&#10;oi2WDj2rslQbkEWNUuJkXz9KdpygLXYYdpEpkXyknh81v961hm0V+gZsyYuznDNlJVSNfS35z6fV&#10;l0vOfBC2EgasKvleeX69+Pxp3rmZmkANplLICMT6WedKXofgZlnmZa1a4c/AKUtODdiKQFt8zSoU&#10;HaG3Jpvk+UXWAVYOQSrv6fS2d/JFwtdayfCgtVeBmZJTbyGtmNaXuGaLuZi9onB1I4c2xD900YrG&#10;UtER6lYEwTbYvINqG4ngQYczCW0GWjdSpTvQbYr8zW3WtXAq3YXI8W6kyf8/WHm/XbtHJBo652ee&#10;zHiLncY2fqk/tktk7Uey1C4wSYeTYnqVE6WSXJPJ5QXZhJIdkx368E1By6JRcqR/kSgS2zsf+tBD&#10;SKxlYdUYE8+PnSQr7I2KAcb+UJo1VaydgJJI1I1BthX0e4WUyoaid9WiUv1xMc3H1saM1GgCjMia&#10;Co/YA0AU4Hvsvu0hPqaqpLExOf9bY33ymJEqgw1jcttYwI8ADN1qqNzHH0jqqYksvUC1f0SG0Cvc&#10;O7lqiPY74cOjQJI0/Ska0/BAizbQlRwGi7Ma8PdH5zGelEZezjoakZL7XxuBijPz3ZIGr4rz8zhT&#10;aXM+/TqhDZ56Xk49dtPeAP2mgh4EJ5MZ44M5mBqhfaZpXsaq5BJWUu2Sy4CHzU3oR5feA6mWyxRG&#10;c+REuLNrJyN4ZDXK6mn3LNAN2gsk2ns4jJOYvZFgHxszLSw3AXST9HnkdeCbZjAJZ3gv4pCf7lPU&#10;8VVb/AEAAP//AwBQSwMEFAAGAAgAAAAhAM7iBdLeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SNyoQ4KiNGRTARIcijhQKnF14sWOiNchdtvw95gTHGdnNPum2SxuFEeaw+AZ&#10;4XqVgSDuvR7YIOzfHq8qECEq1mr0TAjfFGDTnp81qtb+xK903EUjUgmHWiHYGKdaytBbciqs/ESc&#10;vA8/OxWTnI3UszqlcjfKPMtK6dTA6YNVEz1Y6j93B4fQmftlzVuzdfYpGr9/f375cjPi5cVydwsi&#10;0hL/wvCLn9ChTUydP7AOYkSo8nXaEhHyqgCRAlVZpEOHUN4UINtG/l/Q/gAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCHNDoaXgIAAB0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDO4gXS3gAAAAkBAAAPAAAAAAAAAAAAAAAAALgEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAwwUAAAAA&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="002C29F2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251982848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FD589C4" wp14:editId="1DC08440">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4038600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>167005</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="215900" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1405569702" name="Rectangle 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="215900" cy="228600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="5CD408C1" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:318pt;margin-top:13.15pt;width:17pt;height:18pt;z-index:251982848;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHNDoaXgIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDpmuDOEXQIsOA&#10;oi2WDj2rslQbkEWNUuJkXz9KdpygLXYYdpEpkXyknh81v961hm0V+gZsyYuznDNlJVSNfS35z6fV&#10;l0vOfBC2EgasKvleeX69+Pxp3rmZmkANplLICMT6WedKXofgZlnmZa1a4c/AKUtODdiKQFt8zSoU&#10;HaG3Jpvk+UXWAVYOQSrv6fS2d/JFwtdayfCgtVeBmZJTbyGtmNaXuGaLuZi9onB1I4c2xD900YrG&#10;UtER6lYEwTbYvINqG4ngQYczCW0GWjdSpTvQbYr8zW3WtXAq3YXI8W6kyf8/WHm/XbtHJBo652ee&#10;zHiLncY2fqk/tktk7Uey1C4wSYeTYnqVE6WSXJPJ5QXZhJIdkx368E1By6JRcqR/kSgS2zsf+tBD&#10;SKxlYdUYE8+PnSQr7I2KAcb+UJo1VaydgJJI1I1BthX0e4WUyoaid9WiUv1xMc3H1saM1GgCjMia&#10;Co/YA0AU4Hvsvu0hPqaqpLExOf9bY33ymJEqgw1jcttYwI8ADN1qqNzHH0jqqYksvUC1f0SG0Cvc&#10;O7lqiPY74cOjQJI0/Ska0/BAizbQlRwGi7Ma8PdH5zGelEZezjoakZL7XxuBijPz3ZIGr4rz8zhT&#10;aXM+/TqhDZ56Xk49dtPeAP2mgh4EJ5MZ44M5mBqhfaZpXsaq5BJWUu2Sy4CHzU3oR5feA6mWyxRG&#10;c+REuLNrJyN4ZDXK6mn3LNAN2gsk2ns4jJOYvZFgHxszLSw3AXST9HnkdeCbZjAJZ3gv4pCf7lPU&#10;8VVb/AEAAP//AwBQSwMEFAAGAAgAAAAhAHBTzQDdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwzAMhe9I/IfISNxYSisFKE0nQILDEAfGJK5pY9KKxilJtpV/jznBzfZ7ev5es178JA4Y0xhI&#10;w+WqAIHUBzuS07B7e7y4BpGyIWumQKjhGxOs29OTxtQ2HOkVD9vsBIdQqo2GIee5ljL1A3qTVmFG&#10;Yu0jRG8yr9FJG82Rw/0ky6JQ0puR+MNgZnwYsP/c7r2Gzt0vN7RxGz88ZRd2788vXz5qfX623N2C&#10;yLjkPzP84jM6tMzUhT3ZJCYNqlLcJWsoVQWCDeqq4EPHQ1mBbBv5v0H7AwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAIc0OhpeAgAAHQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAHBTzQDdAAAACQEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C23E3B7" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRPr="006C6B0D" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="08A04BC3" w14:textId="53304F2E" w:rsidR="00E3133C" w:rsidRDefault="00E3133C">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="57E3A305" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRPr="00CD2765" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+    <w:p w14:paraId="2019918D" w14:textId="055B67F0" w:rsidR="00107A16" w:rsidRPr="0051049D" w:rsidRDefault="00107A16" w:rsidP="0051049D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43FA48CC" w14:textId="368F4C66" w:rsidR="00107A16" w:rsidRPr="00B4771E" w:rsidRDefault="00C67E6D" w:rsidP="00352962">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="47"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a)  </w:t>
+      </w:r>
+      <w:r w:rsidR="00107A16" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technetium-99m is an important nuclear medicine. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>What</w:t>
+      </w:r>
+      <w:r w:rsidR="00107A16" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is it used </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00107A16" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B930CF" w14:textId="06DD54D5" w:rsidR="0051049D" w:rsidRPr="0051049D" w:rsidRDefault="0051049D" w:rsidP="0051049D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50BAAD3D" w14:textId="2BE312E6" w:rsidR="0051049D" w:rsidRDefault="0051049D" w:rsidP="0051049D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD2765">
-        <w:rPr>
+      <w:r w:rsidRPr="0051049D">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
-          <w:lang w:eastAsia="en-AU"/>
-[...52 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The authenticity of the Shroud of Turin had long been debated. The shroud is said to be a piece of cloth that was used to wrap the body of Jesus after he was crucified. In 1988, scientists received permission from the Vatican to remove small samples for carbon dating. Three different laboratories around the world analysed the samples. All three laboratories came to a similar conclusion: The shroud had lost about 8 percent of its carbon- 14 atoms to radioactive decay. </w:t>
+        <w:t>……………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F1D1DA" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRPr="003E7E19" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="7267E97E" w14:textId="77777777" w:rsidR="00C67E6D" w:rsidRPr="0051049D" w:rsidRDefault="00C67E6D" w:rsidP="0051049D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="220C8CA3" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRPr="00CD2765" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
-[...42 lines deleted...]
-    <w:p w14:paraId="6F269220" w14:textId="4D97E455" w:rsidR="003E7E19" w:rsidRPr="00CD2765" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+    <w:p w14:paraId="40D9A892" w14:textId="099EE3C4" w:rsidR="001978B0" w:rsidRPr="00B4771E" w:rsidRDefault="00C67E6D" w:rsidP="00C67E6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="45"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>What radiation is produced by technetium-99m?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8197D3" w14:textId="77777777" w:rsidR="00C67E6D" w:rsidRPr="00C67E6D" w:rsidRDefault="00C67E6D" w:rsidP="00C67E6D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1070"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="730AAC01" w14:textId="65BB2B5B" w:rsidR="00C67E6D" w:rsidRPr="00C67E6D" w:rsidRDefault="00C67E6D" w:rsidP="00C67E6D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="710"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051049D">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00CD2765">
+        <w:t>………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F667C11" w14:textId="77777777" w:rsidR="00C67E6D" w:rsidRDefault="00C67E6D" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00D15E05" w14:textId="77777777" w:rsidR="00E54248" w:rsidRDefault="00E54248" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3270E464" w14:textId="7A8FFC5C" w:rsidR="00C67E6D" w:rsidRPr="00B4771E" w:rsidRDefault="001978B0" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>To learn more about the use of this nuclear medicine</w:t>
+      </w:r>
+      <w:r w:rsidR="00C67E6D" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67E6D" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">follow the journey of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67E6D" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">patient Yusuf </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67E6D" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>from our</w:t>
+      </w:r>
+      <w:r w:rsidR="00C67E6D" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Radioisotopes in Medicine </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67E6D" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>online learning module at</w:t>
+      </w:r>
+      <w:r w:rsidR="00C67E6D" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidR="00C67E6D" w:rsidRPr="00B4771E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://education.ansto.gov.au/resources/radioisotopesinmedicine/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25E23A2C" w14:textId="77777777" w:rsidR="00C67E6D" w:rsidRDefault="00C67E6D" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C0417E0" w14:textId="77777777" w:rsidR="00C67E6D" w:rsidRDefault="00C67E6D" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0178AE09" w14:textId="30F2645E" w:rsidR="00634B36" w:rsidRPr="00B639DD" w:rsidRDefault="00361F5E" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Activity</w:t>
+      </w:r>
+      <w:r w:rsidR="00634B36" w:rsidRPr="00B639DD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F46927" w:rsidRPr="00B639DD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nuclear waste </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A8B55B" w14:textId="77777777" w:rsidR="006F5F76" w:rsidRDefault="006F5F76" w:rsidP="006F5F76">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="778C4959" w14:textId="0F1012AA" w:rsidR="0098084F" w:rsidRPr="00B4771E" w:rsidRDefault="00BA0E4D" w:rsidP="006A5F26">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nuclear (radioactive)</w:t>
+      </w:r>
+      <w:r w:rsidR="00387ADD" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waste is generated through the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E40588" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>manufacture of molybdenum-99 for the nuclear medicine technetium-99m.</w:t>
+      </w:r>
+      <w:r w:rsidR="0098084F" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40590159" w14:textId="5E62CFBF" w:rsidR="0098084F" w:rsidRPr="00B4771E" w:rsidRDefault="0098084F" w:rsidP="006A5F26">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Around 86% of the nuclear waste produced </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0E4D" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at ANSTO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is classified as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>low level</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waste which emits radiation at levels which generally require minimal shielding and can be safely handled with standard personal protection equipment (PPE).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24976FCD" w14:textId="77777777" w:rsidR="00BA0E4D" w:rsidRPr="00B4771E" w:rsidRDefault="0098084F" w:rsidP="006A5F26">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The rest is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>intermediate-level</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waste which emits higher levels of radiation and requires additional shielding to protect workers and the environment during handling, transport and storage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE510AD" w14:textId="63BC9782" w:rsidR="00BA0E4D" w:rsidRPr="00B4771E" w:rsidRDefault="0098084F" w:rsidP="00BA0E4D">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ANSTO is constructing their Synroc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Waste Treatment Plant called SyMo </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0E4D" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for intermediate level waste arising </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from the production </w:t>
+      </w:r>
+      <w:r w:rsidR="0060236B" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of Molybdenum-99 (Mo-99)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0E4D" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. This will be a first-of-kind facility globally, linking nuclear medicine production with radioactive waste treatment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D82E420" w14:textId="279947DF" w:rsidR="00282016" w:rsidRPr="00B4771E" w:rsidRDefault="00282016" w:rsidP="00282016">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Watch the video under </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>How it works</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the ANSTO webpage </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00B4771E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>ANSTO Synroc® Waste Treatment Technology | Nuclear Fuel Cycle | ANSTO</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to understand the ANSTO </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB012E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ynroc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE08ED6" w14:textId="0EEF9CE0" w:rsidR="00282016" w:rsidRDefault="00282016" w:rsidP="006F5F76">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use the information in the video to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>order the steps</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F5F76" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on the following page</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to show </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0E4D" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>how the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ANSTO </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB012E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ynroc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> process</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0E4D" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> works</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3554A55F" w14:textId="77777777" w:rsidR="00B11B4E" w:rsidRPr="00B4771E" w:rsidRDefault="00B11B4E" w:rsidP="00B11B4E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="7331"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E40588" w14:paraId="5B2117CE" w14:textId="77777777" w:rsidTr="0051049D">
+        <w:trPr>
+          <w:trHeight w:val="313"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AFA1B3C" w14:textId="613A8326" w:rsidR="00E40588" w:rsidRPr="00E40588" w:rsidRDefault="00E40588" w:rsidP="0060236B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E40588">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7331" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F3B2D9" w14:textId="0246EFA8" w:rsidR="00E40588" w:rsidRPr="00E40588" w:rsidRDefault="00E40588" w:rsidP="00E40588">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E40588">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Steps in process</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00533536" w14:paraId="70B10761" w14:textId="77777777" w:rsidTr="0051049D">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE8C298" w14:textId="77777777" w:rsidR="00533536" w:rsidRPr="00B4771E" w:rsidRDefault="00533536" w:rsidP="00533536">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7331" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7DF1C5" w14:textId="5CED40E5" w:rsidR="00533536" w:rsidRPr="00B4771E" w:rsidRDefault="00533536" w:rsidP="00533536">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The can is loaded into a secondary safety container</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00533536" w14:paraId="0DA52C64" w14:textId="77777777" w:rsidTr="0051049D">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5274F4F8" w14:textId="77777777" w:rsidR="00533536" w:rsidRPr="00B4771E" w:rsidRDefault="00533536" w:rsidP="00533536">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7331" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE6BB1D" w14:textId="5AEBBA23" w:rsidR="00533536" w:rsidRPr="00B4771E" w:rsidRDefault="00533536" w:rsidP="00533536">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The slurry is dried, forming a powder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00533536" w14:paraId="5FF8C410" w14:textId="77777777" w:rsidTr="0051049D">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A4BEB0" w14:textId="77777777" w:rsidR="00533536" w:rsidRPr="00B4771E" w:rsidRDefault="00533536" w:rsidP="00533536">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7331" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F342EEC" w14:textId="5283718F" w:rsidR="00533536" w:rsidRPr="00B4771E" w:rsidRDefault="00533536" w:rsidP="00533536">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Liquid radioactive waste is mixed with tailored additives to make a slurry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00533536" w14:paraId="55FEDED7" w14:textId="77777777" w:rsidTr="0051049D">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B5F26EB" w14:textId="77777777" w:rsidR="00533536" w:rsidRPr="00B4771E" w:rsidRDefault="00533536" w:rsidP="00533536">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7331" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C64E701" w14:textId="2F64FF95" w:rsidR="00533536" w:rsidRPr="00B4771E" w:rsidRDefault="00533536" w:rsidP="00533536">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The container is placed in a hot isostatic press</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00533536" w14:paraId="40A82724" w14:textId="77777777" w:rsidTr="0051049D">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="658679B8" w14:textId="77777777" w:rsidR="00533536" w:rsidRPr="00B4771E" w:rsidRDefault="00533536" w:rsidP="00533536">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7331" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F874DD" w14:textId="35C3BC73" w:rsidR="00533536" w:rsidRPr="00B4771E" w:rsidRDefault="00533536" w:rsidP="00533536">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The heated powder is sealed in specially designed cans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00533536" w14:paraId="5F2DA9D0" w14:textId="77777777" w:rsidTr="0051049D">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF25670" w14:textId="77777777" w:rsidR="00533536" w:rsidRPr="00B4771E" w:rsidRDefault="00533536" w:rsidP="00533536">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7331" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24EACFAB" w14:textId="67C7A649" w:rsidR="00533536" w:rsidRPr="00B4771E" w:rsidRDefault="00533536" w:rsidP="00533536">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liquid radioactive waste from ANSTO Nuclear Medicine facility is transferred to ANSTO’s </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> waste facility</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00533536" w14:paraId="6D6EA3F6" w14:textId="77777777" w:rsidTr="0051049D">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75D87078" w14:textId="77777777" w:rsidR="00533536" w:rsidRPr="00B4771E" w:rsidRDefault="00533536" w:rsidP="00533536">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7331" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5F989E" w14:textId="38C4D3AB" w:rsidR="00533536" w:rsidRPr="00B4771E" w:rsidRDefault="00533536" w:rsidP="00533536">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The powder is heated</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00533536" w14:paraId="610FCDA3" w14:textId="77777777" w:rsidTr="0051049D">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2D0B5B" w14:textId="444AA093" w:rsidR="00533536" w:rsidRPr="00B4771E" w:rsidRDefault="00533536" w:rsidP="00533536">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7331" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D195CF4" w14:textId="7CCB9689" w:rsidR="00533536" w:rsidRPr="00B4771E" w:rsidRDefault="00533536" w:rsidP="00533536">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Under heat and pressure, the powder inside the can fuses together and the can is reduced to about half its size</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2C5E838F" w14:textId="77777777" w:rsidR="006F5F76" w:rsidRDefault="006F5F76" w:rsidP="0060236B">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Carbon dating is most useful for determining the age of objects up to about 50,000 years old. </w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="35C0B5C2" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRPr="003E7E19" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+    <w:p w14:paraId="0D4C9AE1" w14:textId="3001031F" w:rsidR="00BA0E4D" w:rsidRPr="00B4771E" w:rsidRDefault="00BA0E4D" w:rsidP="006F5F76">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r w:rsidR="001D27E5" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">happens to the </w:t>
+      </w:r>
+      <w:r w:rsidR="006F5F76" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nuclear </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">waste </w:t>
+      </w:r>
+      <w:r w:rsidR="001D27E5" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at the end of this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>treatment process?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501760E0" w14:textId="5C20FFC0" w:rsidR="0066295E" w:rsidRDefault="004779C6" w:rsidP="004779C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F138859" w14:textId="77777777" w:rsidR="004779C6" w:rsidRDefault="004779C6" w:rsidP="004779C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B628AE9" w14:textId="77777777" w:rsidR="004779C6" w:rsidRDefault="004779C6" w:rsidP="004779C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF530F">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E293CF0" w14:textId="77777777" w:rsidR="004779C6" w:rsidRPr="00B4771E" w:rsidRDefault="004779C6" w:rsidP="00B4771E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BF84454" w14:textId="77777777" w:rsidR="00D14BAA" w:rsidRDefault="00D14BAA" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65381F12" w14:textId="06556537" w:rsidR="00FD215E" w:rsidRPr="00B639DD" w:rsidRDefault="00361F5E" w:rsidP="00B639DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Activity</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD215E" w:rsidRPr="00B639DD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3: Benefits and considerations </w:t>
+      </w:r>
+      <w:r w:rsidR="006F5F76">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD215E" w:rsidRPr="00B639DD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the use of radioisotopes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4146D56B" w14:textId="662CF176" w:rsidR="00FD215E" w:rsidRPr="0051049D" w:rsidRDefault="00FD215E" w:rsidP="00B4771E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:ind w:left="-360" w:firstLine="720"/>
-[...10 lines deleted...]
-        <w:t>Why is carbon dating less accurate for objects older than this?</w:t>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051049D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D09AF1D" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
+    <w:p w14:paraId="125460E4" w14:textId="3F448ED5" w:rsidR="0060236B" w:rsidRPr="00B4771E" w:rsidRDefault="0060236B" w:rsidP="0051049D">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Categorise the following statements as societal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-      </w:pPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>benefits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or societal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>considerations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of using radioisotopes</w:t>
+      </w:r>
+      <w:r w:rsidR="001D27E5" w:rsidRPr="00B4771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="378FCAFF" w14:textId="77777777" w:rsidR="003E7E19" w:rsidRPr="006C6B0D" w:rsidRDefault="003E7E19" w:rsidP="003E7E19">
-[...21 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="56893B0C" w14:textId="77777777" w:rsidR="0060236B" w:rsidRPr="00B4771E" w:rsidRDefault="0060236B" w:rsidP="0051049D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="662B8174" w14:textId="77777777" w:rsidR="00D73B06" w:rsidRDefault="00D73B06" w:rsidP="00D73B06">
-[...12 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId19"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2547"/>
+        <w:gridCol w:w="7189"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0060236B" w:rsidRPr="00B4771E" w14:paraId="6D95C515" w14:textId="77777777" w:rsidTr="00FD215E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="232F21E1" w14:textId="055D6251" w:rsidR="0060236B" w:rsidRPr="00B4771E" w:rsidRDefault="004E714D" w:rsidP="004E714D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Benefit or Consideration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7189" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="62338582" w14:textId="6D698EE3" w:rsidR="0060236B" w:rsidRPr="00B4771E" w:rsidRDefault="00FD215E" w:rsidP="004E714D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Statement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0060236B" w:rsidRPr="00B4771E" w14:paraId="654375E0" w14:textId="77777777" w:rsidTr="004E714D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B6B64F" w14:textId="77777777" w:rsidR="0060236B" w:rsidRPr="00B4771E" w:rsidRDefault="0060236B" w:rsidP="0060236B">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7189" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33028C88" w14:textId="67465949" w:rsidR="004E714D" w:rsidRPr="00B4771E" w:rsidRDefault="004E714D" w:rsidP="004E714D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nuclear medicines can diagnose and treat diseases such as cancer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D7CBBF4" w14:textId="77777777" w:rsidR="0060236B" w:rsidRPr="00B4771E" w:rsidRDefault="0060236B" w:rsidP="0060236B">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0060236B" w:rsidRPr="00B4771E" w14:paraId="314EA3A2" w14:textId="77777777" w:rsidTr="004E714D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="680E047D" w14:textId="77777777" w:rsidR="0060236B" w:rsidRPr="00B4771E" w:rsidRDefault="0060236B" w:rsidP="0060236B">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7189" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCF21BF" w14:textId="0F0EE697" w:rsidR="0060236B" w:rsidRPr="00B4771E" w:rsidRDefault="004E714D" w:rsidP="004E714D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Spent nuclear fuel, used in reactors to make nuclear medicines, must be shielded and kept cool with water</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0060236B" w:rsidRPr="00B4771E" w14:paraId="7FCD1F7F" w14:textId="77777777" w:rsidTr="004E714D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E85272" w14:textId="77777777" w:rsidR="0060236B" w:rsidRPr="00B4771E" w:rsidRDefault="0060236B" w:rsidP="0060236B">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7189" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BAFBC06" w14:textId="5EA0F4B3" w:rsidR="0060236B" w:rsidRPr="00B4771E" w:rsidRDefault="004E714D" w:rsidP="004E714D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The production of nuclear medicines results in radioactive waste that must be stored safely and securely</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0060236B" w:rsidRPr="00B4771E" w14:paraId="0438943D" w14:textId="77777777" w:rsidTr="004E714D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3E4BDC" w14:textId="77777777" w:rsidR="0060236B" w:rsidRPr="00B4771E" w:rsidRDefault="0060236B" w:rsidP="0060236B">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7189" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF13986" w14:textId="5F5114BE" w:rsidR="0060236B" w:rsidRPr="00B4771E" w:rsidRDefault="004E714D" w:rsidP="004E714D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Industrial radioisotopes used as mining gauges must be stored safely in shielding when in transit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0060236B" w:rsidRPr="00B4771E" w14:paraId="0CD76BD6" w14:textId="77777777" w:rsidTr="004E714D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="099B9160" w14:textId="77777777" w:rsidR="0060236B" w:rsidRPr="00B4771E" w:rsidRDefault="0060236B" w:rsidP="0060236B">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7189" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3024BF9B" w14:textId="45D8880F" w:rsidR="004779C6" w:rsidRPr="00B4771E" w:rsidRDefault="004E714D" w:rsidP="004E714D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gamma radiation from cobalt-60 can sterilise medical equipment before use</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E714D" w:rsidRPr="00B4771E" w14:paraId="7035D2CE" w14:textId="77777777" w:rsidTr="004E714D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF154BB" w14:textId="77777777" w:rsidR="004E714D" w:rsidRPr="00B4771E" w:rsidRDefault="004E714D" w:rsidP="0060236B">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7189" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="084C3FBC" w14:textId="3277A477" w:rsidR="004E714D" w:rsidRPr="00B4771E" w:rsidRDefault="006F5F76" w:rsidP="004E714D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Radioc</w:t>
+            </w:r>
+            <w:r w:rsidR="004E714D" w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>arbon dating can measure the age of groundwater, ensuring it can be used sustainably</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00437E5D" w:rsidRPr="00B4771E" w14:paraId="7927BE28" w14:textId="77777777" w:rsidTr="004E714D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E4911C" w14:textId="77777777" w:rsidR="00437E5D" w:rsidRPr="00B4771E" w:rsidRDefault="00437E5D" w:rsidP="0060236B">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7189" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B9FB677" w14:textId="1EE86F75" w:rsidR="00437E5D" w:rsidRPr="00B4771E" w:rsidRDefault="00437E5D" w:rsidP="004E714D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nuclear medicines need to be transported in specialized, multi-layered, and shielded containers</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF39BE" w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF39BE" w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prevent radiation leakage and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ensure safety</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00437E5D" w:rsidRPr="00B4771E" w14:paraId="05B95042" w14:textId="77777777" w:rsidTr="00437E5D">
+        <w:trPr>
+          <w:trHeight w:val="685"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D17B728" w14:textId="77777777" w:rsidR="00437E5D" w:rsidRPr="00B4771E" w:rsidRDefault="00437E5D" w:rsidP="0060236B">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7189" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11DA7B4F" w14:textId="7CCE2F50" w:rsidR="00437E5D" w:rsidRPr="00B4771E" w:rsidRDefault="00437E5D" w:rsidP="004E714D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radioisotopes such as phosphorus-32 and nitrogen-15 </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF39BE" w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>can be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> used to determine </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF39BE" w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>how much fertiliser is taken up</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4771E">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by plants.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="633C587E" w14:textId="77777777" w:rsidR="0060236B" w:rsidRDefault="0060236B" w:rsidP="00B4771E"/>
+    <w:sectPr w:rsidR="0060236B" w:rsidSect="008D2295">
+      <w:headerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1135" w:right="1440" w:bottom="567" w:left="1440" w:header="708" w:footer="193" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1077" w:bottom="1134" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EB35E26" w14:textId="77777777" w:rsidR="00395931" w:rsidRDefault="00395931" w:rsidP="00B627D9">
+    <w:p w14:paraId="26373636" w14:textId="77777777" w:rsidR="00E23CAE" w:rsidRDefault="00E23CAE" w:rsidP="00976328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CF23F45" w14:textId="77777777" w:rsidR="00395931" w:rsidRDefault="00395931" w:rsidP="00B627D9">
+    <w:p w14:paraId="183C3545" w14:textId="77777777" w:rsidR="00E23CAE" w:rsidRDefault="00E23CAE" w:rsidP="00976328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century Gothic">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Fira Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="600002FF" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings 3">
+    <w:panose1 w:val="05040102010807070707"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...8 lines deleted...]
-      </w:tabs>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="522523496"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:noProof/>
       </w:rPr>
-    </w:pPr>
-[...123 lines deleted...]
-          </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="2B3207B1" w14:textId="20E1C015" w:rsidR="0075330D" w:rsidRDefault="0075330D">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00395931" w:rsidRPr="007909DE">
-[...4 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidR="00395931" w:rsidRPr="007909DE">
-[...4 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00395931">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00395931" w:rsidRPr="007909DE">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:sdtContent>
-[...6 lines deleted...]
-  </w:p>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10AF4FEF" w14:textId="77777777" w:rsidR="00395931" w:rsidRDefault="00395931" w:rsidP="00B627D9">
+    <w:p w14:paraId="2A7873C1" w14:textId="77777777" w:rsidR="00E23CAE" w:rsidRDefault="00E23CAE" w:rsidP="00976328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25D86733" w14:textId="77777777" w:rsidR="00395931" w:rsidRDefault="00395931" w:rsidP="00B627D9">
+    <w:p w14:paraId="3B32AB0F" w14:textId="77777777" w:rsidR="00E23CAE" w:rsidRDefault="00E23CAE" w:rsidP="00976328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="61510390" w14:textId="77777777" w:rsidR="00395931" w:rsidRDefault="00395931">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="530B6CD1" w14:textId="5C77013F" w:rsidR="004E5D7E" w:rsidRDefault="004E5D7E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="369FF792" wp14:editId="31E96E3D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C77B30A" wp14:editId="0D1EAC26">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>4874260</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-230505</wp:posOffset>
+            <wp:posOffset>-186292</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1504950" cy="419735"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="3" name="Picture 3"/>
+          <wp:docPr id="2" name="Picture 2">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="ANSTO-LOGO-Inline-Without-Tagline.jpg"/>
+                  <pic:cNvPr id="2" name="Picture 2">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1504950" cy="419735"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04B37E75"/>
+    <w:nsid w:val="0000003A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CF78B956"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090017">
+    <w:tmpl w:val="0000003A"/>
+    <w:lvl w:ilvl="0" w:tplc="881E91D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A67ECBEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AED4AB4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B09E0984">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8864E8C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FE4A1D9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10A29170">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="22C8D466">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F842B99E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00304EDB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9382472A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="-360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="1080" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04C77F06"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04112ECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D40C7E16"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="37D67222"/>
+    <w:lvl w:ilvl="0" w:tplc="2722A464">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090019">
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -13246,51 +33605,378 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="045565CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F7D2D0FC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="097E50A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FCD07E48"/>
+    <w:lvl w:ilvl="0" w:tplc="D5E2EFE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BD360E2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F820761E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C013542"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FACAE2EC"/>
     <w:lvl w:ilvl="0" w:tplc="3B22DCD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13359,66 +34045,393 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D0C2F99"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="116B6A77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="739E152A"/>
+    <w:tmpl w:val="03761434"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13666F3C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2EA0163A"/>
+    <w:lvl w:ilvl="0" w:tplc="AA66B938">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13ED153C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="88E40988"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14A0763A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A872A2D0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
@@ -13445,928 +34458,490 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F490F6F"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15905867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="93FC924C"/>
-    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+    <w:tmpl w:val="20501954"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17EF51E8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="73446328"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:numFmt w:val="upperRoman"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FF565CD"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="192F6009"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A4B8957A"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="EF6475EE"/>
+    <w:lvl w:ilvl="0" w:tplc="FA2E3C90">
+      <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="197C63BB"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AFD1F2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0F9E62CE"/>
-    <w:lvl w:ilvl="0" w:tplc="F6E665E8">
+    <w:tmpl w:val="460EE758"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="(%1)"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="1080"/>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F633D9A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="08B8EA68"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...615 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="303E0009"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44F6E636"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14435,55 +35010,945 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="350820F4"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30BA0841"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EC80697C"/>
-    <w:lvl w:ilvl="0" w:tplc="36861DFA">
+    <w:tmpl w:val="A16C24BA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35A66D05"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EAA74A2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35BF2588"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BDD05D98"/>
+    <w:lvl w:ilvl="0" w:tplc="0EC2AE96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39595530"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="73446328"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A725667"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8FBA775C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BCB28A8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="141CD144"/>
+    <w:lvl w:ilvl="0" w:tplc="DCC88980">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="RSCnumberedlist11"/>
+      <w:lvlText w:val="1.%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="C8102E"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BDC15DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD10AD80"/>
+    <w:lvl w:ilvl="0" w:tplc="3FBEA816">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E4218CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F01CF836"/>
+    <w:lvl w:ilvl="0" w:tplc="2A681C24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="409F578B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8F065860"/>
+    <w:lvl w:ilvl="0" w:tplc="067E823A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41257B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4BEE62BE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
@@ -14524,64 +35989,161 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B3D4223"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41384DA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FDDA3350"/>
-    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+    <w:tmpl w:val="8AA09EAC"/>
+    <w:lvl w:ilvl="0" w:tplc="9DCE5E18">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1070" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="424B731F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CDEA20FC"/>
+    <w:lvl w:ilvl="0" w:tplc="D1ECF448">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -14610,627 +36172,554 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CF24A06"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="445B1979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C00C2658"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090017">
+    <w:tmpl w:val="D7C89A34"/>
+    <w:lvl w:ilvl="0" w:tplc="2B90A628">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48E53103"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D28CD7FC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43030F42"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A57288F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6810851C"/>
-    <w:lvl w:ilvl="0" w:tplc="36861DFA">
+    <w:tmpl w:val="21E469CA"/>
+    <w:lvl w:ilvl="0" w:tplc="C0D88F12">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD00548"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4B8957A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...15 lines deleted...]
-      <w:lvlText w:val="%2."/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="507B3919"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="42B2F2C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2007" w:hanging="360"/>
-[...14 lines deleted...]
-      <w:lvlText w:val="%4."/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3447" w:hanging="360"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%5."/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4167" w:hanging="360"/>
-[...14 lines deleted...]
-      <w:lvlText w:val="%7."/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5607" w:hanging="360"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%8."/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6327" w:hanging="360"/>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54E6400A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4B8957A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15272,67 +36761,67 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54FD2699"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0944D70C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -15385,275 +36874,165 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62EC4880"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F0043FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="15968692"/>
-[...113 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090017">
+    <w:tmpl w:val="B7B660C8"/>
+    <w:lvl w:ilvl="0" w:tplc="D6EA53E8">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C7502E2"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65CE6E2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9F74A244"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="32485EB2"/>
+    <w:lvl w:ilvl="0" w:tplc="C700D2A0">
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -15673,73 +37052,426 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7018174A"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67C52FA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7ACA35CE"/>
+    <w:tmpl w:val="4F887B90"/>
+    <w:lvl w:ilvl="0" w:tplc="B7AA7DCA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68787E3E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0B309794"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B573600"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="877E7928"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C5702A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B2723164"/>
+    <w:lvl w:ilvl="0" w:tplc="3EE68EF4">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72420C08"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0F4E672A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -15759,55 +37491,257 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72F736E5"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74122F6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CBFE7548"/>
-    <w:lvl w:ilvl="0" w:tplc="7AFC98C8">
+    <w:tmpl w:val="8588329E"/>
+    <w:lvl w:ilvl="0" w:tplc="EAA08AF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75656CD6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3E1042C2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B2924A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32928D0A"/>
+    <w:lvl w:ilvl="0" w:tplc="8B247146">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
@@ -15845,586 +37779,1176 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75D135F7"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BC51081"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E2A69096"/>
+    <w:tmpl w:val="F79EFF02"/>
+    <w:lvl w:ilvl="0" w:tplc="6206EDF2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CB63467"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D28CD7FC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090019">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75F91479"/>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E025B3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3168C9E6"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="upperRoman"/>
+    <w:tmpl w:val="7292C5B2"/>
+    <w:lvl w:ilvl="0" w:tplc="FAE48544">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
-[...111 lines deleted...]
-    </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1364" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2084" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2804" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3524" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4244" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4964" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5684" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6404" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E2A53CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3A4607C2"/>
+    <w:lvl w:ilvl="0" w:tplc="FA289524">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="730" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1450" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2170" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2890" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3610" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4330" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5770" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1100183472">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1712605334">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1805737483">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="815992153">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2009013142">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="63719055">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="565189556">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="134883016">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1969775575">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="857546830">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="111558593">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="563420132">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="845897501">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1812988044">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1676688184">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1518495308">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="849098073">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="378282475">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1719476998">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1358430978">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="126553233">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1704592679">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1996181179">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1385832215">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="545533473">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="601689214">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="138152594">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1652367908">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1031564445">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1890654453">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="798956579">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="32" w16cid:durableId="1491604007">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="33" w16cid:durableId="1692415744">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="34" w16cid:durableId="1405448786">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="35" w16cid:durableId="1173257558">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="732193650">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="37" w16cid:durableId="2099908715">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="940843812">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1451319168">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="984820140">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="278798946">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="346907710">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="292294262">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="44" w16cid:durableId="1601524480">
+    <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="45" w16cid:durableId="608852355">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="46" w16cid:durableId="1235353870">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="778178972">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="48" w16cid:durableId="955795889">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="49" w16cid:durableId="635061444">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="50" w16cid:durableId="1502355864">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="13">
-[...61 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="40961"/>
+    <o:shapedefaults v:ext="edit" spidmax="2053"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B627D9"/>
-[...75 lines deleted...]
-    <w:rsid w:val="00FE172E"/>
+    <w:rsidRoot w:val="00976328"/>
+    <w:rsid w:val="000048F1"/>
+    <w:rsid w:val="0001226C"/>
+    <w:rsid w:val="0003569C"/>
+    <w:rsid w:val="00036038"/>
+    <w:rsid w:val="0003753D"/>
+    <w:rsid w:val="0004188C"/>
+    <w:rsid w:val="00043060"/>
+    <w:rsid w:val="0005239A"/>
+    <w:rsid w:val="00061A85"/>
+    <w:rsid w:val="000710D8"/>
+    <w:rsid w:val="00074A11"/>
+    <w:rsid w:val="00077743"/>
+    <w:rsid w:val="000848A3"/>
+    <w:rsid w:val="00086608"/>
+    <w:rsid w:val="00090C1A"/>
+    <w:rsid w:val="00094582"/>
+    <w:rsid w:val="00096CE7"/>
+    <w:rsid w:val="00097AC5"/>
+    <w:rsid w:val="000A70E5"/>
+    <w:rsid w:val="000B4FE1"/>
+    <w:rsid w:val="000B6BCB"/>
+    <w:rsid w:val="000D6723"/>
+    <w:rsid w:val="000D755C"/>
+    <w:rsid w:val="000D7D28"/>
+    <w:rsid w:val="000E2868"/>
+    <w:rsid w:val="0010509B"/>
+    <w:rsid w:val="0010689D"/>
+    <w:rsid w:val="00107540"/>
+    <w:rsid w:val="00107A16"/>
+    <w:rsid w:val="00116DBA"/>
+    <w:rsid w:val="00117C27"/>
+    <w:rsid w:val="00125016"/>
+    <w:rsid w:val="0013442B"/>
+    <w:rsid w:val="0013570A"/>
+    <w:rsid w:val="0013698E"/>
+    <w:rsid w:val="00152126"/>
+    <w:rsid w:val="0015231F"/>
+    <w:rsid w:val="0015639D"/>
+    <w:rsid w:val="00157E23"/>
+    <w:rsid w:val="0016014E"/>
+    <w:rsid w:val="00161B4F"/>
+    <w:rsid w:val="0016230D"/>
+    <w:rsid w:val="001724E7"/>
+    <w:rsid w:val="001728B6"/>
+    <w:rsid w:val="00173E69"/>
+    <w:rsid w:val="00174ECE"/>
+    <w:rsid w:val="00181208"/>
+    <w:rsid w:val="00187A28"/>
+    <w:rsid w:val="00191494"/>
+    <w:rsid w:val="001978B0"/>
+    <w:rsid w:val="001B55D3"/>
+    <w:rsid w:val="001C7697"/>
+    <w:rsid w:val="001C7B7C"/>
+    <w:rsid w:val="001D27E5"/>
+    <w:rsid w:val="001D3768"/>
+    <w:rsid w:val="001D4B72"/>
+    <w:rsid w:val="001D6984"/>
+    <w:rsid w:val="001E37B2"/>
+    <w:rsid w:val="001F49A1"/>
+    <w:rsid w:val="00204900"/>
+    <w:rsid w:val="00221C27"/>
+    <w:rsid w:val="00223188"/>
+    <w:rsid w:val="00223B17"/>
+    <w:rsid w:val="002249A1"/>
+    <w:rsid w:val="002410D5"/>
+    <w:rsid w:val="00241D2F"/>
+    <w:rsid w:val="002422F5"/>
+    <w:rsid w:val="00246226"/>
+    <w:rsid w:val="002511A1"/>
+    <w:rsid w:val="00255324"/>
+    <w:rsid w:val="002558BE"/>
+    <w:rsid w:val="002607F7"/>
+    <w:rsid w:val="00263DD1"/>
+    <w:rsid w:val="00271F7C"/>
+    <w:rsid w:val="00272476"/>
+    <w:rsid w:val="0027749A"/>
+    <w:rsid w:val="00281674"/>
+    <w:rsid w:val="00281D7B"/>
+    <w:rsid w:val="00282016"/>
+    <w:rsid w:val="00282AC7"/>
+    <w:rsid w:val="0028651E"/>
+    <w:rsid w:val="00293A58"/>
+    <w:rsid w:val="00294DA6"/>
+    <w:rsid w:val="002A0839"/>
+    <w:rsid w:val="002B160E"/>
+    <w:rsid w:val="002B29B5"/>
+    <w:rsid w:val="002B32EE"/>
+    <w:rsid w:val="002C29F2"/>
+    <w:rsid w:val="002C2C68"/>
+    <w:rsid w:val="002C5DFC"/>
+    <w:rsid w:val="002E1487"/>
+    <w:rsid w:val="002F7D64"/>
+    <w:rsid w:val="003006A8"/>
+    <w:rsid w:val="003015C5"/>
+    <w:rsid w:val="00301C35"/>
+    <w:rsid w:val="00305B69"/>
+    <w:rsid w:val="003062B2"/>
+    <w:rsid w:val="00315B05"/>
+    <w:rsid w:val="00316998"/>
+    <w:rsid w:val="003247D3"/>
+    <w:rsid w:val="00325B52"/>
+    <w:rsid w:val="003260AA"/>
+    <w:rsid w:val="00330884"/>
+    <w:rsid w:val="003378F8"/>
+    <w:rsid w:val="003405C6"/>
+    <w:rsid w:val="00347925"/>
+    <w:rsid w:val="00352962"/>
+    <w:rsid w:val="00355261"/>
+    <w:rsid w:val="00356E93"/>
+    <w:rsid w:val="00357652"/>
+    <w:rsid w:val="00361F5E"/>
+    <w:rsid w:val="00362762"/>
+    <w:rsid w:val="00366348"/>
+    <w:rsid w:val="0037045D"/>
+    <w:rsid w:val="00370CD3"/>
+    <w:rsid w:val="00371A80"/>
+    <w:rsid w:val="0037798C"/>
+    <w:rsid w:val="0038482B"/>
+    <w:rsid w:val="00387ADD"/>
+    <w:rsid w:val="00391F97"/>
+    <w:rsid w:val="00393341"/>
+    <w:rsid w:val="003A0D39"/>
+    <w:rsid w:val="003A20EC"/>
+    <w:rsid w:val="003A69B4"/>
+    <w:rsid w:val="003B10A2"/>
+    <w:rsid w:val="003B79F6"/>
+    <w:rsid w:val="003C48D2"/>
+    <w:rsid w:val="003D2698"/>
+    <w:rsid w:val="003E04CC"/>
+    <w:rsid w:val="003E5D45"/>
+    <w:rsid w:val="003F23AB"/>
+    <w:rsid w:val="003F5804"/>
+    <w:rsid w:val="00404A58"/>
+    <w:rsid w:val="00424340"/>
+    <w:rsid w:val="00433BAA"/>
+    <w:rsid w:val="00435E78"/>
+    <w:rsid w:val="00437E5D"/>
+    <w:rsid w:val="004404BC"/>
+    <w:rsid w:val="00445921"/>
+    <w:rsid w:val="00451C43"/>
+    <w:rsid w:val="00455975"/>
+    <w:rsid w:val="00456F54"/>
+    <w:rsid w:val="0045778F"/>
+    <w:rsid w:val="00465810"/>
+    <w:rsid w:val="00465C36"/>
+    <w:rsid w:val="00465CE8"/>
+    <w:rsid w:val="00470298"/>
+    <w:rsid w:val="004779C6"/>
+    <w:rsid w:val="00482383"/>
+    <w:rsid w:val="00482B69"/>
+    <w:rsid w:val="004830BF"/>
+    <w:rsid w:val="00483BDD"/>
+    <w:rsid w:val="004861F6"/>
+    <w:rsid w:val="00486250"/>
+    <w:rsid w:val="0049291F"/>
+    <w:rsid w:val="004951EE"/>
+    <w:rsid w:val="00496846"/>
+    <w:rsid w:val="004A666F"/>
+    <w:rsid w:val="004C2240"/>
+    <w:rsid w:val="004C6794"/>
+    <w:rsid w:val="004C7E32"/>
+    <w:rsid w:val="004D1ACE"/>
+    <w:rsid w:val="004D6782"/>
+    <w:rsid w:val="004E0220"/>
+    <w:rsid w:val="004E0D42"/>
+    <w:rsid w:val="004E1B13"/>
+    <w:rsid w:val="004E5BC0"/>
+    <w:rsid w:val="004E5D7E"/>
+    <w:rsid w:val="004E714D"/>
+    <w:rsid w:val="0050023C"/>
+    <w:rsid w:val="00501330"/>
+    <w:rsid w:val="005040E4"/>
+    <w:rsid w:val="0050748B"/>
+    <w:rsid w:val="0051049D"/>
+    <w:rsid w:val="00511F4E"/>
+    <w:rsid w:val="00515B6A"/>
+    <w:rsid w:val="0052034D"/>
+    <w:rsid w:val="005206BF"/>
+    <w:rsid w:val="00522ED3"/>
+    <w:rsid w:val="005231E5"/>
+    <w:rsid w:val="005277CF"/>
+    <w:rsid w:val="005308E7"/>
+    <w:rsid w:val="00533536"/>
+    <w:rsid w:val="0053515B"/>
+    <w:rsid w:val="005353B8"/>
+    <w:rsid w:val="0053732B"/>
+    <w:rsid w:val="005437D7"/>
+    <w:rsid w:val="0055441F"/>
+    <w:rsid w:val="005608F7"/>
+    <w:rsid w:val="00583369"/>
+    <w:rsid w:val="00593876"/>
+    <w:rsid w:val="005A2896"/>
+    <w:rsid w:val="005A4D56"/>
+    <w:rsid w:val="005A61D2"/>
+    <w:rsid w:val="005A7EFB"/>
+    <w:rsid w:val="005B2E9A"/>
+    <w:rsid w:val="005C219F"/>
+    <w:rsid w:val="005E5D1F"/>
+    <w:rsid w:val="005F6756"/>
+    <w:rsid w:val="00602103"/>
+    <w:rsid w:val="0060236B"/>
+    <w:rsid w:val="006114BC"/>
+    <w:rsid w:val="006218BE"/>
+    <w:rsid w:val="00622BAC"/>
+    <w:rsid w:val="006243FB"/>
+    <w:rsid w:val="00625DC5"/>
+    <w:rsid w:val="00625FE5"/>
+    <w:rsid w:val="00632044"/>
+    <w:rsid w:val="0063416A"/>
+    <w:rsid w:val="00634B36"/>
+    <w:rsid w:val="0063503B"/>
+    <w:rsid w:val="006468D1"/>
+    <w:rsid w:val="00653A87"/>
+    <w:rsid w:val="00661ACA"/>
+    <w:rsid w:val="00661FBF"/>
+    <w:rsid w:val="0066295E"/>
+    <w:rsid w:val="006668BA"/>
+    <w:rsid w:val="00671850"/>
+    <w:rsid w:val="00682C21"/>
+    <w:rsid w:val="006855C4"/>
+    <w:rsid w:val="00694880"/>
+    <w:rsid w:val="00697232"/>
+    <w:rsid w:val="006A5F26"/>
+    <w:rsid w:val="006A6EE0"/>
+    <w:rsid w:val="006B0CEA"/>
+    <w:rsid w:val="006B2558"/>
+    <w:rsid w:val="006B46EF"/>
+    <w:rsid w:val="006C042C"/>
+    <w:rsid w:val="006C1128"/>
+    <w:rsid w:val="006C312A"/>
+    <w:rsid w:val="006D7742"/>
+    <w:rsid w:val="006E2CE9"/>
+    <w:rsid w:val="006E3751"/>
+    <w:rsid w:val="006F3A1E"/>
+    <w:rsid w:val="006F5F76"/>
+    <w:rsid w:val="006F60B6"/>
+    <w:rsid w:val="007028B1"/>
+    <w:rsid w:val="00711E1B"/>
+    <w:rsid w:val="00727839"/>
+    <w:rsid w:val="00730A8B"/>
+    <w:rsid w:val="007419AA"/>
+    <w:rsid w:val="00742C8C"/>
+    <w:rsid w:val="007468AE"/>
+    <w:rsid w:val="00750AD0"/>
+    <w:rsid w:val="0075330D"/>
+    <w:rsid w:val="00753506"/>
+    <w:rsid w:val="007635AC"/>
+    <w:rsid w:val="007849B1"/>
+    <w:rsid w:val="007D1A83"/>
+    <w:rsid w:val="007E2543"/>
+    <w:rsid w:val="007F0130"/>
+    <w:rsid w:val="007F074C"/>
+    <w:rsid w:val="007F2B31"/>
+    <w:rsid w:val="007F339B"/>
+    <w:rsid w:val="007F34C6"/>
+    <w:rsid w:val="00801400"/>
+    <w:rsid w:val="00802466"/>
+    <w:rsid w:val="00812433"/>
+    <w:rsid w:val="00812F6A"/>
+    <w:rsid w:val="00814188"/>
+    <w:rsid w:val="00817F19"/>
+    <w:rsid w:val="00824526"/>
+    <w:rsid w:val="00834AA0"/>
+    <w:rsid w:val="00834FA7"/>
+    <w:rsid w:val="0084622D"/>
+    <w:rsid w:val="0085007C"/>
+    <w:rsid w:val="0085437F"/>
+    <w:rsid w:val="00856810"/>
+    <w:rsid w:val="008571AB"/>
+    <w:rsid w:val="00862BB2"/>
+    <w:rsid w:val="00862F88"/>
+    <w:rsid w:val="00871F4E"/>
+    <w:rsid w:val="0087295B"/>
+    <w:rsid w:val="008756FD"/>
+    <w:rsid w:val="00884F77"/>
+    <w:rsid w:val="00890A28"/>
+    <w:rsid w:val="00890BEC"/>
+    <w:rsid w:val="008920F7"/>
+    <w:rsid w:val="00893074"/>
+    <w:rsid w:val="008B2336"/>
+    <w:rsid w:val="008C2A03"/>
+    <w:rsid w:val="008C58FC"/>
+    <w:rsid w:val="008D191E"/>
+    <w:rsid w:val="008D2295"/>
+    <w:rsid w:val="008E01E4"/>
+    <w:rsid w:val="008E2EE3"/>
+    <w:rsid w:val="008E3B75"/>
+    <w:rsid w:val="008E5B7D"/>
+    <w:rsid w:val="008F5258"/>
+    <w:rsid w:val="0090640B"/>
+    <w:rsid w:val="00907AD5"/>
+    <w:rsid w:val="00907C82"/>
+    <w:rsid w:val="00913D04"/>
+    <w:rsid w:val="00914379"/>
+    <w:rsid w:val="009151EF"/>
+    <w:rsid w:val="00923700"/>
+    <w:rsid w:val="00925CB8"/>
+    <w:rsid w:val="00933642"/>
+    <w:rsid w:val="009367C9"/>
+    <w:rsid w:val="00950D16"/>
+    <w:rsid w:val="00950D41"/>
+    <w:rsid w:val="00952729"/>
+    <w:rsid w:val="00952C82"/>
+    <w:rsid w:val="00962805"/>
+    <w:rsid w:val="00965DE3"/>
+    <w:rsid w:val="00975DA3"/>
+    <w:rsid w:val="00976328"/>
+    <w:rsid w:val="0098084F"/>
+    <w:rsid w:val="009A0042"/>
+    <w:rsid w:val="009A0F13"/>
+    <w:rsid w:val="009A1D99"/>
+    <w:rsid w:val="009A64EE"/>
+    <w:rsid w:val="009B0019"/>
+    <w:rsid w:val="009C0325"/>
+    <w:rsid w:val="009D0E45"/>
+    <w:rsid w:val="009D146D"/>
+    <w:rsid w:val="009D294F"/>
+    <w:rsid w:val="009D31C3"/>
+    <w:rsid w:val="009D63AD"/>
+    <w:rsid w:val="009E1D47"/>
+    <w:rsid w:val="009E6EA1"/>
+    <w:rsid w:val="009F2995"/>
+    <w:rsid w:val="009F36B4"/>
+    <w:rsid w:val="009F390B"/>
+    <w:rsid w:val="00A01657"/>
+    <w:rsid w:val="00A03960"/>
+    <w:rsid w:val="00A12685"/>
+    <w:rsid w:val="00A33014"/>
+    <w:rsid w:val="00A34EEE"/>
+    <w:rsid w:val="00A350A6"/>
+    <w:rsid w:val="00A37A20"/>
+    <w:rsid w:val="00A4093D"/>
+    <w:rsid w:val="00A43198"/>
+    <w:rsid w:val="00A43D30"/>
+    <w:rsid w:val="00A45DCA"/>
+    <w:rsid w:val="00A5149E"/>
+    <w:rsid w:val="00A56232"/>
+    <w:rsid w:val="00A56378"/>
+    <w:rsid w:val="00A56570"/>
+    <w:rsid w:val="00A62B64"/>
+    <w:rsid w:val="00A81D21"/>
+    <w:rsid w:val="00A853A1"/>
+    <w:rsid w:val="00A85912"/>
+    <w:rsid w:val="00A9128A"/>
+    <w:rsid w:val="00A93961"/>
+    <w:rsid w:val="00A96FD8"/>
+    <w:rsid w:val="00AA766F"/>
+    <w:rsid w:val="00AB012E"/>
+    <w:rsid w:val="00AB11B1"/>
+    <w:rsid w:val="00AB3132"/>
+    <w:rsid w:val="00AC1BD2"/>
+    <w:rsid w:val="00AC2A65"/>
+    <w:rsid w:val="00AC65B2"/>
+    <w:rsid w:val="00AC7283"/>
+    <w:rsid w:val="00AE02E6"/>
+    <w:rsid w:val="00AE0DA0"/>
+    <w:rsid w:val="00AF3DFF"/>
+    <w:rsid w:val="00B07A09"/>
+    <w:rsid w:val="00B11B4E"/>
+    <w:rsid w:val="00B22190"/>
+    <w:rsid w:val="00B42F1B"/>
+    <w:rsid w:val="00B466DE"/>
+    <w:rsid w:val="00B4771E"/>
+    <w:rsid w:val="00B5117E"/>
+    <w:rsid w:val="00B60226"/>
+    <w:rsid w:val="00B617B4"/>
+    <w:rsid w:val="00B639DD"/>
+    <w:rsid w:val="00B65C63"/>
+    <w:rsid w:val="00B67BB4"/>
+    <w:rsid w:val="00B67CAF"/>
+    <w:rsid w:val="00B67D57"/>
+    <w:rsid w:val="00B70E3F"/>
+    <w:rsid w:val="00B816FD"/>
+    <w:rsid w:val="00B818A5"/>
+    <w:rsid w:val="00B93968"/>
+    <w:rsid w:val="00B943D9"/>
+    <w:rsid w:val="00BA0E4D"/>
+    <w:rsid w:val="00BA73C9"/>
+    <w:rsid w:val="00BB2FA4"/>
+    <w:rsid w:val="00BB3D56"/>
+    <w:rsid w:val="00BC3382"/>
+    <w:rsid w:val="00BD6027"/>
+    <w:rsid w:val="00BE3E91"/>
+    <w:rsid w:val="00BE52A3"/>
+    <w:rsid w:val="00BF1FC0"/>
+    <w:rsid w:val="00C00945"/>
+    <w:rsid w:val="00C02B9B"/>
+    <w:rsid w:val="00C04A2F"/>
+    <w:rsid w:val="00C06178"/>
+    <w:rsid w:val="00C101F0"/>
+    <w:rsid w:val="00C115C0"/>
+    <w:rsid w:val="00C1242E"/>
+    <w:rsid w:val="00C13AD7"/>
+    <w:rsid w:val="00C16BA4"/>
+    <w:rsid w:val="00C43BE1"/>
+    <w:rsid w:val="00C5180F"/>
+    <w:rsid w:val="00C51AE9"/>
+    <w:rsid w:val="00C55EAF"/>
+    <w:rsid w:val="00C654FF"/>
+    <w:rsid w:val="00C67E6D"/>
+    <w:rsid w:val="00C765AD"/>
+    <w:rsid w:val="00C80128"/>
+    <w:rsid w:val="00C83F5C"/>
+    <w:rsid w:val="00C94273"/>
+    <w:rsid w:val="00CA6EED"/>
+    <w:rsid w:val="00CB1F2C"/>
+    <w:rsid w:val="00CC1718"/>
+    <w:rsid w:val="00CC1BAC"/>
+    <w:rsid w:val="00CC422A"/>
+    <w:rsid w:val="00CC5F94"/>
+    <w:rsid w:val="00CE5CE3"/>
+    <w:rsid w:val="00CE5D81"/>
+    <w:rsid w:val="00CF39BE"/>
+    <w:rsid w:val="00CF5FE7"/>
+    <w:rsid w:val="00D00B84"/>
+    <w:rsid w:val="00D03551"/>
+    <w:rsid w:val="00D121B2"/>
+    <w:rsid w:val="00D14BAA"/>
+    <w:rsid w:val="00D15F1A"/>
+    <w:rsid w:val="00D17477"/>
+    <w:rsid w:val="00D23204"/>
+    <w:rsid w:val="00D2377B"/>
+    <w:rsid w:val="00D249FB"/>
+    <w:rsid w:val="00D30999"/>
+    <w:rsid w:val="00D30C0A"/>
+    <w:rsid w:val="00D30E67"/>
+    <w:rsid w:val="00D40C1F"/>
+    <w:rsid w:val="00D445FF"/>
+    <w:rsid w:val="00D460B1"/>
+    <w:rsid w:val="00D6685D"/>
+    <w:rsid w:val="00D701A4"/>
+    <w:rsid w:val="00D71E77"/>
+    <w:rsid w:val="00D7241C"/>
+    <w:rsid w:val="00D734EB"/>
+    <w:rsid w:val="00D746F4"/>
+    <w:rsid w:val="00D82894"/>
+    <w:rsid w:val="00D83BD2"/>
+    <w:rsid w:val="00D92054"/>
+    <w:rsid w:val="00D97326"/>
+    <w:rsid w:val="00DB5BD4"/>
+    <w:rsid w:val="00DB716A"/>
+    <w:rsid w:val="00DC043B"/>
+    <w:rsid w:val="00DC351F"/>
+    <w:rsid w:val="00DC5227"/>
+    <w:rsid w:val="00DE12EB"/>
+    <w:rsid w:val="00DF194C"/>
+    <w:rsid w:val="00DF1E2B"/>
+    <w:rsid w:val="00DF5C02"/>
+    <w:rsid w:val="00DF7E0A"/>
+    <w:rsid w:val="00E02B94"/>
+    <w:rsid w:val="00E23067"/>
+    <w:rsid w:val="00E23CAE"/>
+    <w:rsid w:val="00E2717A"/>
+    <w:rsid w:val="00E3133C"/>
+    <w:rsid w:val="00E3600E"/>
+    <w:rsid w:val="00E40588"/>
+    <w:rsid w:val="00E4666B"/>
+    <w:rsid w:val="00E47D38"/>
+    <w:rsid w:val="00E47F30"/>
+    <w:rsid w:val="00E54248"/>
+    <w:rsid w:val="00E56362"/>
+    <w:rsid w:val="00E56A45"/>
+    <w:rsid w:val="00E639C2"/>
+    <w:rsid w:val="00E65150"/>
+    <w:rsid w:val="00E70068"/>
+    <w:rsid w:val="00E77BC6"/>
+    <w:rsid w:val="00E8095A"/>
+    <w:rsid w:val="00E94F47"/>
+    <w:rsid w:val="00E95233"/>
+    <w:rsid w:val="00EA12BB"/>
+    <w:rsid w:val="00EA6DA0"/>
+    <w:rsid w:val="00EB0B6D"/>
+    <w:rsid w:val="00EB321C"/>
+    <w:rsid w:val="00EC3E7A"/>
+    <w:rsid w:val="00EC5798"/>
+    <w:rsid w:val="00EC6871"/>
+    <w:rsid w:val="00ED5CB1"/>
+    <w:rsid w:val="00EE2079"/>
+    <w:rsid w:val="00EE2C14"/>
+    <w:rsid w:val="00EF530F"/>
+    <w:rsid w:val="00EF608B"/>
+    <w:rsid w:val="00EF7760"/>
+    <w:rsid w:val="00F01689"/>
+    <w:rsid w:val="00F03416"/>
+    <w:rsid w:val="00F05B60"/>
+    <w:rsid w:val="00F13FE2"/>
+    <w:rsid w:val="00F20A0A"/>
+    <w:rsid w:val="00F22D7F"/>
+    <w:rsid w:val="00F23119"/>
+    <w:rsid w:val="00F239E9"/>
+    <w:rsid w:val="00F27423"/>
+    <w:rsid w:val="00F41DEC"/>
+    <w:rsid w:val="00F46927"/>
+    <w:rsid w:val="00F46BB6"/>
+    <w:rsid w:val="00F47C6C"/>
+    <w:rsid w:val="00F57D5D"/>
+    <w:rsid w:val="00F617D0"/>
+    <w:rsid w:val="00F62EA9"/>
+    <w:rsid w:val="00F6665A"/>
+    <w:rsid w:val="00F85148"/>
+    <w:rsid w:val="00F860B5"/>
+    <w:rsid w:val="00F861A0"/>
+    <w:rsid w:val="00F86865"/>
+    <w:rsid w:val="00F95380"/>
+    <w:rsid w:val="00F96B5B"/>
+    <w:rsid w:val="00FA0129"/>
+    <w:rsid w:val="00FA07E9"/>
+    <w:rsid w:val="00FA1278"/>
+    <w:rsid w:val="00FB49BE"/>
+    <w:rsid w:val="00FB5FCC"/>
+    <w:rsid w:val="00FB6CB8"/>
+    <w:rsid w:val="00FD0B41"/>
+    <w:rsid w:val="00FD215E"/>
+    <w:rsid w:val="00FD60B3"/>
+    <w:rsid w:val="00FD6603"/>
+    <w:rsid w:val="00FE1565"/>
+    <w:rsid w:val="00FF255E"/>
+    <w:rsid w:val="00FF39F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="40961"/>
+    <o:shapedefaults v:ext="edit" spidmax="2053"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="499EFF07"/>
-  <w15:docId w15:val="{DC5984AE-FC95-4B59-A124-3D216C2EE7C2}"/>
+  <w14:docId w14:val="7A3EDEC8"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C37892EE-9D67-48F8-9097-89F35FEAE171}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -16765,1353 +39289,1127 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00E4666B"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B627D9"/>
+    <w:rsid w:val="00D03551"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CD2765"/>
+    <w:rsid w:val="00C16BA4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C16BA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00B627D9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D03551"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
-[...76 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B627D9"/>
+    <w:rsid w:val="00976328"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B627D9"/>
+    <w:rsid w:val="00976328"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B627D9"/>
+    <w:rsid w:val="00976328"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B627D9"/>
+    <w:rsid w:val="00976328"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00976328"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="NoSpacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00976328"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00CD2765"/>
+    <w:rsid w:val="00C16BA4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F27423"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E5D7E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00CD2765"/>
+    <w:rsid w:val="0028651E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C16BA4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0028651E"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0028651E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00366348"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006C312A"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A93961"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007F2B31"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4472C4" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD2765"/>
+    <w:rsid w:val="00AC7283"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B466DE"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B466DE"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B466DE"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B466DE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B466DE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FE172E"/>
+    <w:rsid w:val="00EB0B6D"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
-      <w:bCs w:val="0"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FE172E"/>
+    <w:rsid w:val="00E56A45"/>
     <w:pPr>
-      <w:spacing w:after="100"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+      </w:tabs>
+      <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
     </w:pPr>
-  </w:style>
-[...18 lines deleted...]
-    <w:rsid w:val="00FE172E"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:noProof/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
-[...2 lines deleted...]
-    <w:uiPriority w:val="22"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RSCnumberedlist11">
+    <w:name w:val="RSC numbered list 1.1"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003225D5"/>
+    <w:rsid w:val="00246226"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="19"/>
+      </w:numPr>
+      <w:spacing w:before="480" w:after="245" w:line="280" w:lineRule="atLeast"/>
+      <w:ind w:left="539" w:hanging="539"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="005437D7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1839735462">
+    <w:div w:id="237403564">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="536546396">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="666053619">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="793597289">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1090194546">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1185749272">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1209755002">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1374118407">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1732267920">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1736589154">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1794984509">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1833637480">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2073305169">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.gif"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.gif"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto3.wdp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.ansto.gov.au/resources/radioisotopesinmedicine/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:b7ebb9ae-29f0-482e-8c8a-2b9e5678b211@AUSP282.PROD.OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:a887769b-aa7d-44de-95ce-eda0e467bf9d@AUSP282.PROD.OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jfif"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto4.wdp"/><Relationship Id="rId38" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto5.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:448945be-0308-4a22-b518-5683e3095ca6@AUSP282.PROD.OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ansto.gov.au/products/ansto-synroc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ansto.gov.au/media/8892/download?inline=" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.gif"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:e1c92f3a-1e66-4671-8cc5-ffc62b940d83@AUSP282.PROD.OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/></Relationships>
-[...332 lines deleted...]
-</c:userShapes>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...279 lines deleted...]
-</a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C55C1B48-0060-4A07-96DA-CF0BB120A06D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BDDB7BD-A621-4F22-934C-E208737BBA71}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>11619</Characters>
+  <Pages>18</Pages>
+  <Words>3273</Words>
+  <Characters>18661</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>96</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>155</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Year 7-10 Science</vt:lpstr>
+      <vt:lpstr>Year 9-10 Science</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>ANSTO</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13630</CharactersWithSpaces>
+  <CharactersWithSpaces>21891</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Year 7-10 Science</dc:title>
-[...1 lines deleted...]
-  <dc:creator>MURPHY, Bridget</dc:creator>
+  <dc:title>Year 9-10 Science</dc:title>
+  <dc:subject>Student excursion workbook</dc:subject>
+  <dc:creator>HANRAHAN, Corey</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>