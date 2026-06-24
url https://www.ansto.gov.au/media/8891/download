--- v0 (2025-12-01)
+++ v1 (2026-06-24)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9242"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B627D9" w:rsidRPr="00FA6204" w14:paraId="658BFAD3" w14:textId="77777777" w:rsidTr="005E3049">
         <w:trPr>
           <w:trHeight w:val="4253"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="561406C3" w14:textId="77777777" w:rsidR="00B627D9" w:rsidRDefault="00B627D9" w:rsidP="005E3049">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:caps/>
@@ -171,1814 +171,4341 @@
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E289294" w14:textId="77777777" w:rsidR="00B627D9" w:rsidRPr="00FA6204" w:rsidRDefault="00B627D9" w:rsidP="005E3049">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:caps/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F9A38B3" wp14:editId="1A7E1042">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F9A38B3" wp14:editId="6AE81F6C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-53340</wp:posOffset>
+                        <wp:posOffset>-82550</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>96520</wp:posOffset>
+                        <wp:posOffset>99060</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="6286500" cy="609600"/>
+                      <wp:extent cx="5886450" cy="609600"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Rectangle 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="6286500" cy="609600"/>
+                                <a:ext cx="5886450" cy="609600"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="accent1"/>
                               </a:solidFill>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="2">
                                 <a:schemeClr val="accent1">
                                   <a:shade val="50000"/>
                                 </a:schemeClr>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="799D5C58" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-4.2pt;margin-top:7.6pt;width:495pt;height:48pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBW8ycahQIAAIgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1P2zAQ/j5p/8Hy95G0gg4qUlSBmCYh&#10;QMDEZ+PYjSXH553dpt2v39lJw6s2adqX5M733Nvj852ebVvLNgqDAVfxyUHJmXISauNWFf/xcPnl&#10;mLMQhauFBacqvlOBny0+fzrt/FxNoQFbK2QUxIV55yvexOjnRRFko1oRDsArR0YN2IpIKq6KGkVH&#10;0VtbTMtyVnSAtUeQKgQ6veiNfJHja61kvNE6qMhsxam2mL+Yv0/pWyxOxXyFwjdGDmWIf6iiFcZR&#10;0jHUhYiCrdG8C9UaiRBAxwMJbQFaG6lyD9TNpHzTzX0jvMq9EDnBjzSF/xdWXm9ukZma7o4zJ1q6&#10;ojsiTbiVVWyS6Ol8mBPq3t/ioAUSU69bjW36UxdsmyndjZSqbWSSDmfT49lRScxLss3KkxnJFKZ4&#10;9vYY4jcFLUtCxZGyZybF5irEHrqHpGQBrKkvjbVZSWOizi2yjaALFlIqF3PVlOAV0rqEd5A8+6Dp&#10;pEjN9e1kKe6sSjjr7pQmVqiBaS4mz+P7RLmGRtSqz0+Nju2NHrnZHDChNeUfY0/+FLuvcsAnV5XH&#10;eXQu/+48euTM4OLo3BoH+FEAO9Kne/yepJ6axNIT1DuaGYT+MQUvLw1d3ZUI8VYgvR66bdoI8YY+&#10;2kJXcRgkzhrAXx+dJzwNNVk56+g1Vjz8XAtUnNnvjsb9ZHJ4mJ5vVg6Pvk5JwZeWp5cWt27PgeaB&#10;Rpqqy2LCR7sXNUL7SItjmbKSSThJuSsuI+6V89hvCVo9Ui2XGUZP1ot45e69TMETq2k0H7aPAv0w&#10;v5Em/xr2L1fM34xxj02eDpbrCNrkGX/mdeCbnnsenGE1pX3yUs+o5wW6+A0AAP//AwBQSwMEFAAG&#10;AAgAAAAhABDZX3/eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaJxGN&#10;QhqnAiR6hlIhenNjN46I11bsNClfz3Kix50Zzb6pNrPt2VkPoXMoIF0mwDQ2TnXYCth/vC4KYCFK&#10;VLJ3qAVcdIBNfXtTyVK5Cd/1eRdbRiUYSinAxOhLzkNjtJVh6bxG8k5usDLSObRcDXKictvzLEly&#10;bmWH9MFIr1+Mbr53oxXgt/u3w8k8+ym/fK62czt+/XSjEPd389MaWNRz/A/DHz6hQ01MRzeiCqwX&#10;sCgeKEn6KgNG/mOR5sCOJKRpBryu+PWC+hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBW&#10;8ycahQIAAIgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAQ2V9/3gAAAAkBAAAPAAAAAAAAAAAAAAAAAN8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" fillcolor="#4f81bd [3204]" stroked="f" strokeweight="2pt"/>
+                    <v:rect w14:anchorId="289F3252" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.5pt;margin-top:7.8pt;width:463.5pt;height:48pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlRsrgdAIAAGIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9r2zAQfh/sfxB6X+2EJGtDnRJaOgal&#10;LUtHnxVZig2yTjspcbK/fic5drq2bDDmB1nSfffr091dXu0bw3YKfQ224KOznDNlJZS13RT8+9Pt&#10;p3POfBC2FAasKvhBeX61+PjhsnVzNYYKTKmQkRHr560reBWCm2eZl5VqhD8DpywJNWAjAh1xk5Uo&#10;WrLemGyc57OsBSwdglTe0+1NJ+SLZF9rJcOD1l4FZgpOsYW0YlrXcc0Wl2K+QeGqWh7DEP8QRSNq&#10;S04HUzciCLbF+o2pppYIHnQ4k9BkoHUtVcqBshnlr7JZVcKplAuR491Ak/9/ZuX9buUekWhonZ97&#10;2sYs9hqb+Kf42D6RdRjIUvvAJF1Oz89nkylxKkk2yy9meWIzO2k79OGLgobFTcGRHiNxJHZ3PpBH&#10;gvaQ6MyDqcvb2ph0iAWgrg2ynaCnE1IqG0bxuUjrN6SxEW8hanbieJOd0km7cDAq4oz9pjSrS0pg&#10;nIJJlfbWUYqhEqXq/E9z+nrvfWgplmQwojX5H2yP/mS7i/KIj6oqFeqgnP9dedBInsGGQbmpLeB7&#10;BsxAn+7wPUkdNZGlNZSHR2QIXZt4J29rero74cOjQOoLem3q9fBAizbQFhyOO84qwJ/v3Uc8lStJ&#10;OWupzwruf2wFKs7MV0uFfDGaTGJjpsNk+nlMB3wpWb+U2G1zDVQPI5oqTqZtxAfTbzVC80wjYRm9&#10;kkhYSb4LLgP2h+vQ9T8NFamWywSjZnQi3NmVk9F4ZDWW5tP+WaA71m+gyr+HvifF/FUZd9ioaWG5&#10;DaDrVOMnXo98UyOnwjkOnTgpXp4T6jQaF78AAAD//wMAUEsDBBQABgAIAAAAIQDNXWSh3gAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWsdAIwhxKkCiZygVgpsbb+OIeB3F&#10;TpPy9SwnOO7MaPZNuZ59J444xDaQBrXMQCDVwbbUaNi9PS9uQcRkyJouEGo4YYR1dX5WmsKGiV7x&#10;uE2N4BKKhdHgUuoLKWPt0Ju4DD0Se4cweJP4HBppBzNxue/kVZbl0puW+IMzPT45rL+2o9fQb3Yv&#10;nwf32E/56X21mZvx47sdtb68mB/uQSSc018YfvEZHSpm2oeRbBSdhoW65i2JjVUOggN36oaFPQtK&#10;5SCrUv6fUP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZUbK4HQCAABiBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAzV1kod4AAAAKAQAADwAA&#10;AAAAAAAAAAAAAADOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" fillcolor="#4f81bd [3204]" stroked="f" strokeweight="2pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B627D9" w14:paraId="2FD50FD0" w14:textId="77777777" w:rsidTr="005E3049">
         <w:trPr>
           <w:trHeight w:val="1440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="56"/>
               <w:szCs w:val="80"/>
             </w:rPr>
             <w:alias w:val="Title"/>
             <w:id w:val="15524250"/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' xmlns:ns1='http://purl.org/dc/elements/1.1/'" w:xpath="/ns0:coreProperties[1]/ns1:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5000" w:type="pct"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4622604C" w14:textId="4D6AD1C5" w:rsidR="00B627D9" w:rsidRDefault="00D82731" w:rsidP="00687D89">
+              <w:p w14:paraId="4622604C" w14:textId="6D134D61" w:rsidR="00B627D9" w:rsidRDefault="00D82731" w:rsidP="00687D89">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                     <w:sz w:val="80"/>
                     <w:szCs w:val="80"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="56"/>
                     <w:szCs w:val="80"/>
                   </w:rPr>
-                  <w:t>Year 7-10 Science</w:t>
+                  <w:t xml:space="preserve">Year </w:t>
+                </w:r>
+                <w:r w:rsidR="00907F84">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="56"/>
+                    <w:szCs w:val="80"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">9 </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="56"/>
+                    <w:szCs w:val="80"/>
+                  </w:rPr>
+                  <w:t>-10 Science</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00B627D9" w14:paraId="0CA44B12" w14:textId="77777777" w:rsidTr="005E3049">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="44"/>
               <w:szCs w:val="44"/>
             </w:rPr>
             <w:alias w:val="Subtitle"/>
             <w:id w:val="15524255"/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' xmlns:ns1='http://purl.org/dc/elements/1.1/'" w:xpath="/ns0:coreProperties[1]/ns1:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5000" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1BCC6DFD" w14:textId="77777777" w:rsidR="00B627D9" w:rsidRDefault="00687D89" w:rsidP="00687D89">
+              <w:p w14:paraId="1BCC6DFD" w14:textId="08D9C12D" w:rsidR="00B627D9" w:rsidRDefault="007064FD" w:rsidP="00687D89">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                     <w:sz w:val="44"/>
                     <w:szCs w:val="44"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="44"/>
                     <w:szCs w:val="44"/>
                   </w:rPr>
-                  <w:t>Tour outline and syllabus outcomes</w:t>
+                  <w:t>Excursion</w:t>
+                </w:r>
+                <w:r w:rsidR="00687D89">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="44"/>
+                    <w:szCs w:val="44"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> outline and syllabus outcomes</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00B627D9" w:rsidRPr="00D67BBB" w14:paraId="6F8EBC5D" w14:textId="77777777" w:rsidTr="00B627D9">
         <w:trPr>
           <w:trHeight w:val="1948"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15E0A1F2" w14:textId="77777777" w:rsidR="00B627D9" w:rsidRPr="00D67BBB" w:rsidRDefault="00B627D9" w:rsidP="00B627D9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="65B1816D" w14:textId="77777777" w:rsidR="00B627D9" w:rsidRPr="00D67BBB" w:rsidRDefault="00B627D9" w:rsidP="005E3049"/>
-          <w:p w14:paraId="65BF1B7F" w14:textId="77777777" w:rsidR="00B627D9" w:rsidRPr="00D67BBB" w:rsidRDefault="00B627D9" w:rsidP="005E3049"/>
+          <w:p w14:paraId="65BF1B7F" w14:textId="15DC22F8" w:rsidR="00B627D9" w:rsidRPr="00D67BBB" w:rsidRDefault="003B18FE" w:rsidP="005E3049">
+            <w:r w:rsidRPr="00B300FD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="714276A9" wp14:editId="59DED2F7">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-62230</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="page">
+                        <wp:posOffset>711200</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="5838825" cy="3956050"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="25400"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="307" name="Text Box 2"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="5838825" cy="3956050"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="6E581418" w14:textId="0D445311" w:rsidR="00687D89" w:rsidRPr="003B18FE" w:rsidRDefault="00F20C14" w:rsidP="003B18FE">
+                                  <w:pPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00F20C14">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">ANSTO is a leading global nuclear science and technology organisation delivering world-class research and expertise to benefit Australia and support a more sustainable future.  Using nuclear science, we improve health, support industries, </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">and </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00F20C14">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>provide expert advice to government on nuclear technologies.</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00687D89" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">ANSTO produces </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="004A2264">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>a</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="004A2264" w:rsidRPr="004A2264">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>bout 75-80 percent of medic</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="004A2264">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>al radio</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="004A2264" w:rsidRPr="004A2264">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>isotopes used in Australia</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="004A2264">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>.</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="45DEE09A" w14:textId="020F70E3" w:rsidR="00012817" w:rsidRPr="003B18FE" w:rsidRDefault="00687D89" w:rsidP="003B18FE">
+                                  <w:pPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">ANSTO conducts </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00F20C14">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">a </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">Years </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00907F84" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>9</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">-10 Science </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00F20C14">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>excursion</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>, which cover</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00F968D9" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>s</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00F968D9" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">specific </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">syllabus content in </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00F968D9" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">the </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">NSW </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00F968D9" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>Stage 5 S</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>cience syllabus</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00F968D9" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> for implementation in 2026. The content addressed is from the </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00F20C14">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">Focus area: </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00F968D9" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>Reactions</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="004A2264">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>,</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00F968D9" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00F20C14">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>under the section</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="004A2264">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">: </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramStart"/>
+                                  <w:r w:rsidR="00F20C14">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>Nuclear</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramEnd"/>
+                                  <w:r w:rsidR="00F20C14">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> reactions</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">. </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00F20C14">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>A</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00012817" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> variety of Working Scientifically skills</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00F20C14">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> are also addressed</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00012817" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">. </w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="37A67386" w14:textId="5425A4CF" w:rsidR="00821123" w:rsidRPr="003B18FE" w:rsidRDefault="00687D89" w:rsidP="003B18FE">
+                                  <w:pPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>Th</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="004A2264">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">is excursion </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">consist of: </w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="627310F6" w14:textId="45CC042B" w:rsidR="00821123" w:rsidRPr="003B18FE" w:rsidRDefault="00821123" w:rsidP="003B18FE">
+                                  <w:pPr>
+                                    <w:pStyle w:val="ListParagraph"/>
+                                    <w:numPr>
+                                      <w:ilvl w:val="0"/>
+                                      <w:numId w:val="3"/>
+                                    </w:numPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">A </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramStart"/>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>30 minute</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramEnd"/>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00F968D9" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">introductory </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">presentation </w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="5A13EE33" w14:textId="41B7CEF3" w:rsidR="00907F84" w:rsidRPr="003B18FE" w:rsidRDefault="00687D89" w:rsidP="003B18FE">
+                                  <w:pPr>
+                                    <w:pStyle w:val="ListParagraph"/>
+                                    <w:numPr>
+                                      <w:ilvl w:val="0"/>
+                                      <w:numId w:val="3"/>
+                                    </w:numPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">A </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramStart"/>
+                                  <w:r w:rsidR="00907F84" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>30</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> minute</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramEnd"/>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="003B2024" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">circuit of </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00E65049">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">four </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="003B2024" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>hands</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00F968D9" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>-</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="003B2024" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>on activities in our Discovery Centre</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00821123" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>Display Area</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="787A4C1B" w14:textId="2F382927" w:rsidR="00687D89" w:rsidRPr="003B18FE" w:rsidRDefault="00907F84" w:rsidP="003B18FE">
+                                  <w:pPr>
+                                    <w:pStyle w:val="ListParagraph"/>
+                                    <w:numPr>
+                                      <w:ilvl w:val="0"/>
+                                      <w:numId w:val="3"/>
+                                    </w:numPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">A </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramStart"/>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>30 minute</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramEnd"/>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00012817" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">interactive </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">demonstration </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00012817" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>investigating</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00F968D9" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> the properties of alpha, beta and gamma radiation and </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00012817" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">the radioactivity of </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00012817" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>several safe radioactive sources</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="06C69728" w14:textId="5A315970" w:rsidR="00687D89" w:rsidRPr="003B18FE" w:rsidRDefault="00687D89" w:rsidP="003B18FE">
+                                  <w:pPr>
+                                    <w:pStyle w:val="ListParagraph"/>
+                                    <w:numPr>
+                                      <w:ilvl w:val="0"/>
+                                      <w:numId w:val="3"/>
+                                    </w:numPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">A </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramStart"/>
+                                  <w:r w:rsidR="00907F84" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">30 </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>minute</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramEnd"/>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> break for students </w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="0BA18A03" w14:textId="75EA89B4" w:rsidR="00687D89" w:rsidRPr="003B18FE" w:rsidRDefault="00687D89" w:rsidP="003B18FE">
+                                  <w:pPr>
+                                    <w:pStyle w:val="ListParagraph"/>
+                                    <w:numPr>
+                                      <w:ilvl w:val="0"/>
+                                      <w:numId w:val="3"/>
+                                    </w:numPr>
+                                    <w:spacing w:line="276" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">A </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramStart"/>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>90 minute</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramEnd"/>
+                                  <w:r w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> tour of ANSTO’s research facilities, including the OPAL research reactor, the </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="003B2024" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>Australian Centre for Neutron Scattering</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00012817" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> (ACNS)</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="003B2024" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">, and the </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00012817" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">ANSTO </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00E65049">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>N</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00012817" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">uclear </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00E65049">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>M</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00012817" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>edicine facility (ANM)</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="003B2024" w:rsidRPr="003B18FE">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>.</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shapetype w14:anchorId="714276A9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:path gradientshapeok="t" o:connecttype="rect"/>
+                    </v:shapetype>
+                    <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-4.9pt;margin-top:56pt;width:459.75pt;height:311.5pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDf7zsJEAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJky4x4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzry+lpGnQDXsYpgdBFKmjw0NyeTN0hu0Veg225ONRzpmyEmpttyX//m3z&#10;Zs6ZD8LWwoBVJT8oz29Wr18te1eoCbRgaoWMQKwvelfyNgRXZJmXreqEH4FTlpwNYCcCmbjNahQ9&#10;oXcmm+T5ddYD1g5BKu/p9u7o5KuE3zRKhi9N41VgpuTELaQd017FPVstRbFF4VotTzTEP7DohLb0&#10;6RnqTgTBdqh/g+q0RPDQhJGELoOm0VKlHCibcf4im4dWOJVyIXG8O8vk/x+s/Lx/cF+RheEdDFTA&#10;lIR39yB/eGZh3Qq7VbeI0LdK1PTxOEqW9c4Xp6dRal/4CFL1n6CmIotdgAQ0NNhFVShPRuhUgMNZ&#10;dDUEJulyNr+azyczziT5rhaz63yWypKJ4um5Qx8+KOhYPJQcqaoJXuzvfYh0RPEUEn/zYHS90cYk&#10;A7fV2iDbC+qATVopgxdhxrK+5IsZEfk7RJ7WnyA6HaiVje5KPj8HiSLq9t7WqdGC0OZ4JsrGnoSM&#10;2h1VDEM1UGAUtIL6QJIiHFuWRowOLeAvznpq15L7nzuBijPz0VJZFuPpNPZ3MqaztxMy8NJTXXqE&#10;lQRV8sDZ8bgOaSZi6hZuqXyNTsI+MzlxpTZMep9GJvb5pZ2ingd79QgAAP//AwBQSwMEFAAGAAgA&#10;AAAhADgafy3hAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFxQa7eFpglx&#10;KoQEojdoK7i68TaJ8E+w3TS8PcsJjrMzmv2mXI/WsAFD7LyTMJsKYOhqrzvXSNjvniYrYDEpp5Xx&#10;DiV8Y4R1dXlRqkL7s3vDYZsaRiUuFkpCm1JfcB7rFq2KU9+jI+/og1WJZGi4DupM5dbwuRBLblXn&#10;6EOrenxssf7cnqyE1e3L8BE3i9f3enk0ebrJhuevIOX11fhwDyzhmP7C8ItP6FAR08GfnI7MSJjk&#10;RJ7oPpvTJgrkIs+AHSRkizsBvCr5/wnVDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDf&#10;7zsJEAIAACAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQA4Gn8t4QAAAAoBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6E581418" w14:textId="0D445311" w:rsidR="00687D89" w:rsidRPr="003B18FE" w:rsidRDefault="00F20C14" w:rsidP="003B18FE">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F20C14">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ANSTO is a leading global nuclear science and technology organisation delivering world-class research and expertise to benefit Australia and support a more sustainable future.  Using nuclear science, we improve health, support industries, </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">and </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F20C14">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>provide expert advice to government on nuclear technologies.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00687D89" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ANSTO produces </w:t>
+                            </w:r>
+                            <w:r w:rsidR="004A2264">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>a</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004A2264" w:rsidRPr="004A2264">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>bout 75-80 percent of medic</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004A2264">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>al radio</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004A2264" w:rsidRPr="004A2264">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>isotopes used in Australia</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004A2264">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45DEE09A" w14:textId="020F70E3" w:rsidR="00012817" w:rsidRPr="003B18FE" w:rsidRDefault="00687D89" w:rsidP="003B18FE">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ANSTO conducts </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F20C14">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">a </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Years </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00907F84" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>9</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">-10 Science </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F20C14">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>excursion</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>, which cover</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F968D9" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>s</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F968D9" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">specific </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">syllabus content in </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F968D9" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">NSW </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F968D9" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Stage 5 S</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>cience syllabus</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F968D9" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> for implementation in 2026. The content addressed is from the </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F20C14">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Focus area: </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F968D9" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Reactions</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004A2264">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>,</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F968D9" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F20C14">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>under the section</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004A2264">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">: </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidR="00F20C14">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Nuclear</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidR="00F20C14">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> reactions</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F20C14">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>A</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00012817" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> variety of Working Scientifically skills</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F20C14">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> are also addressed</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00012817" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="37A67386" w14:textId="5425A4CF" w:rsidR="00821123" w:rsidRPr="003B18FE" w:rsidRDefault="00687D89" w:rsidP="003B18FE">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Th</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004A2264">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">is excursion </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">consist of: </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="627310F6" w14:textId="45CC042B" w:rsidR="00821123" w:rsidRPr="003B18FE" w:rsidRDefault="00821123" w:rsidP="003B18FE">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">A </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>30 minute</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F968D9" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">introductory </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">presentation </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5A13EE33" w14:textId="41B7CEF3" w:rsidR="00907F84" w:rsidRPr="003B18FE" w:rsidRDefault="00687D89" w:rsidP="003B18FE">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">A </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidR="00907F84" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>30</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> minute</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="003B2024" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">circuit of </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E65049">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">four </w:t>
+                            </w:r>
+                            <w:r w:rsidR="003B2024" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>hands</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F968D9" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>-</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003B2024" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>on activities in our Discovery Centre</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00821123" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Display Area</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="787A4C1B" w14:textId="2F382927" w:rsidR="00687D89" w:rsidRPr="003B18FE" w:rsidRDefault="00907F84" w:rsidP="003B18FE">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">A </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>30 minute</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00012817" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">interactive </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">demonstration </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00012817" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>investigating</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F968D9" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> the properties of alpha, beta and gamma radiation and </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00012817" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">the radioactivity of </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00012817" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>several safe radioactive sources</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="06C69728" w14:textId="5A315970" w:rsidR="00687D89" w:rsidRPr="003B18FE" w:rsidRDefault="00687D89" w:rsidP="003B18FE">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">A </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidR="00907F84" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">30 </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>minute</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> break for students </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0BA18A03" w14:textId="75EA89B4" w:rsidR="00687D89" w:rsidRPr="003B18FE" w:rsidRDefault="00687D89" w:rsidP="003B18FE">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">A </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>90 minute</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> tour of ANSTO’s research facilities, including the OPAL research reactor, the </w:t>
+                            </w:r>
+                            <w:r w:rsidR="003B2024" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Australian Centre for Neutron Scattering</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00012817" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (ACNS)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003B2024" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, and the </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00012817" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ANSTO </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E65049">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>N</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00012817" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">uclear </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E65049">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>M</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00012817" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>edicine facility (ANM)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003B2024" w:rsidRPr="003B18FE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:wrap anchory="page"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B627D9" w:rsidRPr="00876B25" w14:paraId="35A9BEA3" w14:textId="77777777" w:rsidTr="005E3049">
         <w:trPr>
           <w:trHeight w:val="360"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51DD24D5" w14:textId="77777777" w:rsidR="00B627D9" w:rsidRDefault="00B627D9" w:rsidP="005E3049">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BDAF2B2" w14:textId="77777777" w:rsidR="00B627D9" w:rsidRDefault="00B627D9" w:rsidP="005E3049">
+          <w:p w14:paraId="2BDAF2B2" w14:textId="492C91DE" w:rsidR="00B627D9" w:rsidRDefault="00B627D9" w:rsidP="005E3049">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="099D5F0C" w14:textId="77777777" w:rsidR="00B627D9" w:rsidRDefault="00B627D9" w:rsidP="005E3049">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="755414AA" w14:textId="77777777" w:rsidR="00B627D9" w:rsidRPr="00876B25" w:rsidRDefault="00B627D9" w:rsidP="005E3049">
+          <w:p w14:paraId="755414AA" w14:textId="186CC809" w:rsidR="00B627D9" w:rsidRPr="00876B25" w:rsidRDefault="00B627D9" w:rsidP="005E3049">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B627D9" w14:paraId="325D0A0A" w14:textId="77777777" w:rsidTr="005E3049">
         <w:trPr>
           <w:trHeight w:val="360"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C0336E0" w14:textId="77777777" w:rsidR="00B627D9" w:rsidRDefault="00B627D9" w:rsidP="005E3049">
+          <w:p w14:paraId="4C0336E0" w14:textId="4552D5AD" w:rsidR="00B627D9" w:rsidRDefault="00B627D9" w:rsidP="005E3049">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3656F33B" w14:textId="77777777" w:rsidR="00B627D9" w:rsidRDefault="00B627D9"/>
-[...452 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3656F33B" w14:textId="32C4A2FB" w:rsidR="00B627D9" w:rsidRDefault="00B627D9"/>
+    <w:p w14:paraId="740DA19D" w14:textId="46E2102B" w:rsidR="00164591" w:rsidRDefault="00164591">
+      <w:pPr>
+        <w:sectPr w:rsidR="00164591" w:rsidSect="00687D89">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1103" w:right="1440" w:bottom="993" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4592"/>
-        <w:gridCol w:w="4650"/>
+        <w:gridCol w:w="4627"/>
+        <w:gridCol w:w="36"/>
+        <w:gridCol w:w="4579"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00687D89" w:rsidRPr="00767681" w14:paraId="2708C0E5" w14:textId="77777777" w:rsidTr="007C3346">
+      <w:tr w:rsidR="009A0B81" w:rsidRPr="00767681" w14:paraId="30CE7BF4" w14:textId="77777777" w:rsidTr="0048177F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4927" w:type="dxa"/>
+            <w:tcW w:w="4627" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="51CDD3E7" w14:textId="77777777" w:rsidR="00687D89" w:rsidRPr="00146F71" w:rsidRDefault="00687D89" w:rsidP="007C3346">
+          <w:p w14:paraId="3BE605A8" w14:textId="5642375D" w:rsidR="00F968D9" w:rsidRPr="00146F71" w:rsidRDefault="00F968D9" w:rsidP="003F6C02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146F71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Syllabus content covered in tour</w:t>
+              <w:t xml:space="preserve">Syllabus content covered in </w:t>
+            </w:r>
+            <w:r w:rsidR="007064FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ANSTO Excursion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4927" w:type="dxa"/>
+            <w:tcW w:w="4615" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="604736A8" w14:textId="77777777" w:rsidR="00687D89" w:rsidRPr="00146F71" w:rsidRDefault="00687D89" w:rsidP="007C3346">
+          <w:p w14:paraId="0273D567" w14:textId="77777777" w:rsidR="00F968D9" w:rsidRPr="00146F71" w:rsidRDefault="00F968D9" w:rsidP="003F6C02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146F71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Tour content</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00687D89" w14:paraId="7AF5B722" w14:textId="77777777" w:rsidTr="007C3346">
+      <w:tr w:rsidR="009A0B81" w14:paraId="01401175" w14:textId="77777777" w:rsidTr="003B18FE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4927" w:type="dxa"/>
+            <w:tcW w:w="4627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15DCE052" w14:textId="77777777" w:rsidR="00687D89" w:rsidRPr="00146F71" w:rsidRDefault="00687D89" w:rsidP="007C3346">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="34FBDFE2" w14:textId="77777777" w:rsidR="0048177F" w:rsidRPr="0048177F" w:rsidRDefault="0048177F" w:rsidP="0048177F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Toc256000016"/>
+          </w:p>
+          <w:p w14:paraId="7D1A9817" w14:textId="4BB9E10F" w:rsidR="00012817" w:rsidRPr="001A79EA" w:rsidRDefault="00012817" w:rsidP="0048177F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="55965612" w14:textId="77777777" w:rsidR="00687D89" w:rsidRPr="00146F71" w:rsidRDefault="00687D89" w:rsidP="007C3346">
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Review of Stage 4 Focus Area</w:t>
+            </w:r>
+            <w:r w:rsidR="009A0B81" w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Periodic table and atomic structure</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="059F3662" w14:textId="77777777" w:rsidR="0048177F" w:rsidRPr="0048177F" w:rsidRDefault="0048177F" w:rsidP="003F6C02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C1E53A9" w14:textId="24D47528" w:rsidR="009A0B81" w:rsidRPr="00FC25B8" w:rsidRDefault="009A0B81" w:rsidP="003F6C02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Atomic Structure</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DE24554" w14:textId="77777777" w:rsidR="009A0B81" w:rsidRPr="00FC25B8" w:rsidRDefault="009A0B81" w:rsidP="009A0B81">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="397" w:hanging="397"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Identify protons, neutrons and electrons as subatomic particles</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C8A9608" w14:textId="77777777" w:rsidR="009A0B81" w:rsidRPr="00FC25B8" w:rsidRDefault="009A0B81" w:rsidP="009A0B81">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="397" w:hanging="397"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Describe the location, relative charge and mass of protons, neutrons and electrons using the planetary atomic model</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="775027FE" w14:textId="0049A697" w:rsidR="00F968D9" w:rsidRPr="00146F71" w:rsidRDefault="00F968D9" w:rsidP="003F6C02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00146F71">
-[...199 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4927" w:type="dxa"/>
+            <w:tcW w:w="4615" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="262CF75E" w14:textId="77777777" w:rsidR="00687D89" w:rsidRPr="00146F71" w:rsidRDefault="00687D89" w:rsidP="007C3346">
+          <w:p w14:paraId="4512C04D" w14:textId="77777777" w:rsidR="00FC25B8" w:rsidRDefault="00FC25B8" w:rsidP="003F6C02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00146F71">
+          </w:p>
+          <w:p w14:paraId="11EA5205" w14:textId="77777777" w:rsidR="00FC25B8" w:rsidRDefault="00FC25B8" w:rsidP="003F6C02">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ratio of protons and neutrons in the nucleus of an atom determines whether an isotope is stable or radioactive. We use our interactive </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00146F71">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="432F0E8F" w14:textId="77777777" w:rsidR="0048177F" w:rsidRPr="0048177F" w:rsidRDefault="0048177F" w:rsidP="003F6C02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43F782C1" w14:textId="2D3E1EC4" w:rsidR="00012817" w:rsidRPr="00FC25B8" w:rsidRDefault="00012817" w:rsidP="003F6C02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pre-tour activities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C676020" w14:textId="297D79CA" w:rsidR="009A0B81" w:rsidRPr="00FC25B8" w:rsidRDefault="009A0B81" w:rsidP="003F6C02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Students</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> complete </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>activities</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>which</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="322219D5" w14:textId="77777777" w:rsidR="009A0B81" w:rsidRPr="00FC25B8" w:rsidRDefault="009A0B81" w:rsidP="00FC25B8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>review atomic structure</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76B8E62F" w14:textId="49AEFB51" w:rsidR="009A0B81" w:rsidRPr="00FC25B8" w:rsidRDefault="009A0B81" w:rsidP="00FC25B8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>build an understanding of the term ‘isotope’</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77EC588D" w14:textId="0FE49FC1" w:rsidR="009A0B81" w:rsidRPr="00FC25B8" w:rsidRDefault="00FC25B8" w:rsidP="00FC25B8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>explore</w:t>
+            </w:r>
+            <w:r w:rsidR="009A0B81" w:rsidRPr="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the properties of alpha, beta and gamma radiation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72EA3B07" w14:textId="5BAEACFD" w:rsidR="00F968D9" w:rsidRDefault="009A0B81" w:rsidP="003F6C02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">These activities </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>investigate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> concepts that are necessary to an understanding of the activities and the science </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ideas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to be covered in the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANSTO </w:t>
+            </w:r>
+            <w:r w:rsidR="009A21FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>excursion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73CC575A" w14:textId="0034F472" w:rsidR="003B18FE" w:rsidRPr="00146F71" w:rsidRDefault="003B18FE" w:rsidP="003F6C02">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>SmartBoard</w:t>
-[...54 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00687D89" w14:paraId="02B3527E" w14:textId="77777777" w:rsidTr="007C3346">
+      <w:tr w:rsidR="00FC25B8" w14:paraId="39D77171" w14:textId="77777777" w:rsidTr="003B18FE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4927" w:type="dxa"/>
+            <w:tcW w:w="4627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F7F9BB9" w14:textId="77777777" w:rsidR="00687D89" w:rsidRPr="00146F71" w:rsidRDefault="00687D89" w:rsidP="007C3346">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7B710B90" w14:textId="77777777" w:rsidR="0048177F" w:rsidRPr="0048177F" w:rsidRDefault="0048177F" w:rsidP="0048177F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EA7AE05" w14:textId="7F4E571E" w:rsidR="00FC25B8" w:rsidRPr="001A79EA" w:rsidRDefault="00FC25B8" w:rsidP="0048177F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stage 5 Focus Area: Reactions </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A1452A6" w14:textId="77777777" w:rsidR="0048177F" w:rsidRPr="0048177F" w:rsidRDefault="0048177F" w:rsidP="00FC25B8">
+            <w:pPr>
+              <w:pStyle w:val="Heading5"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41CBBECC" w14:textId="09248BD0" w:rsidR="00FC25B8" w:rsidRPr="00FC25B8" w:rsidRDefault="00FC25B8" w:rsidP="00FC25B8">
+            <w:pPr>
+              <w:pStyle w:val="Heading5"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...30 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nuclear reactions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F3D54F3" w14:textId="77777777" w:rsidR="00FC25B8" w:rsidRPr="0048177F" w:rsidRDefault="00FC25B8" w:rsidP="00FC25B8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048177F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Describe the conditions that cause a nucleus to be unstable</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EF0E005" w14:textId="77777777" w:rsidR="00FC25B8" w:rsidRPr="0048177F" w:rsidRDefault="00FC25B8" w:rsidP="00FC25B8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048177F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Represent alpha and beta reactions as nuclear reactions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C582F1D" w14:textId="77777777" w:rsidR="00FC25B8" w:rsidRDefault="00FC25B8" w:rsidP="00FC25B8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048177F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Identify that the half-life of a radioactive isotope is the time taken for half of the atoms in a sample to undergo radioactive decay</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A41206D" w14:textId="77777777" w:rsidR="007064FD" w:rsidRDefault="007064FD" w:rsidP="007064FD">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A5CDBB9" w14:textId="77777777" w:rsidR="007064FD" w:rsidRPr="007064FD" w:rsidRDefault="007064FD" w:rsidP="007064FD">
+            <w:pPr>
+              <w:pStyle w:val="Heading5"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007064FD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...142 lines deleted...]
-            </w:r>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reactions in context</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10535078" w14:textId="77777777" w:rsidR="00FC25B8" w:rsidRPr="0048177F" w:rsidRDefault="00FC25B8" w:rsidP="00FC25B8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048177F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Investigate a chemical or nuclear reaction used in industry to produce an important product</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="241BD947" w14:textId="23E21829" w:rsidR="00FC25B8" w:rsidRPr="00FC25B8" w:rsidRDefault="00FC25B8" w:rsidP="003F6C02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4927" w:type="dxa"/>
+            <w:tcW w:w="4615" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA47C2F" w14:textId="77777777" w:rsidR="00687D89" w:rsidRPr="00146F71" w:rsidRDefault="00687D89" w:rsidP="007C3346">
+          <w:p w14:paraId="7633093C" w14:textId="77777777" w:rsidR="001A79EA" w:rsidRDefault="001A79EA" w:rsidP="003F6C02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BF3DE72" w14:textId="77777777" w:rsidR="0048177F" w:rsidRDefault="0048177F" w:rsidP="003F6C02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10098C7A" w14:textId="58B38AF6" w:rsidR="00FC25B8" w:rsidRPr="001A79EA" w:rsidRDefault="00FC25B8" w:rsidP="009A21FA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Presentation and Hands-on Activities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43C66A9C" w14:textId="7FE6D0A7" w:rsidR="001A79EA" w:rsidRPr="001A79EA" w:rsidRDefault="001A79EA" w:rsidP="001A79EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The ratio of protons </w:t>
+            </w:r>
+            <w:r w:rsidR="009A21FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> neutrons in the nucleus of an atom determines whether an isotope is stable or radioactive. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Students</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EF63930" w14:textId="006F2AB7" w:rsidR="001A79EA" w:rsidRPr="001A79EA" w:rsidRDefault="001A79EA" w:rsidP="001A79EA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">use </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">an </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atom-builder program to demonstrate how the number of neutrons differs amongst isotopes of the same element. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2279291D" w14:textId="53EF4D4D" w:rsidR="001A79EA" w:rsidRPr="001A79EA" w:rsidRDefault="001A79EA" w:rsidP="001A79EA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>odel alpha and beta decay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and use nuclear equations to represent these nuclear reactions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="592CAB84" w14:textId="1AB523DD" w:rsidR="001A79EA" w:rsidRPr="001A79EA" w:rsidRDefault="001A79EA" w:rsidP="001A79EA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvestigate the use of a nuclear medicine </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="771E9696" w14:textId="503DDF8D" w:rsidR="001A79EA" w:rsidRPr="001A79EA" w:rsidRDefault="001A79EA" w:rsidP="001A79EA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvestigate the supply chain for the production and distribution of molybdenum-99 for the </w:t>
+            </w:r>
+            <w:r w:rsidR="00B2776C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">important </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nuclear medicine technetium-99m</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C013390" w14:textId="77777777" w:rsidR="00B2776C" w:rsidRDefault="001A79EA" w:rsidP="001A79EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">We </w:t>
+            </w:r>
+            <w:r w:rsidR="003B18FE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">discuss </w:t>
+            </w:r>
+            <w:r w:rsidR="00B2776C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the reasons why some isotopes are </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00B2776C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>radioactive,</w:t>
+            </w:r>
+            <w:r w:rsidR="003B18FE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003B18FE" w:rsidRPr="00B2776C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003B18FE" w:rsidRPr="00B2776C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B2776C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>investigate the</w:t>
+            </w:r>
+            <w:r w:rsidR="003B18FE" w:rsidRPr="00B2776C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B2776C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">different </w:t>
+            </w:r>
+            <w:r w:rsidR="003B18FE" w:rsidRPr="00B2776C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>modes of decay</w:t>
+            </w:r>
+            <w:r w:rsidR="00B2776C" w:rsidRPr="00B2776C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for unstable nuclei</w:t>
+            </w:r>
+            <w:r w:rsidR="003B18FE" w:rsidRPr="00B2776C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="013137A3" w14:textId="6DA61083" w:rsidR="00B2776C" w:rsidRDefault="00B2776C" w:rsidP="00B2776C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>We examine half-life in relation to the use of nuclear medicines</w:t>
+            </w:r>
+            <w:r w:rsidR="009A21FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ACA3150" w14:textId="3BE2A719" w:rsidR="00B2776C" w:rsidRPr="001A79EA" w:rsidRDefault="00B2776C" w:rsidP="00B2776C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">We </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">demonstrate how </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cintillation counters can be used to detect natural radiation around </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>us, and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> use a scintillation counter to test several safe radioactive sources in our discovery centre. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EA6520A" w14:textId="77777777" w:rsidR="00FC25B8" w:rsidRDefault="001A79EA" w:rsidP="00B2776C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>We</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B2776C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">also </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>demonstrate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the difference between alpha, beta and gamma radiation. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B6B2E2E" w14:textId="43E3F01C" w:rsidR="009A21FA" w:rsidRPr="00E65049" w:rsidRDefault="009A21FA" w:rsidP="00B2776C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0048177F" w14:paraId="17F0E996" w14:textId="77777777" w:rsidTr="0048177F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4663" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6ADAC2" w14:textId="26CAC025" w:rsidR="0048177F" w:rsidRPr="001A79EA" w:rsidRDefault="0048177F" w:rsidP="0048177F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Syllabus content covered in tour</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4579" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="305715ED" w14:textId="4B3A2608" w:rsidR="0048177F" w:rsidRDefault="0048177F" w:rsidP="0048177F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Tour content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0048177F" w14:paraId="3FE31A66" w14:textId="77777777" w:rsidTr="0048177F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4663" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B7963D7" w14:textId="101677A0" w:rsidR="0048177F" w:rsidRPr="001A79EA" w:rsidRDefault="0048177F" w:rsidP="0048177F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stage 5 Focus Area: Reactions </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AF82FE9" w14:textId="77777777" w:rsidR="0048177F" w:rsidRPr="00FC25B8" w:rsidRDefault="0048177F" w:rsidP="0048177F">
+            <w:pPr>
+              <w:pStyle w:val="Heading5"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nuclear reactions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41AEC259" w14:textId="77777777" w:rsidR="0048177F" w:rsidRPr="0048177F" w:rsidRDefault="0048177F" w:rsidP="0048177F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048177F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Describe nuclear fission and nuclear fusion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D790869" w14:textId="3E5A26DA" w:rsidR="0048177F" w:rsidRDefault="0048177F" w:rsidP="0048177F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="709"/>
+              </w:tabs>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="709"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048177F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Outline the impacts on the environment of nuclear reactions, including the raw materials used, the various stages of production and nuclear waste</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="642FE293" w14:textId="77777777" w:rsidR="007064FD" w:rsidRPr="007064FD" w:rsidRDefault="007064FD" w:rsidP="007064FD">
+            <w:pPr>
+              <w:pStyle w:val="Heading5"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007064FD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reactions in context</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6862B3C2" w14:textId="77777777" w:rsidR="0048177F" w:rsidRPr="0048177F" w:rsidRDefault="0048177F" w:rsidP="0048177F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048177F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Investigate a chemical or nuclear reaction used in industry to produce an important product</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5257D0BD" w14:textId="77777777" w:rsidR="0048177F" w:rsidRDefault="0048177F" w:rsidP="0048177F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4579" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6379C0FB" w14:textId="77777777" w:rsidR="0048177F" w:rsidRDefault="0048177F" w:rsidP="0048177F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B2A8766" w14:textId="3E37EAC7" w:rsidR="0048177F" w:rsidRPr="0048177F" w:rsidRDefault="0048177F" w:rsidP="0048177F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048177F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANSTO Site tour </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="187EE619" w14:textId="08961AAC" w:rsidR="0048177F" w:rsidRDefault="0048177F" w:rsidP="0048177F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANSTO </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uses its nuclear reactor, OPAL, to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">produce a range of radioisotopes for </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">use in nuclear </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">medicine. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="635E0277" w14:textId="46374265" w:rsidR="0048177F" w:rsidRDefault="0048177F" w:rsidP="0048177F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">We discuss the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">purpose of OPAL, including the production of medical radioisotopes </w:t>
+            </w:r>
+            <w:r w:rsidR="007064FD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>from raw materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. We also discuss the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>benefits of using radioisotopes in medicine</w:t>
+            </w:r>
+            <w:r w:rsidR="00F85818">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D677C86" w14:textId="27854748" w:rsidR="00F85818" w:rsidRDefault="00F85818" w:rsidP="0048177F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">We visit our ANSTO nuclear medicine facility and discuss the various stages in the </w:t>
+            </w:r>
+            <w:r w:rsidR="007064FD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of molybdenum-99, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the pre-cursor of the important medicine technetium-99m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06788D68" w14:textId="440B3120" w:rsidR="0048177F" w:rsidRPr="001A79EA" w:rsidRDefault="0048177F" w:rsidP="0048177F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> We</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> outline the precautions taken to minimise the negative effects of radiation from </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the radioactive </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> we produce</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. We also discuss how we</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and other organisations around Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> manage nuclear waste safely</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, with a focus on the waste </w:t>
+            </w:r>
+            <w:r w:rsidR="00F85818">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>from the production of molybdenum-99</w:t>
+            </w:r>
+            <w:r w:rsidR="007064FD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DEFB443" w14:textId="77777777" w:rsidR="0048177F" w:rsidRDefault="0048177F" w:rsidP="0048177F">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">We explain ANSTO research and the roles of different scientists while touring the site. Please talk to our education officers before your tour about the content needs of your group. </w:t>
-[...90 lines deleted...]
-            </w:r>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007064FD" w14:paraId="5D73338C" w14:textId="77777777" w:rsidTr="0048177F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4663" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="25AE1147" w14:textId="77777777" w:rsidR="007064FD" w:rsidRPr="007064FD" w:rsidRDefault="007064FD" w:rsidP="007064FD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21D985B2" w14:textId="77777777" w:rsidR="007064FD" w:rsidRDefault="007064FD" w:rsidP="007064FD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A79EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stage 5 Focus Area: Reactions </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="182F5A05" w14:textId="77777777" w:rsidR="007064FD" w:rsidRPr="007064FD" w:rsidRDefault="007064FD" w:rsidP="007064FD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DA2496B" w14:textId="77777777" w:rsidR="007064FD" w:rsidRDefault="007064FD" w:rsidP="007064FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC25B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nuclear reactions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25E73BE1" w14:textId="77777777" w:rsidR="007064FD" w:rsidRPr="007064FD" w:rsidRDefault="007064FD" w:rsidP="007064FD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="709" w:hanging="425"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007064FD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Evaluate the societal benefits and considerations of using radioisotopes in medicine, industry and environmental monitoring</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BC2008C" w14:textId="77777777" w:rsidR="007064FD" w:rsidRPr="007064FD" w:rsidRDefault="007064FD" w:rsidP="007064FD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="709"/>
+              </w:tabs>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="709" w:hanging="425"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007064FD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Outline the impacts on the environment of nuclear reactions, including the raw materials used, the various stages of production and nuclear waste</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05DA2BC4" w14:textId="3FA6AFAD" w:rsidR="007064FD" w:rsidRPr="007064FD" w:rsidRDefault="007064FD" w:rsidP="007064FD">
+            <w:pPr>
+              <w:pStyle w:val="Heading5"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007064FD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reactions in context</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C9BEFE7" w14:textId="77777777" w:rsidR="007064FD" w:rsidRPr="007064FD" w:rsidRDefault="007064FD" w:rsidP="007064FD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
+              <w:ind w:hanging="425"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007064FD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Investigate a chemical or nuclear reaction used in industry to produce an important product</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="293184D7" w14:textId="77777777" w:rsidR="007064FD" w:rsidRPr="007064FD" w:rsidRDefault="007064FD" w:rsidP="007064FD">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42619E14" w14:textId="30EABA48" w:rsidR="007064FD" w:rsidRPr="001A79EA" w:rsidRDefault="007064FD" w:rsidP="007064FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4579" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD1D1E6" w14:textId="77777777" w:rsidR="007064FD" w:rsidRDefault="007064FD" w:rsidP="0048177F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10423F70" w14:textId="77777777" w:rsidR="007064FD" w:rsidRPr="007064FD" w:rsidRDefault="007064FD" w:rsidP="0048177F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FA0C33A" w14:textId="6AD5343F" w:rsidR="007064FD" w:rsidRPr="007064FD" w:rsidRDefault="007064FD" w:rsidP="0048177F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007064FD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Post-tour Activities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34FB2C0C" w14:textId="7047F269" w:rsidR="007064FD" w:rsidRDefault="007064FD" w:rsidP="0048177F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00146F71">
-[...4 lines deleted...]
-              <w:t>In particular, we</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Students</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00146F71">
-[...19 lines deleted...]
-              <w:t>We are happy to answer students’ questions about science career opportunities at ANSTO and in other scientific organisations.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> complete activities that examine:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DE6D97E" w14:textId="77777777" w:rsidR="007064FD" w:rsidRPr="007064FD" w:rsidRDefault="007064FD" w:rsidP="007064FD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007064FD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the nuclear reactions involved in the production of molybdenum-99 and the important nuclear medicine technetium-99m</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10DCB7D2" w14:textId="77777777" w:rsidR="007064FD" w:rsidRPr="007064FD" w:rsidRDefault="007064FD" w:rsidP="007064FD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007064FD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the nuclear waste produced and the management of this nuclear waste</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CD47177" w14:textId="6D4A35BB" w:rsidR="007064FD" w:rsidRPr="007064FD" w:rsidRDefault="007064FD" w:rsidP="007064FD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007064FD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the use of the nuclear medicine, technetium-99m </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35FA4699" w14:textId="427F1981" w:rsidR="007064FD" w:rsidRPr="007064FD" w:rsidRDefault="007064FD" w:rsidP="007064FD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007064FD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the benefits and considerations for the use of radioisotopes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34706E3C" w14:textId="77777777" w:rsidR="0015032E" w:rsidRPr="00B627D9" w:rsidRDefault="00D82731" w:rsidP="00687D89">
-[...8 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:p w14:paraId="0EAE95F6" w14:textId="57BB5896" w:rsidR="00164591" w:rsidRDefault="00164591"/>
+    <w:sectPr w:rsidR="00164591" w:rsidSect="00687D89">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1103" w:right="1440" w:bottom="993" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7EB6994B" w14:textId="77777777" w:rsidR="00B627D9" w:rsidRDefault="00B627D9" w:rsidP="00B627D9">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="002AAD7F" w14:textId="77777777" w:rsidR="00B627D9" w:rsidRDefault="00B627D9" w:rsidP="00B627D9">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="05050102010706020507"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...7 lines deleted...]
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="266A7DC3" w14:textId="3E9373DE" w:rsidR="007909DE" w:rsidRPr="007909DE" w:rsidRDefault="00D82731" w:rsidP="00687D89">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="266A7DC3" w14:textId="01C88020" w:rsidR="007909DE" w:rsidRPr="007909DE" w:rsidRDefault="003324F5" w:rsidP="00687D89">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1590"/>
         <w:tab w:val="left" w:pos="4125"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-990327739"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r>
+        <w:r w:rsidR="00907F84">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>Year 7-10 Science</w:t>
+          <w:t>Year 9 -10 Science</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="007909DE" w:rsidRPr="007909DE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D82731">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D82731">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="007909DE" w:rsidRPr="007909DE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="007909DE" w:rsidRPr="007909DE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SAVEDATE  \@ "d MMMM yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="007909DE" w:rsidRPr="007909DE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00E65049">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>5 November 2021</w:t>
+      <w:t>22</w:t>
+    </w:r>
+    <w:r w:rsidR="00995B9B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00E65049">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>June</w:t>
+    </w:r>
+    <w:r w:rsidR="00995B9B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00E65049">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="007909DE" w:rsidRPr="007909DE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00687D89">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:id w:val="-1173179715"/>
@@ -2029,148 +4556,556 @@
         <w:r w:rsidR="00F345E0">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="007909DE" w:rsidRPr="007909DE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2EBA62D5" w14:textId="77777777" w:rsidR="00B627D9" w:rsidRDefault="00B627D9" w:rsidP="00B627D9">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="077BA234" w14:textId="77777777" w:rsidR="00B627D9" w:rsidRDefault="00B627D9" w:rsidP="00B627D9">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3925CBBA" w14:textId="77777777" w:rsidR="00B627D9" w:rsidRDefault="00B627D9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74F4E78A" wp14:editId="726380FB">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74F4E78A" wp14:editId="33D7B3D7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4874260</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-230505</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1504950" cy="419735"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="3" name="Picture 3"/>
+          <wp:docPr id="1586367173" name="Picture 1586367173"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="ANSTO-LOGO-Inline-Without-Tagline.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1504950" cy="419735"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000034"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="00000034"/>
+    <w:lvl w:ilvl="0" w:tplc="3EC0DF3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C2581BD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DBA29862">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="75B66620">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="55F88D56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B066D48A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="61069512">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4F0279BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A20652F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000039"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75E099EC"/>
+    <w:lvl w:ilvl="0" w:tplc="41024080">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="84C4BD26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="EA3E1440">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="211ED4F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="658C2730">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B5B20F5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6FBA9A04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="074C60BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0000003A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0000003A"/>
+    <w:lvl w:ilvl="0" w:tplc="881E91D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A67ECBEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AED4AB4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B09E0984">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8864E8C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FE4A1D9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10A29170">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="22C8D466">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F842B99E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="303E0009"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44F6E636"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2239,51 +5174,277 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D565042"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8ABCD36C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A013C48"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C44719C"/>
+    <w:lvl w:ilvl="0" w:tplc="3B22DCD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54FD2699"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0944D70C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2352,127 +5513,395 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C7B1ABD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1AA0EBAE"/>
+    <w:lvl w:ilvl="0" w:tplc="3B22DCD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="749846FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="543E2908"/>
+    <w:lvl w:ilvl="0" w:tplc="3B22DCD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1987316906">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="10307635">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="259992928">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1042830343">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="473260771">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="530534999">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="7" w16cid:durableId="732193650">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="449469484">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1617365625">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="84"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B627D9"/>
+    <w:rsid w:val="00012817"/>
+    <w:rsid w:val="00164591"/>
+    <w:rsid w:val="001A79EA"/>
+    <w:rsid w:val="003324F5"/>
+    <w:rsid w:val="003B18FE"/>
     <w:rsid w:val="003B2024"/>
+    <w:rsid w:val="0048177F"/>
+    <w:rsid w:val="004A2264"/>
     <w:rsid w:val="00687D89"/>
+    <w:rsid w:val="007064FD"/>
     <w:rsid w:val="007909DE"/>
+    <w:rsid w:val="00821123"/>
+    <w:rsid w:val="00907F84"/>
+    <w:rsid w:val="00995B9B"/>
+    <w:rsid w:val="009A0B81"/>
+    <w:rsid w:val="009A21FA"/>
+    <w:rsid w:val="00A44FC6"/>
     <w:rsid w:val="00AE2A64"/>
+    <w:rsid w:val="00B2776C"/>
     <w:rsid w:val="00B627D9"/>
+    <w:rsid w:val="00C6742E"/>
     <w:rsid w:val="00D82731"/>
+    <w:rsid w:val="00E65049"/>
     <w:rsid w:val="00EB4C9A"/>
     <w:rsid w:val="00EF0ADF"/>
     <w:rsid w:val="00EF2B73"/>
+    <w:rsid w:val="00F20C14"/>
     <w:rsid w:val="00F345E0"/>
+    <w:rsid w:val="00F85818"/>
+    <w:rsid w:val="00F968D9"/>
+    <w:rsid w:val="00FC25B8"/>
     <w:rsid w:val="00FF4925"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="67129492"/>
   <w15:docId w15:val="{6DD33474-E0C5-46C9-8F6B-C7ECC1D986CF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2859,54 +6288,73 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00B627D9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC25B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -3047,55 +6495,68 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B627D9"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00687D89"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC25B8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -3354,68 +6815,68 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3630</Characters>
+  <Pages>3</Pages>
+  <Words>615</Words>
+  <Characters>3511</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Year 12 Investigating Science</vt:lpstr>
+      <vt:lpstr>Year 9 -10 Science</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ANSTO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4258</CharactersWithSpaces>
+  <CharactersWithSpaces>4118</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Year 7-10 Science</dc:title>
-  <dc:subject>Tour outline and syllabus outcomes</dc:subject>
+  <dc:title>Year 9 -10 Science</dc:title>
+  <dc:subject>Excursion outline and syllabus outcomes</dc:subject>
   <dc:creator>MURPHY, Bridget</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>