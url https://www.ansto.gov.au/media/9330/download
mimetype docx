--- v0 (2026-06-12)
+++ v1 (2026-07-23)
@@ -1,3464 +1,4491 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6E52B2AC" w14:textId="77777777" w:rsidR="0037012D" w:rsidRDefault="0083480C" w:rsidP="0083480C">
+    <w:p w14:paraId="018CDCD3" w14:textId="4183C547" w:rsidR="00977489" w:rsidRDefault="00977489" w:rsidP="00977489">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009325FC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>This form must be completed and approved by the laboratory manager before any laboratory work begins. This form must be displayed above the assigned laboratory work area.</w:t>
+        <w:t>This form must be completed and approved by the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B320CD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACNS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009325FC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>aborator</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ies and Compliance Group</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009325FC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before any laboratory work begins. This form must be displayed above the assigned laboratory work area.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2073"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="2073"/>
+        <w:gridCol w:w="1925"/>
+        <w:gridCol w:w="1267"/>
+        <w:gridCol w:w="659"/>
+        <w:gridCol w:w="963"/>
+        <w:gridCol w:w="963"/>
+        <w:gridCol w:w="247"/>
+        <w:gridCol w:w="391"/>
+        <w:gridCol w:w="1288"/>
+        <w:gridCol w:w="1926"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0083480C" w:rsidRPr="0083480C" w14:paraId="13B11E7C" w14:textId="77777777" w:rsidTr="00517978">
+      <w:tr w:rsidR="00977489" w:rsidRPr="0083480C" w14:paraId="31519CAB" w14:textId="77777777" w:rsidTr="00B320CD">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="759D649F" w14:textId="2E6AE2DF" w:rsidR="0083480C" w:rsidRPr="0083480C" w:rsidRDefault="0083480C" w:rsidP="0083480C">
+          <w:p w14:paraId="14004985" w14:textId="12A959CD" w:rsidR="00977489" w:rsidRPr="0083480C" w:rsidRDefault="00977489" w:rsidP="00B320CD">
             <w:pPr>
               <w:keepLines/>
-              <w:spacing w:after="120"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083480C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Name(s)</w:t>
             </w:r>
             <w:r w:rsidRPr="0083480C">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="322A1695" w14:textId="162FA9BF" w:rsidR="0083480C" w:rsidRPr="0083480C" w:rsidRDefault="0083480C" w:rsidP="0083480C">
+          <w:p w14:paraId="6A113600" w14:textId="77777777" w:rsidR="00977489" w:rsidRPr="0083480C" w:rsidRDefault="00977489" w:rsidP="00203633">
             <w:pPr>
               <w:keepLines/>
-              <w:spacing w:after="120"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083480C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
             <w:r w:rsidRPr="0083480C">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0083480C" w:rsidRPr="0083480C" w14:paraId="35EBB646" w14:textId="77777777" w:rsidTr="0083480C">
+      <w:tr w:rsidR="00977489" w:rsidRPr="0083480C" w14:paraId="08E01CE2" w14:textId="77777777" w:rsidTr="00B320CD">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CEB320C" w14:textId="6B42F38D" w:rsidR="0083480C" w:rsidRPr="0083480C" w:rsidRDefault="0083480C" w:rsidP="0083480C">
+          <w:p w14:paraId="22F41541" w14:textId="05E6C3F3" w:rsidR="00977489" w:rsidRPr="0083480C" w:rsidRDefault="00977489" w:rsidP="00203633">
             <w:pPr>
               <w:keepLines/>
-              <w:spacing w:after="120"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083480C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Institution (University/ANSTO Group)</w:t>
             </w:r>
             <w:r w:rsidRPr="0083480C">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0083480C" w:rsidRPr="0083480C" w14:paraId="2754BE71" w14:textId="77777777" w:rsidTr="00517978">
+      <w:tr w:rsidR="00977489" w:rsidRPr="0083480C" w14:paraId="6891AB3F" w14:textId="77777777" w:rsidTr="00B320CD">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3128" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBC72F3" w14:textId="7063FFC7" w:rsidR="0083480C" w:rsidRPr="0083480C" w:rsidRDefault="0083480C" w:rsidP="0083480C">
+          <w:p w14:paraId="18C0BB68" w14:textId="00F7F6C8" w:rsidR="00977489" w:rsidRPr="0083480C" w:rsidRDefault="00977489" w:rsidP="00203633">
             <w:pPr>
               <w:keepLines/>
-              <w:spacing w:after="120"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083480C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ANSTO contact name</w:t>
             </w:r>
             <w:r w:rsidRPr="0083480C">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E928DC0" w14:textId="3AB69564" w:rsidR="0083480C" w:rsidRPr="0083480C" w:rsidRDefault="0083480C" w:rsidP="0083480C">
+          <w:p w14:paraId="34E24C30" w14:textId="77777777" w:rsidR="00977489" w:rsidRPr="0083480C" w:rsidRDefault="00977489" w:rsidP="00203633">
             <w:pPr>
               <w:keepLines/>
-              <w:spacing w:after="120"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083480C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
             <w:r w:rsidRPr="0083480C">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0083480C" w:rsidRPr="0083480C" w14:paraId="5CD84732" w14:textId="77777777" w:rsidTr="00335992">
+      <w:tr w:rsidR="00977489" w:rsidRPr="0083480C" w14:paraId="2D38074C" w14:textId="77777777" w:rsidTr="00B320CD">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1658" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="791AB7A9" w14:textId="0D98C56A" w:rsidR="0083480C" w:rsidRPr="0083480C" w:rsidRDefault="0083480C" w:rsidP="0083480C">
+          <w:p w14:paraId="3763799D" w14:textId="77777777" w:rsidR="00977489" w:rsidRPr="0083480C" w:rsidRDefault="00977489" w:rsidP="00203633">
             <w:pPr>
               <w:keepLines/>
-              <w:spacing w:after="120"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083480C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Proposal number: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1104BA98" w14:textId="38DA20EA" w:rsidR="0083480C" w:rsidRPr="0083480C" w:rsidRDefault="0083480C" w:rsidP="0083480C">
+          <w:p w14:paraId="7E3D3AD2" w14:textId="77777777" w:rsidR="00977489" w:rsidRPr="0083480C" w:rsidRDefault="00977489" w:rsidP="00203633">
             <w:pPr>
               <w:keepLines/>
-              <w:spacing w:after="120"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083480C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Lab work start date:</w:t>
             </w:r>
             <w:r w:rsidRPr="0083480C">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1669" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D7717C8" w14:textId="232D8DB2" w:rsidR="0083480C" w:rsidRPr="0083480C" w:rsidRDefault="0083480C" w:rsidP="0083480C">
+          <w:p w14:paraId="0E0692BD" w14:textId="77777777" w:rsidR="00977489" w:rsidRPr="0083480C" w:rsidRDefault="00977489" w:rsidP="00203633">
             <w:pPr>
               <w:keepLines/>
-              <w:spacing w:after="120"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083480C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab work end date: </w:t>
             </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0083480C" w:rsidRPr="0083480C" w14:paraId="0245A8D5" w14:textId="77777777" w:rsidTr="0083480C">
+      <w:tr w:rsidR="00977489" w:rsidRPr="0083480C" w14:paraId="1F6B4042" w14:textId="77777777" w:rsidTr="00DC4FB6">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="70302699" w14:textId="77777777" w:rsidR="0083480C" w:rsidRPr="0083480C" w:rsidRDefault="00740912" w:rsidP="0083480C">
+          <w:p w14:paraId="597CAFA5" w14:textId="3EA510A1" w:rsidR="00977489" w:rsidRPr="0083480C" w:rsidRDefault="00977489" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="0083480C" w:rsidRPr="0083480C">
+            <w:r w:rsidRPr="0083480C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">rovide details of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">all </w:t>
             </w:r>
-            <w:r w:rsidR="0083480C" w:rsidRPr="0083480C">
+            <w:r w:rsidRPr="0083480C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>samples/reagents/chemicals to be used in the ACNS laboratories. You will not be permitted to use samples/reagents/chemicals which have not been declared. SDSs must be provided for all samples/reagents/chemicals brought to ACNS. I</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">nclude </w:t>
             </w:r>
-            <w:r w:rsidR="0083480C" w:rsidRPr="0083480C">
+            <w:r w:rsidRPr="0083480C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">chemicals </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">provided by ACNS </w:t>
             </w:r>
-            <w:r w:rsidR="0083480C" w:rsidRPr="0083480C">
+            <w:r w:rsidRPr="0083480C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>chemical</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DF3031">
+              <w:t>chemical availability must be confirmed with laboratory staff before arrival</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> availability</w:t>
+              <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> must be confirmed with laboratory </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DF3031">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00463F38">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>staff before arrival</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0083480C" w:rsidRPr="0083480C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Limited amounts of D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00463F38">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>.</w:t>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>O can be provided. All D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00463F38">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O requests must be confirmed </w:t>
+            </w:r>
+            <w:r w:rsidR="00463F38">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>by the Local Contact before it can be dispensed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517978" w:rsidRPr="0083480C" w14:paraId="3C86BD25" w14:textId="77777777" w:rsidTr="00517978">
+      <w:tr w:rsidR="00977489" w:rsidRPr="0083480C" w14:paraId="69544ABA" w14:textId="77777777" w:rsidTr="004B16D5">
         <w:trPr>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="290B9603" w14:textId="6B568748" w:rsidR="00517978" w:rsidRPr="007009A8" w:rsidRDefault="00517978" w:rsidP="00517978">
+          <w:p w14:paraId="708CEC5B" w14:textId="77777777" w:rsidR="00977489" w:rsidRPr="00D22EE1" w:rsidRDefault="00977489" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007009A8">
+            <w:r w:rsidRPr="00D22EE1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Samples/reagents/chemicals</w:t>
             </w:r>
-            <w:r w:rsidRPr="007009A8">
+            <w:r w:rsidRPr="00D22EE1">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (include mass/volume/concentration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D93793" w:rsidRPr="0083480C" w14:paraId="1EEF7882" w14:textId="77777777" w:rsidTr="00D93793">
+      <w:tr w:rsidR="00977489" w:rsidRPr="0083480C" w14:paraId="2224950A" w14:textId="77777777" w:rsidTr="00DC4FB6">
         <w:trPr>
           <w:trHeight w:val="1628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1812F5EE" w14:textId="77777777" w:rsidR="00D93793" w:rsidRPr="0083480C" w:rsidRDefault="00D93793" w:rsidP="0083480C">
+          <w:p w14:paraId="61C3C285" w14:textId="77777777" w:rsidR="00977489" w:rsidRPr="0083480C" w:rsidRDefault="00977489" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:after="120"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083480C">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Chemicals you will bring</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A717BDC" w14:textId="47737E19" w:rsidR="00D93793" w:rsidRPr="0083480C" w:rsidRDefault="00D93793" w:rsidP="0083480C">
+          <w:p w14:paraId="2E0A594F" w14:textId="77777777" w:rsidR="00977489" w:rsidRPr="0083480C" w:rsidRDefault="00977489" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:after="120"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2DFB8B63" w14:textId="77777777" w:rsidR="00163097" w:rsidRPr="0083480C" w:rsidRDefault="00163097" w:rsidP="00163097">
+          <w:p w14:paraId="5E11023D" w14:textId="77777777" w:rsidR="00977489" w:rsidRPr="0083480C" w:rsidRDefault="00977489" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:after="120"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083480C">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ACNS Chemicals</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C2D3FA4" w14:textId="25A1B397" w:rsidR="00D93793" w:rsidRPr="0083480C" w:rsidRDefault="00D93793" w:rsidP="007D21CF">
+          <w:p w14:paraId="4D8FD67F" w14:textId="77777777" w:rsidR="00977489" w:rsidRPr="0083480C" w:rsidRDefault="00977489" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:after="120"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A340F" w:rsidRPr="0083480C" w14:paraId="68FCDF24" w14:textId="77777777" w:rsidTr="007D21CF">
+      <w:tr w:rsidR="00977489" w:rsidRPr="0083480C" w14:paraId="080F5621" w14:textId="77777777" w:rsidTr="004B16D5">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="489A7810" w14:textId="673633DE" w:rsidR="003A340F" w:rsidRPr="007009A8" w:rsidRDefault="003A340F" w:rsidP="000320A4">
+          <w:p w14:paraId="70765E5F" w14:textId="77777777" w:rsidR="00977489" w:rsidRPr="00D22EE1" w:rsidRDefault="00977489" w:rsidP="004B16D5">
             <w:pPr>
               <w:keepLines/>
-              <w:spacing w:after="120"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007009A8">
+            <w:r w:rsidRPr="00D22EE1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Select all hazards which apply to the samples/reagents/chemicals as listed on the SDS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00335992" w:rsidRPr="0083480C" w14:paraId="17BF523C" w14:textId="77777777" w:rsidTr="00001E1F">
+      <w:tr w:rsidR="00977489" w:rsidRPr="0083480C" w14:paraId="15638514" w14:textId="77777777" w:rsidTr="00A4232B">
         <w:trPr>
           <w:trHeight w:val="463"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01276096" w14:textId="3F8B0B19" w:rsidR="00335992" w:rsidRPr="00DC1018" w:rsidRDefault="00145BB0" w:rsidP="00DC1018">
+          <w:p w14:paraId="4F67EDF4" w14:textId="4F87B659" w:rsidR="00977489" w:rsidRPr="00DC1018" w:rsidRDefault="00D3002B" w:rsidP="00A4232B">
             <w:pPr>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC1018">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="529842198"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005E586F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F20FCF">
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Corrosive </w:t>
+            </w:r>
+            <w:r w:rsidR="00977489" w:rsidRPr="00DC1018">
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Corrosive       </w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EB10F9D" w14:textId="3970D95A" w:rsidR="00335992" w:rsidRPr="00DC1018" w:rsidRDefault="00145BB0" w:rsidP="00DC1018">
+          <w:p w14:paraId="61208BCC" w14:textId="6840A340" w:rsidR="00977489" w:rsidRPr="00DC1018" w:rsidRDefault="00D3002B" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC1018">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1360239965"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005E586F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00845510">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...47 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC1018">
+            <w:r w:rsidR="00977489" w:rsidRPr="00DC1018">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Flammable  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49B0F1EC" w14:textId="01D43C57" w:rsidR="00335992" w:rsidRPr="00DC1018" w:rsidRDefault="00145BB0" w:rsidP="00DC1018">
+          <w:p w14:paraId="389FE900" w14:textId="1155F3BF" w:rsidR="00977489" w:rsidRPr="00DC1018" w:rsidRDefault="00D3002B" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC1018">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-874998244"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00845510">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00845510">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...47 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC1018">
+            <w:r w:rsidR="00977489" w:rsidRPr="00DC1018">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Oxidiser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="243DC1A7" w14:textId="6B45ACC5" w:rsidR="00335992" w:rsidRPr="00DC1018" w:rsidRDefault="00145BB0" w:rsidP="00DC1018">
+          <w:p w14:paraId="69BA814F" w14:textId="6E85ABD4" w:rsidR="00977489" w:rsidRPr="00DC1018" w:rsidRDefault="00D3002B" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC1018">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="627212348"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00845510">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00845510">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...47 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC1018">
+            <w:r w:rsidR="00977489" w:rsidRPr="00DC1018">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Toxic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A7EA651" w14:textId="3A8897B3" w:rsidR="00335992" w:rsidRPr="00DC1018" w:rsidRDefault="00145BB0" w:rsidP="00DC1018">
+          <w:p w14:paraId="32FFAB83" w14:textId="3B9FE7F2" w:rsidR="00977489" w:rsidRPr="00DC1018" w:rsidRDefault="00D3002B" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC1018">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="1364872336"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00845510">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00845510">
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...47 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC1018">
+            <w:r w:rsidR="00977489" w:rsidRPr="00DC1018">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Irritant / Sensitiser</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00335992" w:rsidRPr="0083480C" w14:paraId="7F2D1E48" w14:textId="77777777" w:rsidTr="00D93793">
+      <w:tr w:rsidR="00977489" w:rsidRPr="0083480C" w14:paraId="0D1290F9" w14:textId="77777777" w:rsidTr="00A4232B">
         <w:trPr>
-          <w:trHeight w:val="696"/>
+          <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49E03C7A" w14:textId="00268A13" w:rsidR="00335992" w:rsidRPr="00DC1018" w:rsidRDefault="00926C11" w:rsidP="00DC1018">
+          <w:p w14:paraId="25F5047E" w14:textId="1C5F62C6" w:rsidR="00977489" w:rsidRPr="00DC1018" w:rsidRDefault="00D3002B" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC1018">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1233855502"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00845510">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00845510">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...47 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC1018">
+            <w:r w:rsidR="00977489" w:rsidRPr="00DC1018">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Explosive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A7CF13B" w14:textId="6E5B16D1" w:rsidR="00335992" w:rsidRPr="00DC1018" w:rsidRDefault="00926C11" w:rsidP="00DC1018">
+          <w:p w14:paraId="43BA2067" w14:textId="4D55EEAC" w:rsidR="00977489" w:rsidRPr="00DC1018" w:rsidRDefault="00D3002B" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC1018">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1889413816"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00845510">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00845510">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...47 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC1018">
+            <w:r w:rsidR="00977489" w:rsidRPr="00DC1018">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Gas Under Pressure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="663F4743" w14:textId="74005382" w:rsidR="00335992" w:rsidRPr="00DC1018" w:rsidRDefault="00926C11" w:rsidP="00DC1018">
+          <w:p w14:paraId="5679E5F6" w14:textId="2E8DBF39" w:rsidR="00977489" w:rsidRPr="00DC1018" w:rsidRDefault="00D3002B" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC1018">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="821775470"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00F20FCF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F20FCF">
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...47 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC1018">
+            <w:r w:rsidR="00977489" w:rsidRPr="00DC1018">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Environmental</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="249DC596" w14:textId="06D0E66B" w:rsidR="00335992" w:rsidRPr="00DC1018" w:rsidRDefault="00926C11" w:rsidP="00DC1018">
+          <w:p w14:paraId="1D77E057" w14:textId="2C8CBFE1" w:rsidR="00977489" w:rsidRPr="00DC1018" w:rsidRDefault="00D3002B" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC1018">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1442440607"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00F20FCF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F20FCF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...13 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00977489" w:rsidRPr="00DC1018">
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...55 lines deleted...]
-              <w:t>ogical</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Biological</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4649256A" w14:textId="0B141D7A" w:rsidR="00335992" w:rsidRPr="00DC1018" w:rsidRDefault="00926C11" w:rsidP="00DC1018">
+          <w:p w14:paraId="1AE63882" w14:textId="77777777" w:rsidR="00977489" w:rsidRPr="00DC1018" w:rsidRDefault="00977489" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC1018">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Other (please </w:t>
             </w:r>
-            <w:r w:rsidR="003E1474">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>specify</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC1018">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008960E8" w:rsidRPr="0083480C" w14:paraId="1B2C63B5" w14:textId="77777777" w:rsidTr="00172228">
+      <w:tr w:rsidR="00977489" w:rsidRPr="0083480C" w14:paraId="4ECDDF39" w14:textId="77777777" w:rsidTr="004B16D5">
         <w:trPr>
-          <w:trHeight w:val="267"/>
+          <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="011EF1BC" w14:textId="0D425815" w:rsidR="008960E8" w:rsidRPr="007009A8" w:rsidRDefault="008960E8" w:rsidP="000320A4">
+          <w:p w14:paraId="1C504759" w14:textId="77777777" w:rsidR="00977489" w:rsidRPr="00D22EE1" w:rsidRDefault="00977489" w:rsidP="004B16D5">
             <w:pPr>
               <w:keepLines/>
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007009A8">
+            <w:r w:rsidRPr="00D22EE1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...13 lines deleted...]
-              <w:t>edures</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Equipment and procedures</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA774F" w:rsidRPr="0083480C" w14:paraId="5D8A53D8" w14:textId="77777777" w:rsidTr="008A60AD">
+      <w:tr w:rsidR="00977489" w:rsidRPr="0083480C" w14:paraId="72A455ED" w14:textId="77777777" w:rsidTr="00DC4FB6">
         <w:trPr>
           <w:trHeight w:val="1449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="18A52085" w14:textId="07C8EF43" w:rsidR="00CA774F" w:rsidRDefault="00172228" w:rsidP="000320A4">
+          <w:p w14:paraId="4AF968E5" w14:textId="77777777" w:rsidR="00977489" w:rsidRDefault="00977489" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>List l</w:t>
-[...31 lines deleted...]
-              <w:t>required</w:t>
+              <w:t>List laboratory equipment and consumables required</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C5F80CA" w14:textId="77777777" w:rsidR="00C07CCE" w:rsidRDefault="00C07CCE" w:rsidP="000320A4">
+          <w:p w14:paraId="5D39F534" w14:textId="1B6A54F3" w:rsidR="00977489" w:rsidRDefault="00674AEF" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="35CA226D" w14:textId="77777777" w:rsidR="00C07C05" w:rsidRDefault="00C07C05" w:rsidP="000320A4">
+          <w:p w14:paraId="1380A7D5" w14:textId="77777777" w:rsidR="00977489" w:rsidRDefault="00977489" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F12F8C4" w14:textId="77777777" w:rsidR="00C07C05" w:rsidRDefault="00C07C05" w:rsidP="000320A4">
+          <w:p w14:paraId="49B344FC" w14:textId="77777777" w:rsidR="00977489" w:rsidRDefault="00977489" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53757EB2" w14:textId="26978D43" w:rsidR="00C07C05" w:rsidRPr="00C07CCE" w:rsidRDefault="00C07C05" w:rsidP="000320A4">
+          <w:p w14:paraId="239E586C" w14:textId="77777777" w:rsidR="004B16D5" w:rsidRDefault="004B16D5" w:rsidP="00DC4FB6">
+            <w:pPr>
+              <w:keepLines/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0987AB95" w14:textId="77777777" w:rsidR="00977489" w:rsidRDefault="00977489" w:rsidP="00696019">
+            <w:pPr>
+              <w:keepLines/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D6A50A2" w14:textId="77777777" w:rsidR="00696019" w:rsidRPr="00C07CCE" w:rsidRDefault="00696019" w:rsidP="00696019">
             <w:pPr>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0083480C" w:rsidRPr="0083480C" w14:paraId="1388E621" w14:textId="77777777" w:rsidTr="007009A8">
+      <w:tr w:rsidR="00977489" w:rsidRPr="0083480C" w14:paraId="73D75172" w14:textId="77777777" w:rsidTr="00DC4FB6">
         <w:trPr>
           <w:trHeight w:val="1980"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7401A4EB" w14:textId="77777777" w:rsidR="0083480C" w:rsidRPr="00CF30BC" w:rsidRDefault="0083480C" w:rsidP="008A60AD">
+          <w:p w14:paraId="258167B3" w14:textId="18C3186D" w:rsidR="00977489" w:rsidRPr="00CF30BC" w:rsidRDefault="00977489" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF30BC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Describe any procedure you will conduct in the ACNS laboratory. Include the risk mitigation/controls associated with the handling of hazardous substances or conducting hazardous procedures (this can be a separate risk assessment).</w:t>
+              <w:t>Describe any procedure you will conduct in the ACNS laborator</w:t>
+            </w:r>
+            <w:r w:rsidR="00674AEF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ies</w:t>
+            </w:r>
+            <w:r w:rsidR="002C01D7">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> including cleaning procedures</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF30BC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>. Include the risk mitigation/controls associated with the handling of hazardous substances or conducting hazardous procedures (this can be a separate risk assessment).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A2BE3CA" w14:textId="77777777" w:rsidR="0083480C" w:rsidRDefault="0083480C" w:rsidP="000320A4">
+          <w:p w14:paraId="70740894" w14:textId="5949AB6B" w:rsidR="00977489" w:rsidRDefault="00674AEF" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="MS Mincho"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="0D04DE8F" w14:textId="77777777" w:rsidR="004A4382" w:rsidRDefault="004A4382" w:rsidP="000320A4">
+          <w:p w14:paraId="1B1FCEA3" w14:textId="77777777" w:rsidR="00977489" w:rsidRPr="0083480C" w:rsidRDefault="00977489" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C211B3F" w14:textId="77777777" w:rsidR="004A4382" w:rsidRPr="0083480C" w:rsidRDefault="004A4382" w:rsidP="000320A4">
-[...9 lines deleted...]
-          <w:p w14:paraId="7E1C0215" w14:textId="77777777" w:rsidR="0083480C" w:rsidRPr="0083480C" w:rsidRDefault="0083480C" w:rsidP="000320A4">
+          <w:p w14:paraId="2E46F951" w14:textId="77777777" w:rsidR="00977489" w:rsidRPr="0083480C" w:rsidRDefault="00977489" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0083480C" w:rsidRPr="00931756" w14:paraId="11952ACD" w14:textId="77777777" w:rsidTr="0083480C">
+      <w:tr w:rsidR="00977489" w:rsidRPr="00931756" w14:paraId="419C4C27" w14:textId="77777777" w:rsidTr="004B16D5">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05F13544" w14:textId="77777777" w:rsidR="0083480C" w:rsidRPr="000320A4" w:rsidRDefault="0083480C" w:rsidP="0083480C">
+          <w:p w14:paraId="265C6506" w14:textId="77777777" w:rsidR="00977489" w:rsidRPr="00D22EE1" w:rsidRDefault="00977489" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000320A4">
+            <w:r w:rsidRPr="00D22EE1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Declaration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0083480C" w:rsidRPr="00931756" w14:paraId="3254B9CB" w14:textId="77777777" w:rsidTr="0083480C">
+      <w:tr w:rsidR="00977489" w:rsidRPr="00931756" w14:paraId="55817898" w14:textId="77777777" w:rsidTr="00DC4FB6">
         <w:trPr>
           <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2297BDAF" w14:textId="77777777" w:rsidR="0083480C" w:rsidRPr="00931756" w:rsidRDefault="0083480C" w:rsidP="00DF3031">
+          <w:p w14:paraId="24225E1E" w14:textId="77777777" w:rsidR="00977489" w:rsidRPr="00931756" w:rsidRDefault="00977489" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931756">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">hereby confirm that all information is correct. I understand that any </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE487E">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>samples/reagents/chemicals</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> not listed cannot be used at ACNS. All samples are listed in the associated proposal. SDSs have been provided.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0083480C" w:rsidRPr="00931756" w14:paraId="7AEC43ED" w14:textId="77777777" w:rsidTr="0083480C">
+      <w:tr w:rsidR="00977489" w:rsidRPr="00931756" w14:paraId="0087AD3D" w14:textId="77777777" w:rsidTr="004B16D5">
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="776864B4" w14:textId="02DE3778" w:rsidR="0083480C" w:rsidRPr="00931756" w:rsidRDefault="0083480C" w:rsidP="00DC44D4">
+          <w:p w14:paraId="62FC34EF" w14:textId="2A11B3F9" w:rsidR="00977489" w:rsidRPr="002E033B" w:rsidRDefault="00977489" w:rsidP="00C11BD1">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3713"/>
-                <w:tab w:val="left" w:pos="8532"/>
+                <w:tab w:val="left" w:pos="3710"/>
+                <w:tab w:val="left" w:pos="7820"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Name:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006004AB">
+              <w:t xml:space="preserve">Name: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00244EC8">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00877B02">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008B7DD8">
+            <w:r w:rsidR="000A24F8">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="Text5"/>
+            <w:r w:rsidR="000A24F8">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="000A24F8">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="000A24F8">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="000A24F8">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="000A24F8">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="000A24F8">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="000A24F8">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="000A24F8">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="000A24F8">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="007F34EC">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00931756">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Signature</w:t>
+              <w:t>Date</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006004AB">
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E46E02">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:tab/>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00931756">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Date</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0083480C" w:rsidRPr="00931756" w14:paraId="19991524" w14:textId="77777777" w:rsidTr="007009A8">
+      <w:tr w:rsidR="00977489" w:rsidRPr="00931756" w14:paraId="57A5D5BE" w14:textId="77777777" w:rsidTr="00DC4FB6">
         <w:trPr>
           <w:trHeight w:val="241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="54F6C2B9" w14:textId="77777777" w:rsidR="0083480C" w:rsidRPr="00740912" w:rsidRDefault="0083480C" w:rsidP="0083480C">
+          <w:p w14:paraId="700DACA9" w14:textId="55445039" w:rsidR="00977489" w:rsidRPr="004B16D5" w:rsidRDefault="00977489" w:rsidP="00DC4FB6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740912">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> (or delegate)</w:t>
+            <w:r w:rsidRPr="004B16D5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ACNS Laboratory Authorisation (or delegate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0083480C" w:rsidRPr="00931756" w14:paraId="6B4A537C" w14:textId="77777777" w:rsidTr="00DF3031">
+      <w:tr w:rsidR="00977489" w:rsidRPr="00931756" w14:paraId="45BAF7FE" w14:textId="77777777" w:rsidTr="004B16D5">
         <w:trPr>
-          <w:trHeight w:val="445"/>
+          <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20CCC911" w14:textId="5C06BD6B" w:rsidR="0083480C" w:rsidRPr="0083480C" w:rsidRDefault="0083480C" w:rsidP="00E46E02">
+          <w:p w14:paraId="1005B344" w14:textId="6A398E78" w:rsidR="00977489" w:rsidRPr="0083480C" w:rsidRDefault="00977489" w:rsidP="0000611D">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3687"/>
-                <w:tab w:val="left" w:pos="8491"/>
+                <w:tab w:val="left" w:pos="3710"/>
+                <w:tab w:val="left" w:pos="7820"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Name:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006004AB">
+              <w:t xml:space="preserve">Name: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC44D4">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003728F9">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00931756">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006004AB">
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC44D4">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="0000611D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00931756">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083480C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00931756">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D71B2BC" w14:textId="77777777" w:rsidR="0083480C" w:rsidRPr="0083480C" w:rsidRDefault="0083480C" w:rsidP="00C07C05"/>
-[...8 lines deleted...]
-      <w:pgMar w:top="1440" w:right="765" w:bottom="1616" w:left="765" w:header="709" w:footer="232" w:gutter="0"/>
+    <w:p w14:paraId="6CB08553" w14:textId="2F1636D1" w:rsidR="00983EAA" w:rsidRPr="00977489" w:rsidRDefault="00983EAA" w:rsidP="004B16D5"/>
+    <w:sectPr w:rsidR="00983EAA" w:rsidRPr="00977489" w:rsidSect="0092634B">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11907" w:h="16840"/>
+      <w:pgMar w:top="1497" w:right="1134" w:bottom="1616" w:left="1134" w:header="567" w:footer="315" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A4C749D" w14:textId="77777777" w:rsidR="006218D0" w:rsidRDefault="006218D0" w:rsidP="001C413F">
+    <w:p w14:paraId="325D4839" w14:textId="77777777" w:rsidR="00D3002B" w:rsidRDefault="00D3002B" w:rsidP="001A33D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4158F6A9" w14:textId="77777777" w:rsidR="006218D0" w:rsidRDefault="006218D0" w:rsidP="001C413F">
+    <w:p w14:paraId="3FC2ECEE" w14:textId="77777777" w:rsidR="00D3002B" w:rsidRDefault="00D3002B" w:rsidP="001A33D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...8 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6640463F" w14:textId="77777777" w:rsidR="00AF2231" w:rsidRDefault="00AF2231">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B3A9427" w14:textId="77777777" w:rsidR="00607617" w:rsidRDefault="00607617">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="8921"/>
-      <w:gridCol w:w="1455"/>
+      <w:gridCol w:w="8113"/>
+      <w:gridCol w:w="1526"/>
     </w:tblGrid>
-    <w:tr w:rsidR="0047424E" w14:paraId="7E571BE9" w14:textId="77777777" w:rsidTr="005F6EB0">
+    <w:tr w:rsidR="0092634B" w14:paraId="583CF02A" w14:textId="77777777" w:rsidTr="00D809B2">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4299" w:type="pct"/>
+          <w:tcW w:w="8330" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="3887BC0D" w14:textId="448A86FB" w:rsidR="0047424E" w:rsidRPr="00C20EBB" w:rsidRDefault="0047424E" w:rsidP="00AF2231">
+        <w:p w14:paraId="0854450D" w14:textId="18E772A1" w:rsidR="0092634B" w:rsidRPr="00491B7E" w:rsidRDefault="0092634B" w:rsidP="0092634B">
           <w:pPr>
             <w:pStyle w:val="DocFooter"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C20EBB">
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00C20EBB">
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY  ID  \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00C20EBB">
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00522B31">
+          <w:r w:rsidR="00405E9F">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>F-7690 (PO-F-026)</w:t>
           </w:r>
-          <w:r w:rsidRPr="00C20EBB">
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="00C20EBB">
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="00C20EBB">
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00C20EBB">
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY  "Document Title"  \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00C20EBB">
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00522B31">
+          <w:r w:rsidR="00405E9F">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>ACNS Laboratories Worksheet</w:t>
           </w:r>
-          <w:r w:rsidRPr="00C20EBB">
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="701" w:type="pct"/>
+          <w:tcW w:w="1559" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="4A4619C3" w14:textId="77777777" w:rsidR="0047424E" w:rsidRPr="00ED69A3" w:rsidRDefault="0047424E" w:rsidP="0047424E">
+        <w:p w14:paraId="23E9B7CD" w14:textId="77777777" w:rsidR="0092634B" w:rsidRPr="00ED69A3" w:rsidRDefault="0092634B" w:rsidP="00491B7E">
           <w:pPr>
             <w:pStyle w:val="DocFooter"/>
             <w:jc w:val="right"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00AF2231">
+          <w:r w:rsidR="00E00F39">
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="00C50EDE">
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve"> of </w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00AF2231">
+          <w:r w:rsidR="00E00F39">
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>2</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00EA4C60" w14:paraId="403139BB" w14:textId="77777777" w:rsidTr="005F6EB0">
+    <w:tr w:rsidR="00165CE7" w14:paraId="1E492939" w14:textId="77777777" w:rsidTr="00D809B2">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5000" w:type="pct"/>
+          <w:tcW w:w="9889" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="6ED6C42F" w14:textId="1DEE6C0E" w:rsidR="00EA4C60" w:rsidRPr="00ED69A3" w:rsidRDefault="00EA4C60" w:rsidP="00EA4C60">
+        <w:p w14:paraId="34D65A0B" w14:textId="2F97A0DF" w:rsidR="00165CE7" w:rsidRPr="00ED69A3" w:rsidRDefault="00165CE7" w:rsidP="00D809B2">
           <w:pPr>
             <w:pStyle w:val="DocFooter"/>
             <w:tabs>
-              <w:tab w:val="right" w:pos="9638"/>
+              <w:tab w:val="right" w:pos="9421"/>
             </w:tabs>
           </w:pPr>
-          <w:r w:rsidRPr="00C20EBB">
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Revision:</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="006004AB">
-[...13 lines deleted...]
-          </w:r>
+          <w:fldSimple w:instr=" DOCPROPERTY  Revision  \* MERGEFORMAT ">
+            <w:r w:rsidR="00405E9F">
+              <w:t>6</w:t>
+            </w:r>
+          </w:fldSimple>
           <w:r>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="00C20EBB">
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Effective Date:</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="006004AB">
-[...13 lines deleted...]
-          </w:r>
+          <w:fldSimple w:instr=" DOCPROPERTY  Effective  \* MERGEFORMAT ">
+            <w:r w:rsidR="00405E9F">
+              <w:t>15/06/2026</w:t>
+            </w:r>
+          </w:fldSimple>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="0047424E" w14:paraId="50D7EA95" w14:textId="77777777" w:rsidTr="005F6EB0">
+    <w:tr w:rsidR="0092634B" w14:paraId="7A201A78" w14:textId="77777777" w:rsidTr="00D809B2">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5000" w:type="pct"/>
+          <w:tcW w:w="9889" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="3B80A21C" w14:textId="407C1727" w:rsidR="0047424E" w:rsidRPr="001F0B13" w:rsidRDefault="004C0904" w:rsidP="0047424E">
+        <w:p w14:paraId="77BF1F49" w14:textId="06976403" w:rsidR="0092634B" w:rsidRPr="00D809B2" w:rsidRDefault="00821D6D" w:rsidP="00607617">
           <w:pPr>
             <w:pStyle w:val="DLM"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4820"/>
+            </w:tabs>
             <w:rPr>
               <w:b w:val="0"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="001F0B13">
+          <w:r w:rsidRPr="00D809B2">
             <w:rPr>
               <w:b w:val="0"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="001F0B13">
+          <w:r w:rsidRPr="00D809B2">
             <w:rPr>
               <w:b w:val="0"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY  DLM  \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="001F0B13">
+          <w:r w:rsidRPr="00D809B2">
             <w:rPr>
               <w:b w:val="0"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00522B31">
+          <w:r w:rsidR="00405E9F">
             <w:rPr>
               <w:b w:val="0"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>OFFICIAL</w:t>
           </w:r>
-          <w:r w:rsidRPr="001F0B13">
+          <w:r w:rsidRPr="00D809B2">
             <w:rPr>
               <w:b w:val="0"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="064F2AE0" w14:textId="77777777" w:rsidR="0047424E" w:rsidRPr="005303FF" w:rsidRDefault="0047424E" w:rsidP="005303FF">
+  <w:p w14:paraId="3CA45D9D" w14:textId="77777777" w:rsidR="0092634B" w:rsidRPr="0092634B" w:rsidRDefault="0092634B" w:rsidP="0092634B">
     <w:pPr>
-      <w:pStyle w:val="DocFooter"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:after="0"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="8921"/>
-      <w:gridCol w:w="1455"/>
+      <w:gridCol w:w="8333"/>
+      <w:gridCol w:w="1306"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00EA4C60" w14:paraId="6AA15F77" w14:textId="77777777" w:rsidTr="005F6EB0">
+    <w:tr w:rsidR="0092634B" w14:paraId="5BC5D4B1" w14:textId="77777777" w:rsidTr="00D809B2">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4299" w:type="pct"/>
+          <w:tcW w:w="8472" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="7742BB49" w14:textId="77777777" w:rsidR="00EA4C60" w:rsidRPr="00C20EBB" w:rsidRDefault="00EA4C60" w:rsidP="000E5E2B">
+        <w:p w14:paraId="6C968206" w14:textId="77777777" w:rsidR="0092634B" w:rsidRPr="00491B7E" w:rsidRDefault="0092634B" w:rsidP="0092634B">
           <w:pPr>
             <w:pStyle w:val="DocFooter"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="701" w:type="pct"/>
+          <w:tcW w:w="1323" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="5617D05D" w14:textId="77777777" w:rsidR="00EA4C60" w:rsidRPr="00ED69A3" w:rsidRDefault="00EA4C60" w:rsidP="000E5E2B">
+        <w:p w14:paraId="65071537" w14:textId="77777777" w:rsidR="0092634B" w:rsidRPr="00ED69A3" w:rsidRDefault="0092634B" w:rsidP="00491B7E">
           <w:pPr>
             <w:pStyle w:val="DocFooter"/>
             <w:jc w:val="right"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00AF2231">
+          <w:r w:rsidR="00E00F39">
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="00C50EDE">
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve"> of </w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00AF2231">
+          <w:r w:rsidR="00E00F39">
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>2</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
               <w:snapToGrid w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00EA4C60" w14:paraId="45834EF8" w14:textId="77777777" w:rsidTr="005F6EB0">
+    <w:tr w:rsidR="00821D6D" w14:paraId="1A859316" w14:textId="77777777" w:rsidTr="00D809B2">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5000" w:type="pct"/>
+          <w:tcW w:w="9795" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="4BD856B6" w14:textId="7E7461F9" w:rsidR="00EA4C60" w:rsidRPr="00ED69A3" w:rsidRDefault="00EA4C60" w:rsidP="000E5E2B">
+        <w:p w14:paraId="4F7D71DA" w14:textId="37040243" w:rsidR="00821D6D" w:rsidRPr="00ED69A3" w:rsidRDefault="00821D6D" w:rsidP="00D809B2">
           <w:pPr>
             <w:pStyle w:val="DocFooter"/>
             <w:tabs>
-              <w:tab w:val="center" w:pos="4815"/>
-              <w:tab w:val="right" w:pos="9638"/>
+              <w:tab w:val="right" w:pos="9421"/>
             </w:tabs>
           </w:pPr>
-          <w:r w:rsidRPr="00C20EBB">
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Revision:</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="006004AB">
-[...13 lines deleted...]
-          </w:r>
+          <w:fldSimple w:instr=" DOCPROPERTY  Revision  \* MERGEFORMAT ">
+            <w:r w:rsidR="00405E9F">
+              <w:t>6</w:t>
+            </w:r>
+          </w:fldSimple>
           <w:r>
             <w:tab/>
           </w:r>
-          <w:r>
-[...23 lines deleted...]
-          <w:r w:rsidRPr="00C20EBB">
+          <w:r w:rsidRPr="00491B7E">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Effective Date:</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="006004AB">
-[...13 lines deleted...]
-          </w:r>
+          <w:fldSimple w:instr=" DOCPROPERTY  Effective  \* MERGEFORMAT ">
+            <w:r w:rsidR="00405E9F">
+              <w:t>15/06/2026</w:t>
+            </w:r>
+          </w:fldSimple>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00EA4C60" w14:paraId="221F791B" w14:textId="77777777" w:rsidTr="005F6EB0">
+    <w:tr w:rsidR="00821D6D" w14:paraId="6F15A568" w14:textId="77777777" w:rsidTr="00D809B2">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5000" w:type="pct"/>
+          <w:tcW w:w="9795" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="59796B8A" w14:textId="08B83A73" w:rsidR="00EA4C60" w:rsidRPr="00ED69A3" w:rsidRDefault="00EA4C60" w:rsidP="000E5E2B">
+        <w:p w14:paraId="11687322" w14:textId="578274BF" w:rsidR="00821D6D" w:rsidRPr="00821D6D" w:rsidRDefault="00821D6D" w:rsidP="00D809B2">
           <w:pPr>
             <w:pStyle w:val="DocFooter"/>
             <w:tabs>
-              <w:tab w:val="right" w:pos="9638"/>
+              <w:tab w:val="right" w:pos="9421"/>
             </w:tabs>
           </w:pPr>
-          <w:r w:rsidRPr="00C20EBB">
+          <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>Approved by:</w:t>
+            <w:t xml:space="preserve">Custodian: </w:t>
           </w:r>
-          <w:r>
-[...16 lines deleted...]
-          </w:r>
+          <w:fldSimple w:instr=" DOCPROPERTY  Custodian  \* MERGEFORMAT ">
+            <w:r w:rsidR="00405E9F">
+              <w:t>Laboratories and Compliance Group Leader</w:t>
+            </w:r>
+          </w:fldSimple>
           <w:r>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="00C20EBB">
+          <w:r w:rsidRPr="00821D6D">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>Custodian:</w:t>
+            <w:t xml:space="preserve">Review Due: </w:t>
           </w:r>
-          <w:r>
-[...16 lines deleted...]
-          </w:r>
+          <w:fldSimple w:instr=" DOCPROPERTY  &quot;Review Due&quot;  \* MERGEFORMAT ">
+            <w:r w:rsidR="00405E9F">
+              <w:t>15/06/2029</w:t>
+            </w:r>
+          </w:fldSimple>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00EA4C60" w14:paraId="3ED954EB" w14:textId="77777777" w:rsidTr="005F6EB0">
+    <w:tr w:rsidR="0092634B" w14:paraId="7F8DEE5C" w14:textId="77777777" w:rsidTr="00D809B2">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5000" w:type="pct"/>
+          <w:tcW w:w="9795" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="2C75D0D5" w14:textId="0A85AE28" w:rsidR="00EA4C60" w:rsidRDefault="00EA4C60" w:rsidP="001F0B13">
+        <w:p w14:paraId="2C77809E" w14:textId="356686A0" w:rsidR="0092634B" w:rsidRDefault="00672EB7" w:rsidP="00607617">
           <w:pPr>
             <w:pStyle w:val="DLM"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4820"/>
+            </w:tabs>
           </w:pPr>
-          <w:r w:rsidRPr="001F0B13">
+          <w:r w:rsidRPr="00D809B2">
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="001F0B13">
+          <w:r w:rsidRPr="00D809B2">
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY  DLM  \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="001F0B13">
+          <w:r w:rsidRPr="00D809B2">
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00522B31">
+          <w:r w:rsidR="00405E9F">
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>OFFICIAL</w:t>
           </w:r>
-          <w:r w:rsidRPr="001F0B13">
+          <w:r w:rsidRPr="00D809B2">
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="329B9789" w14:textId="77777777" w:rsidR="0047424E" w:rsidRPr="00EA4C60" w:rsidRDefault="0047424E">
+  <w:p w14:paraId="02FE2BC6" w14:textId="77777777" w:rsidR="0092634B" w:rsidRPr="0092634B" w:rsidRDefault="0092634B" w:rsidP="0092634B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...2 lines deleted...]
-        <w:szCs w:val="2"/>
+      <w:pStyle w:val="TableBody"/>
+      <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:sz w:val="4"/>
+        <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="269B839A" w14:textId="77777777" w:rsidR="006218D0" w:rsidRDefault="006218D0" w:rsidP="001C413F">
+    <w:p w14:paraId="2CCDD4F0" w14:textId="77777777" w:rsidR="00D3002B" w:rsidRDefault="00D3002B" w:rsidP="001A33D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27F2134F" w14:textId="77777777" w:rsidR="006218D0" w:rsidRDefault="006218D0" w:rsidP="001C413F">
+    <w:p w14:paraId="066E75F4" w14:textId="77777777" w:rsidR="00D3002B" w:rsidRDefault="00D3002B" w:rsidP="001A33D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="09CF7C59" w14:textId="77777777" w:rsidR="00AF2231" w:rsidRDefault="00AF2231">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D51FA25" w14:textId="77777777" w:rsidR="00607617" w:rsidRDefault="00607617">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3A65359A" w14:textId="29478262" w:rsidR="0047424E" w:rsidRPr="001F0B13" w:rsidRDefault="004C0904" w:rsidP="00923893">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="015C8129" w14:textId="347D9993" w:rsidR="0092634B" w:rsidRPr="00D809B2" w:rsidRDefault="00672EB7" w:rsidP="00607617">
     <w:pPr>
       <w:pStyle w:val="DocHeader"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4820"/>
+      </w:tabs>
       <w:rPr>
         <w:b w:val="0"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="001F0B13">
+    <w:r w:rsidRPr="00D809B2">
       <w:rPr>
         <w:b w:val="0"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="001F0B13">
+    <w:r w:rsidRPr="00D809B2">
       <w:rPr>
         <w:b w:val="0"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY  DLM  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="001F0B13">
+    <w:r w:rsidRPr="00D809B2">
       <w:rPr>
         <w:b w:val="0"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00522B31">
+    <w:r w:rsidR="00405E9F">
       <w:rPr>
         <w:b w:val="0"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>OFFICIAL</w:t>
     </w:r>
-    <w:r w:rsidRPr="001F0B13">
+    <w:r w:rsidRPr="00D809B2">
       <w:rPr>
         <w:b w:val="0"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
-      <w:tblBorders>
-[...6 lines deleted...]
-      </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="5346"/>
-      <w:gridCol w:w="5030"/>
+      <w:gridCol w:w="5406"/>
+      <w:gridCol w:w="4233"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00EA4C60" w14:paraId="1C559DA9" w14:textId="77777777" w:rsidTr="005F6EB0">
+    <w:tr w:rsidR="0092634B" w14:paraId="30317EAE" w14:textId="77777777" w:rsidTr="004B30A8">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="17BF2E08" w14:textId="1B76BC63" w:rsidR="00EA4C60" w:rsidRPr="001F0B13" w:rsidRDefault="00EA4C60" w:rsidP="000E5E2B">
+        <w:p w14:paraId="33CBE589" w14:textId="6F9825D9" w:rsidR="0092634B" w:rsidRPr="00D809B2" w:rsidRDefault="00672EB7" w:rsidP="00607617">
           <w:pPr>
             <w:pStyle w:val="DLM"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4820"/>
+            </w:tabs>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="001F0B13">
+          <w:r w:rsidRPr="00D809B2">
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="001F0B13">
+          <w:r w:rsidRPr="00D809B2">
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY  DLM  \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="001F0B13">
+          <w:r w:rsidRPr="00D809B2">
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00522B31">
+          <w:r w:rsidR="00405E9F">
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>OFFICIAL</w:t>
           </w:r>
-          <w:r w:rsidRPr="001F0B13">
+          <w:r w:rsidRPr="00D809B2">
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00EA4C60" w14:paraId="1212B5FB" w14:textId="77777777" w:rsidTr="005F6EB0">
+    <w:tr w:rsidR="0092634B" w14:paraId="492CDBC6" w14:textId="77777777" w:rsidTr="004B30A8">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2500" w:type="pct"/>
+          <w:tcW w:w="2591" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1B8E0B14" w14:textId="77777777" w:rsidR="00EA4C60" w:rsidRDefault="00B87676" w:rsidP="005F6EB0">
+        <w:p w14:paraId="75D59EBE" w14:textId="77777777" w:rsidR="0092634B" w:rsidRDefault="004B30A8" w:rsidP="004B30A8">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49890BF1" wp14:editId="299BEE39">
-[...2 lines deleted...]
-                <wp:docPr id="1" name="Picture 1"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A475ED9" wp14:editId="4F0EA81D">
+                <wp:extent cx="3289636" cy="666000"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="1270"/>
+                <wp:docPr id="5" name="Picture 5" descr="ANSTO-LOGO-Inline-Without-Tagline"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="ANSTO-LOGO-Inline-Without-Tagline.jpg"/>
-                        <pic:cNvPicPr/>
+                        <pic:cNvPr id="0" name="Picture 5" descr="ANSTO-LOGO-Inline-Without-Tagline"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1" cstate="print">
+                        <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
+                        <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
-                      <pic:spPr>
+                      <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3257691" cy="666000"/>
+                          <a:ext cx="3289636" cy="666000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2500" w:type="pct"/>
+          <w:tcW w:w="2409" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="334BB7F6" w14:textId="0B9072A7" w:rsidR="00EA4C60" w:rsidRDefault="006004AB" w:rsidP="00AF2231">
+        <w:p w14:paraId="1F37CE72" w14:textId="449DBCBF" w:rsidR="0092634B" w:rsidRDefault="00405E9F" w:rsidP="004B30A8">
           <w:pPr>
             <w:pStyle w:val="DocTitle"/>
             <w:spacing w:before="120"/>
           </w:pPr>
-          <w:r>
-[...13 lines deleted...]
-          </w:r>
+          <w:fldSimple w:instr=" DOCPROPERTY  &quot;Document Title&quot;  \* MERGEFORMAT ">
+            <w:r>
+              <w:t>ACNS Laboratories Worksheet</w:t>
+            </w:r>
+          </w:fldSimple>
         </w:p>
-        <w:p w14:paraId="7ADD2CF5" w14:textId="574FB89D" w:rsidR="00EA4C60" w:rsidRDefault="006004AB" w:rsidP="00AF2231">
+        <w:p w14:paraId="3AF7A2C9" w14:textId="398D2A90" w:rsidR="0092634B" w:rsidRDefault="00405E9F" w:rsidP="004B30A8">
           <w:pPr>
             <w:pStyle w:val="DocTitle"/>
           </w:pPr>
-          <w:r>
-[...13 lines deleted...]
-          </w:r>
+          <w:fldSimple w:instr=" DOCPROPERTY  ID  \* MERGEFORMAT ">
+            <w:r>
+              <w:t>F-7690 (PO-F-026)</w:t>
+            </w:r>
+          </w:fldSimple>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="72DC2523" w14:textId="77777777" w:rsidR="0047424E" w:rsidRPr="00EA4C60" w:rsidRDefault="0047424E" w:rsidP="00EA4C60">
+  <w:p w14:paraId="58F82434" w14:textId="77777777" w:rsidR="0092634B" w:rsidRPr="004B30A8" w:rsidRDefault="0092634B">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1062" type="#_x0000_t75" style="width:180.3pt;height:180.3pt" o:bullet="t">
-        <v:imagedata r:id="rId1" o:title="image001"/>
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:180pt;height:180pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+        <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1063" type="#_x0000_t75" style="width:286.25pt;height:271.3pt" o:bullet="t">
-        <v:imagedata r:id="rId2" o:title="image003"/>
+      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:4in;height:273.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+        <v:imagedata r:id="rId2" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA4C5314"/>
+    <w:tmpl w:val="3F8A065A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F24E3738"/>
+    <w:tmpl w:val="DE3EA2DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber4"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30326FE4"/>
+    <w:tmpl w:val="2F00721E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8056D74C"/>
+    <w:tmpl w:val="01DA4010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79263108"/>
+    <w:tmpl w:val="8014E8EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet5"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA600096"/>
+    <w:tmpl w:val="88D4AEB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet4"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62A49B1C"/>
+    <w:tmpl w:val="3F5E5A6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F5E939A"/>
+    <w:tmpl w:val="C22A63C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A958FFEC"/>
+    <w:tmpl w:val="D2209CD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D506FBB0"/>
+    <w:tmpl w:val="CF0A31B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D534D20"/>
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B6112D6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="42BA6226"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="AppH1"/>
       <w:lvlText w:val="Appendix %1: "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2098"/>
         </w:tabs>
         <w:ind w:left="2098" w:hanging="2325"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="AppH2"/>
       <w:lvlText w:val="%1.%2 "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
@@ -3530,51 +4557,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CCD09DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD08A2E8"/>
     <w:lvl w:ilvl="0" w:tplc="A7C6BF8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="TableNoteText"/>
       <w:lvlText w:val="Note: "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="737" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -3650,164 +4677,138 @@
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="4F72332C">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D270E75"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:styleLink w:val="111111"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="927" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1224" w:hanging="504"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="1728" w:hanging="648"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090019">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2232" w:hanging="792"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="2736" w:hanging="936"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090019">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20FD408A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11D219EA"/>
     <w:lvl w:ilvl="0" w:tplc="81BCA6B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="TableWarning"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="454"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="623"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="48"/>
         <w:szCs w:val="48"/>
       </w:rPr>
     </w:lvl>
@@ -3886,51 +4887,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="245E6C82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45B8F29E"/>
     <w:lvl w:ilvl="0" w:tplc="48FE88C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="TableNote"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="454"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="623"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
@@ -4033,51 +5034,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="270947CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28A82160"/>
     <w:lvl w:ilvl="0" w:tplc="DB862F3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="927"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4150,51 +5151,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AA52FE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43D23A2A"/>
     <w:lvl w:ilvl="0" w:tplc="28AEE5FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Note"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:sz w:val="72"/>
         <w:szCs w:val="72"/>
       </w:rPr>
     </w:lvl>
@@ -4273,51 +5274,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2ACD2D6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21366090"/>
     <w:lvl w:ilvl="0" w:tplc="0C94C4D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="CaptionTable"/>
       <w:lvlText w:val="Table %1: "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1287"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
@@ -4389,50 +5390,147 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A2012E1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C090023"/>
+    <w:styleLink w:val="ArticleSection"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="Heading1"/>
+      <w:lvlText w:val="Article %1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalZero"/>
+      <w:pStyle w:val="Heading2"/>
+      <w:isLgl/>
+      <w:lvlText w:val="Section %1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Heading3"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="144"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading5"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Heading6"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="Heading7"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="288"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Heading8"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="Heading9"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="144"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A546A53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D4E7E56"/>
     <w:lvl w:ilvl="0" w:tplc="870C5626">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet2"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1571"/>
         </w:tabs>
         <w:ind w:left="1571" w:hanging="664"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -4510,51 +5608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B1F4768"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37D2D632"/>
-    <w:lvl w:ilvl="0" w:tplc="D1C2A79A">
+    <w:lvl w:ilvl="0" w:tplc="D6A6372A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="TableBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="340"/>
         </w:tabs>
         <w:ind w:left="340" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4738,137 +5836,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4377"/>
         </w:tabs>
         <w:ind w:left="3801" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4737"/>
         </w:tabs>
         <w:ind w:left="4377" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="410B769C"/>
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="410D59F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B68A5A2"/>
     <w:lvl w:ilvl="0" w:tplc="09B6F0D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="TableNum2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="113"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -4938,51 +5949,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44F534E6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="82E64486"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="H1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="568"/>
         </w:tabs>
         <w:ind w:left="568" w:hanging="795"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="H2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
@@ -5054,51 +6065,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="473F7DF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC58D5A6"/>
     <w:lvl w:ilvl="0" w:tplc="7A488DC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="CaptionImage"/>
       <w:lvlText w:val="Image %1: "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1514"/>
         </w:tabs>
         <w:ind w:left="1514" w:hanging="267"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -5168,51 +6179,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B635DAC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4A6A3046"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ContractN1"/>
       <w:isLgl/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -5318,164 +6329,138 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4527"/>
         </w:tabs>
         <w:ind w:left="4311" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5247"/>
         </w:tabs>
         <w:ind w:left="4887" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="4F72332C">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50203223"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001D"/>
+    <w:styleLink w:val="1ai"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="927" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019">
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C09000F">
-[...35 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090019">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="557A7135"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6368074"/>
     <w:lvl w:ilvl="0" w:tplc="68A63FC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Warning"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="72"/>
         <w:szCs w:val="72"/>
       </w:rPr>
     </w:lvl>
@@ -5554,51 +6539,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F1B6796"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B9EEBCC"/>
     <w:lvl w:ilvl="0" w:tplc="005652EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="ContractSchedule1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -5674,167 +6659,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63DB12AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5070542A"/>
     <w:lvl w:ilvl="0" w:tplc="993407A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet4"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1891" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -5904,148 +6773,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...96 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B4341E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBC21738"/>
     <w:lvl w:ilvl="0" w:tplc="6C72EB06">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="NoteText"/>
       <w:lvlText w:val="Note: "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="1304" w:hanging="737"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -6121,51 +6893,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D4F4030"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59DE1F56"/>
     <w:lvl w:ilvl="0" w:tplc="089A3DCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1494"/>
         </w:tabs>
         <w:ind w:left="1474" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6238,51 +7010,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="754E0D58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B206938"/>
     <w:lvl w:ilvl="0" w:tplc="C376094C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="TableBullet2"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="680"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="340"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -6352,51 +7124,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE305FC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="887C8636"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Num1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Num2"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -6475,1191 +7247,1058 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="798306410">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="1" w16cid:durableId="1441559733">
+    <w:abstractNumId w:val="10"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="993492660">
+    <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="707802093">
+  <w:num w:numId="3" w16cid:durableId="418450666">
+    <w:abstractNumId w:val="19"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1429959158">
+    <w:abstractNumId w:val="31"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1324236925">
+    <w:abstractNumId w:val="29"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1140222607">
     <w:abstractNumId w:val="24"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2070641435">
+  <w:num w:numId="7" w16cid:durableId="166602826">
+    <w:abstractNumId w:val="17"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1874807731">
+    <w:abstractNumId w:val="25"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1259175430">
+    <w:abstractNumId w:val="28"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1312949061">
+    <w:abstractNumId w:val="23"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1772820562">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="760219207">
-[...1 lines deleted...]
-    <w:lvlOverride w:ilvl="0"/>
+  <w:num w:numId="12" w16cid:durableId="1013608858">
+    <w:abstractNumId w:val="30"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="926814856">
-[...83 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="882405932">
+  <w:num w:numId="13" w16cid:durableId="562909852">
     <w:abstractNumId w:val="33"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1588926151">
-[...60 lines deleted...]
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="14" w16cid:durableId="1406950219">
+    <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1024597648">
-[...3 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="15" w16cid:durableId="601647639">
+    <w:abstractNumId w:val="32"/>
+    <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="434061373">
+  <w:num w:numId="16" w16cid:durableId="1048186295">
+    <w:abstractNumId w:val="14"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1689988010">
     <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1642735456">
-[...205 lines deleted...]
-  <w:num w:numId="21" w16cid:durableId="794375422">
+  <w:num w:numId="18" w16cid:durableId="652412894">
     <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1507749519">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="19" w16cid:durableId="687876371">
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="362481656">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="20" w16cid:durableId="50155532">
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1581134279">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="21" w16cid:durableId="645015519">
+    <w:abstractNumId w:val="27"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="961301157">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="22" w16cid:durableId="1748066796">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="665128480">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="23" w16cid:durableId="133502">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="434445689">
-[...29 lines deleted...]
-  <w:num w:numId="28" w16cid:durableId="232129267">
+  <w:num w:numId="24" w16cid:durableId="1151211610">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="595476320">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="25" w16cid:durableId="1194927071">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1727605318">
-[...8 lines deleted...]
-  <w:num w:numId="33" w16cid:durableId="1324778">
+  <w:num w:numId="26" w16cid:durableId="1283346770">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1104962360">
+  <w:num w:numId="27" w16cid:durableId="30309266">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="8721362">
+  <w:num w:numId="28" w16cid:durableId="1120958246">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="2021471813">
+  <w:num w:numId="29" w16cid:durableId="296228100">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="1700888498">
+  <w:num w:numId="30" w16cid:durableId="1309287179">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="52699298">
+  <w:num w:numId="31" w16cid:durableId="2131849434">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="51271253">
+  <w:num w:numId="32" w16cid:durableId="360396863">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="1146891941">
+  <w:num w:numId="33" w16cid:durableId="1026056483">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="280498913">
+  <w:num w:numId="34" w16cid:durableId="25061321">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="523328673">
+  <w:num w:numId="35" w16cid:durableId="1557357438">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="27"/>
+  <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3801" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneFormatFilter w:val="3C01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="DICZBYIY8j1w0MZ19SX3/0uY0WAKo8CIQwX2Flk6ICJs2WetInAfOu/2SPJFNY/B59Ofisi+U1Uudm7DWtuxsg==" w:salt="sa6M8Cvcpbc2DDNGV4rY9w=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C96C74"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000320A4"/>
+    <w:rsidRoot w:val="001A33D0"/>
+    <w:rsid w:val="0000611D"/>
+    <w:rsid w:val="0001036D"/>
+    <w:rsid w:val="00036A26"/>
+    <w:rsid w:val="00044985"/>
     <w:rsid w:val="0005410E"/>
-    <w:rsid w:val="00084EA4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00097247"/>
+    <w:rsid w:val="00065CF6"/>
+    <w:rsid w:val="000803FB"/>
+    <w:rsid w:val="00086459"/>
     <w:rsid w:val="000975C7"/>
-    <w:rsid w:val="000C4D1D"/>
-    <w:rsid w:val="00120656"/>
+    <w:rsid w:val="000A24F8"/>
+    <w:rsid w:val="000B00E8"/>
+    <w:rsid w:val="000C71E4"/>
+    <w:rsid w:val="000D6C4F"/>
+    <w:rsid w:val="0010220D"/>
+    <w:rsid w:val="001068A5"/>
+    <w:rsid w:val="00121126"/>
+    <w:rsid w:val="00122E65"/>
+    <w:rsid w:val="001273BF"/>
     <w:rsid w:val="001378B6"/>
-    <w:rsid w:val="0014186F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00151E56"/>
+    <w:rsid w:val="00140D23"/>
+    <w:rsid w:val="00151CF8"/>
     <w:rsid w:val="00156584"/>
-    <w:rsid w:val="00156D9E"/>
-[...10 lines deleted...]
-    <w:rsid w:val="002A21A1"/>
+    <w:rsid w:val="00165CE7"/>
+    <w:rsid w:val="001A2F48"/>
+    <w:rsid w:val="001A33D0"/>
+    <w:rsid w:val="001B1AA4"/>
+    <w:rsid w:val="001C6151"/>
+    <w:rsid w:val="00203633"/>
+    <w:rsid w:val="00244EC8"/>
+    <w:rsid w:val="00255AC4"/>
+    <w:rsid w:val="00260BDA"/>
+    <w:rsid w:val="00260DDD"/>
+    <w:rsid w:val="00275E79"/>
+    <w:rsid w:val="0028000F"/>
+    <w:rsid w:val="00296E0E"/>
     <w:rsid w:val="002A3453"/>
-    <w:rsid w:val="002D6336"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00335992"/>
+    <w:rsid w:val="002C01D7"/>
+    <w:rsid w:val="002E033B"/>
+    <w:rsid w:val="003100F1"/>
+    <w:rsid w:val="0033014F"/>
     <w:rsid w:val="00342ECD"/>
-    <w:rsid w:val="0035487A"/>
-    <w:rsid w:val="00364689"/>
+    <w:rsid w:val="00343FA5"/>
+    <w:rsid w:val="00364425"/>
     <w:rsid w:val="0037012D"/>
-    <w:rsid w:val="003764A8"/>
-[...7 lines deleted...]
-    <w:rsid w:val="003F0127"/>
+    <w:rsid w:val="003728F9"/>
+    <w:rsid w:val="00373164"/>
+    <w:rsid w:val="003918D5"/>
+    <w:rsid w:val="003A2162"/>
+    <w:rsid w:val="003B1F95"/>
+    <w:rsid w:val="003C09A6"/>
+    <w:rsid w:val="00405E9F"/>
     <w:rsid w:val="004108B1"/>
-    <w:rsid w:val="00434359"/>
-    <w:rsid w:val="00445D6B"/>
+    <w:rsid w:val="00417465"/>
+    <w:rsid w:val="00424B42"/>
+    <w:rsid w:val="004404BD"/>
+    <w:rsid w:val="00441914"/>
+    <w:rsid w:val="00443359"/>
     <w:rsid w:val="00450691"/>
-    <w:rsid w:val="004607DF"/>
-[...12 lines deleted...]
-    <w:rsid w:val="005303FF"/>
+    <w:rsid w:val="004507F5"/>
+    <w:rsid w:val="00463F38"/>
+    <w:rsid w:val="004652BC"/>
+    <w:rsid w:val="00491B7E"/>
+    <w:rsid w:val="004962CB"/>
+    <w:rsid w:val="00496785"/>
+    <w:rsid w:val="004A58F6"/>
+    <w:rsid w:val="004B16D5"/>
+    <w:rsid w:val="004B30A8"/>
+    <w:rsid w:val="004D0E5E"/>
+    <w:rsid w:val="004F580E"/>
+    <w:rsid w:val="00537E24"/>
     <w:rsid w:val="0054601C"/>
     <w:rsid w:val="00552B0E"/>
-    <w:rsid w:val="005605F0"/>
-    <w:rsid w:val="005671E8"/>
+    <w:rsid w:val="00555AA9"/>
     <w:rsid w:val="00571A79"/>
+    <w:rsid w:val="0058608B"/>
+    <w:rsid w:val="00590167"/>
     <w:rsid w:val="0059627B"/>
-    <w:rsid w:val="005C579C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006004AB"/>
+    <w:rsid w:val="005D262A"/>
+    <w:rsid w:val="005E586F"/>
+    <w:rsid w:val="005F063B"/>
     <w:rsid w:val="00605D2A"/>
-    <w:rsid w:val="006218D0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00684151"/>
+    <w:rsid w:val="00607617"/>
+    <w:rsid w:val="00630EB6"/>
+    <w:rsid w:val="00636BD5"/>
+    <w:rsid w:val="00662B44"/>
+    <w:rsid w:val="00672EB7"/>
+    <w:rsid w:val="00674AEF"/>
+    <w:rsid w:val="00683BB3"/>
     <w:rsid w:val="006928F5"/>
-    <w:rsid w:val="007009A8"/>
-[...16 lines deleted...]
-    <w:rsid w:val="0094217C"/>
+    <w:rsid w:val="00696019"/>
+    <w:rsid w:val="006B3A0E"/>
+    <w:rsid w:val="006D785C"/>
+    <w:rsid w:val="006E3883"/>
+    <w:rsid w:val="006E6774"/>
+    <w:rsid w:val="006E7BE1"/>
+    <w:rsid w:val="006F2F7E"/>
+    <w:rsid w:val="006F6692"/>
+    <w:rsid w:val="00730ECA"/>
+    <w:rsid w:val="007405AF"/>
+    <w:rsid w:val="00760822"/>
+    <w:rsid w:val="00766D32"/>
+    <w:rsid w:val="007765E4"/>
+    <w:rsid w:val="00787CA8"/>
+    <w:rsid w:val="007A1F8E"/>
+    <w:rsid w:val="007A6088"/>
+    <w:rsid w:val="007B71D9"/>
+    <w:rsid w:val="007D31A5"/>
+    <w:rsid w:val="007F1698"/>
+    <w:rsid w:val="007F34EC"/>
+    <w:rsid w:val="00806136"/>
+    <w:rsid w:val="00821D6D"/>
+    <w:rsid w:val="00821E33"/>
+    <w:rsid w:val="00831C39"/>
+    <w:rsid w:val="00836A37"/>
+    <w:rsid w:val="00837E0B"/>
+    <w:rsid w:val="0084159D"/>
+    <w:rsid w:val="00845510"/>
+    <w:rsid w:val="00877B02"/>
+    <w:rsid w:val="00881B3F"/>
+    <w:rsid w:val="0090481C"/>
+    <w:rsid w:val="0090568E"/>
+    <w:rsid w:val="0092634B"/>
+    <w:rsid w:val="00940649"/>
+    <w:rsid w:val="009406DA"/>
     <w:rsid w:val="009443F3"/>
-    <w:rsid w:val="00976479"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00A21B3F"/>
+    <w:rsid w:val="00945B15"/>
+    <w:rsid w:val="009463E5"/>
+    <w:rsid w:val="00967DEA"/>
+    <w:rsid w:val="00976BAA"/>
+    <w:rsid w:val="00977489"/>
+    <w:rsid w:val="00983EAA"/>
+    <w:rsid w:val="00995D05"/>
+    <w:rsid w:val="009D24B1"/>
+    <w:rsid w:val="009E793D"/>
+    <w:rsid w:val="009F4DCE"/>
+    <w:rsid w:val="009F607A"/>
+    <w:rsid w:val="00A15AF4"/>
+    <w:rsid w:val="00A262D7"/>
     <w:rsid w:val="00A36CAB"/>
+    <w:rsid w:val="00A4232B"/>
     <w:rsid w:val="00A43F3B"/>
-    <w:rsid w:val="00A541BF"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00BB77E9"/>
+    <w:rsid w:val="00A466C8"/>
+    <w:rsid w:val="00A50D98"/>
+    <w:rsid w:val="00A60701"/>
+    <w:rsid w:val="00A74A1D"/>
+    <w:rsid w:val="00AD12F6"/>
+    <w:rsid w:val="00AD7C68"/>
+    <w:rsid w:val="00AF13B0"/>
+    <w:rsid w:val="00AF6D50"/>
+    <w:rsid w:val="00B17236"/>
+    <w:rsid w:val="00B21CC4"/>
+    <w:rsid w:val="00B320CD"/>
+    <w:rsid w:val="00B3386C"/>
+    <w:rsid w:val="00B62407"/>
+    <w:rsid w:val="00B95DBB"/>
+    <w:rsid w:val="00BB0B5E"/>
+    <w:rsid w:val="00BB7712"/>
     <w:rsid w:val="00BC185B"/>
+    <w:rsid w:val="00BC3B74"/>
     <w:rsid w:val="00BC714E"/>
-    <w:rsid w:val="00C04C1D"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00CF30BC"/>
+    <w:rsid w:val="00BE2264"/>
+    <w:rsid w:val="00BE52B3"/>
+    <w:rsid w:val="00BF4761"/>
+    <w:rsid w:val="00C01F56"/>
+    <w:rsid w:val="00C11BD1"/>
+    <w:rsid w:val="00C12DFF"/>
+    <w:rsid w:val="00C96902"/>
+    <w:rsid w:val="00CC1012"/>
+    <w:rsid w:val="00CC20E2"/>
+    <w:rsid w:val="00CD3B2F"/>
+    <w:rsid w:val="00CF1E9E"/>
+    <w:rsid w:val="00D0121C"/>
+    <w:rsid w:val="00D22EE1"/>
+    <w:rsid w:val="00D3002B"/>
+    <w:rsid w:val="00D35CD0"/>
+    <w:rsid w:val="00D43E7F"/>
     <w:rsid w:val="00D46FC6"/>
-    <w:rsid w:val="00D74269"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00E35F8A"/>
+    <w:rsid w:val="00D7181F"/>
+    <w:rsid w:val="00D809B2"/>
+    <w:rsid w:val="00D9019B"/>
+    <w:rsid w:val="00DD62C3"/>
+    <w:rsid w:val="00E00F39"/>
+    <w:rsid w:val="00E01809"/>
+    <w:rsid w:val="00E2587B"/>
     <w:rsid w:val="00E40F73"/>
-    <w:rsid w:val="00E46E02"/>
     <w:rsid w:val="00E46FB6"/>
-    <w:rsid w:val="00E840DD"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00FB3DEC"/>
+    <w:rsid w:val="00E71362"/>
+    <w:rsid w:val="00E74397"/>
+    <w:rsid w:val="00EB72D2"/>
+    <w:rsid w:val="00ED7644"/>
+    <w:rsid w:val="00EF4A8B"/>
+    <w:rsid w:val="00F20825"/>
+    <w:rsid w:val="00F20FCF"/>
+    <w:rsid w:val="00F307E7"/>
+    <w:rsid w:val="00F45526"/>
+    <w:rsid w:val="00F8288D"/>
+    <w:rsid w:val="00F85A31"/>
+    <w:rsid w:val="00FA1717"/>
+    <w:rsid w:val="00FB4EB6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7AD1BF4E"/>
-  <w15:docId w15:val="{51297135-8AB4-41B0-ACFA-1C400F7873C8}"/>
+  <w14:docId w14:val="389B5A35"/>
+  <w15:docId w15:val="{B66C3741-1B4E-4E06-BC6A-6EDCEB6C0619}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7683,75 +8322,75 @@
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7786,55 +8425,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7905,1845 +8544,1803 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="00684151"/>
+    <w:rsid w:val="009F607A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:semiHidden/>
-    <w:qFormat/>
     <w:rsid w:val="009443F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="32"/>
+        <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009443F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="32"/>
+        <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="4F81BD"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009443F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="32"/>
+        <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009443F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="32"/>
+        <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009443F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="32"/>
+        <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="32"/>
+        <w:numId w:val="25"/>
       </w:numPr>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="32"/>
+        <w:numId w:val="25"/>
       </w:numPr>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="32"/>
+        <w:numId w:val="25"/>
       </w:numPr>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="32"/>
+        <w:numId w:val="25"/>
       </w:numPr>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText">
     <w:name w:val="BodyText"/>
     <w:qFormat/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:after="120"/>
       <w:ind w:left="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocTitleCenter">
     <w:name w:val="DocTitleCenter"/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="480"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText2">
     <w:name w:val="BodyText2"/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="907"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText3">
     <w:name w:val="BodyText3"/>
     <w:link w:val="BodyText3Char"/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="1134"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
     <w:name w:val="BodyText3 Char"/>
     <w:link w:val="BodyText3"/>
     <w:locked/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
     <w:name w:val="Bullet1"/>
-    <w:qFormat/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="60"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2">
     <w:name w:val="Bullet2"/>
-    <w:rsid w:val="00F10BE4"/>
+    <w:rsid w:val="009463E5"/>
     <w:pPr>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:spacing w:before="60"/>
       <w:ind w:left="1134" w:hanging="227"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet3">
     <w:name w:val="Bullet3"/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1418"/>
       </w:tabs>
       <w:spacing w:before="60"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Definition">
     <w:name w:val="Definition"/>
-    <w:qFormat/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="57"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocFooter">
     <w:name w:val="DocFooter"/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocHeader">
     <w:name w:val="DocHeader"/>
-    <w:rsid w:val="00923893"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="double" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocTitle">
     <w:name w:val="DocTitle"/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1">
     <w:name w:val="H1"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="16"/>
+        <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1NoTOC">
     <w:name w:val="H1NoTOC"/>
     <w:next w:val="BodyText"/>
-    <w:qFormat/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="H2NoTOC">
     <w:name w:val="H2NoTOC"/>
     <w:next w:val="BodyText"/>
-    <w:qFormat/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="H3NoTOC">
     <w:name w:val="H3NoTOC"/>
     <w:next w:val="BodyText"/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="567"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SubHead">
     <w:name w:val="SubHead"/>
     <w:next w:val="BodyText"/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableBody">
     <w:name w:val="TableBody"/>
     <w:qFormat/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:after="120"/>
       <w:ind w:left="57"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableBody2">
     <w:name w:val="TableBody2"/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:after="120"/>
       <w:ind w:left="340"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableBullet">
     <w:name w:val="TableBullet"/>
-    <w:qFormat/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="6"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="60"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableBullet2">
     <w:name w:val="TableBullet2"/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="7"/>
+        <w:numId w:val="15"/>
       </w:numPr>
       <w:spacing w:before="60"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHead">
     <w:name w:val="TableHead"/>
-    <w:qFormat/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Term">
     <w:name w:val="Term"/>
-    <w:qFormat/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:ind w:left="57"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCTitle">
     <w:name w:val="TOCTitle"/>
     <w:next w:val="BodyText"/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:spacing w:after="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoteText">
     <w:name w:val="NoteText"/>
     <w:next w:val="BodyText"/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableNoteText">
     <w:name w:val="TableNoteText"/>
     <w:next w:val="TableBody"/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContractN2">
     <w:name w:val="ContractN2"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A21B3F"/>
+    <w:rsid w:val="001A2F48"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:numPr>
-        <w:numId w:val="29"/>
+        <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="60"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:b w:val="0"/>
       <w:iCs/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:semiHidden/>
     <w:rsid w:val="009443F3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="4F81BD"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContractN1">
     <w:name w:val="ContractN1"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="ContractN2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepLines w:val="0"/>
       <w:numPr>
-        <w:numId w:val="29"/>
+        <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:color w:val="auto"/>
       <w:kern w:val="32"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:semiHidden/>
-    <w:rsid w:val="005C579C"/>
+    <w:rsid w:val="009F607A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContractN3">
     <w:name w:val="ContractN3"/>
     <w:basedOn w:val="Heading3"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:numPr>
-        <w:numId w:val="29"/>
+        <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:b w:val="0"/>
       <w:color w:val="auto"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:semiHidden/>
     <w:rsid w:val="009443F3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="4F81BD"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText4">
     <w:name w:val="BodyText4"/>
-    <w:semiHidden/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1531"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContractSchedule1">
     <w:name w:val="ContractSchedule1"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepLines w:val="0"/>
       <w:numPr>
-        <w:numId w:val="10"/>
+        <w:numId w:val="9"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:b w:val="0"/>
       <w:color w:val="auto"/>
       <w:kern w:val="32"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContractN4">
     <w:name w:val="ContractN4"/>
     <w:basedOn w:val="Heading4"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:numPr>
-        <w:numId w:val="29"/>
+        <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:semiHidden/>
     <w:rsid w:val="009443F3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="4F81BD"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText5">
     <w:name w:val="BodyText5"/>
     <w:link w:val="BodyText5Char"/>
-    <w:semiHidden/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="2098"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText5Char">
     <w:name w:val="BodyText5 Char"/>
     <w:link w:val="BodyText5"/>
-    <w:semiHidden/>
     <w:locked/>
-    <w:rsid w:val="005C579C"/>
+    <w:rsid w:val="0092634B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocTitle2">
     <w:name w:val="DocTitle2"/>
     <w:link w:val="DocTitle2Char"/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DocTitle2Char">
     <w:name w:val="DocTitle2 Char"/>
     <w:link w:val="DocTitle2"/>
     <w:locked/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet4">
     <w:name w:val="Bullet4"/>
     <w:basedOn w:val="Bullet3"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="11"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1418"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContractN5">
     <w:name w:val="ContractN5"/>
     <w:basedOn w:val="Heading5"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:numPr>
-        <w:numId w:val="29"/>
+        <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="auto"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:semiHidden/>
     <w:rsid w:val="009443F3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:color w:val="243F60"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
       <w:color w:val="000099"/>
       <w:sz w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009443F3"/>
+    <w:rsid w:val="0092634B"/>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A33D0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:link w:val="Header"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F607A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:rsid w:val="001A33D0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
+    <w:rsid w:val="001A33D0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocSubtitle">
+    <w:name w:val="DocSubtitle"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A33D0"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H2">
+    <w:name w:val="H2"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:rsid w:val="0092634B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H3">
+    <w:name w:val="H3"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:rsid w:val="0092634B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableNote">
+    <w:name w:val="TableNote"/>
+    <w:next w:val="TableBody"/>
+    <w:qFormat/>
+    <w:rsid w:val="0092634B"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="16"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:rsid w:val="001A33D0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0092634B"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0092634B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00044985"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00044985"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:link w:val="CommentText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F607A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00044985"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:link w:val="CommentSubject"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F607A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AppH1">
     <w:name w:val="AppH1"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
-    <w:rsid w:val="0014186F"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepNext/>
       <w:pageBreakBefore/>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AppH2">
     <w:name w:val="AppH2"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
-    <w:rsid w:val="0014186F"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="13"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AppH3">
     <w:name w:val="AppH3"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
-    <w:rsid w:val="0014186F"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="13"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CaptionImage">
     <w:name w:val="CaptionImage"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
-    <w:rsid w:val="0014186F"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:i/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CaptionTable">
     <w:name w:val="CaptionTable"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
-    <w:rsid w:val="0014186F"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="15"/>
+        <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:i/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Code">
     <w:name w:val="Code"/>
     <w:qFormat/>
-    <w:rsid w:val="0014186F"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CCFFFF"/>
       <w:ind w:left="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:color w:val="000099"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DLM">
+    <w:name w:val="DLM"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="0092634B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4820"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="End">
     <w:name w:val="End"/>
-    <w:semiHidden/>
-    <w:rsid w:val="0014186F"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H2">
-    <w:name w:val="H2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Graphic">
+    <w:name w:val="Graphic"/>
+    <w:next w:val="CaptionImage"/>
+    <w:rsid w:val="0092634B"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="240"/>
+      <w:ind w:left="567"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FF6600"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Note">
+    <w:name w:val="Note"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
-    <w:rsid w:val="0014186F"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
-        <w:ilvl w:val="1"/>
-        <w:numId w:val="16"/>
+        <w:numId w:val="11"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
-      <w:outlineLvl w:val="1"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...19 lines deleted...]
-      <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Num1">
     <w:name w:val="Num1"/>
     <w:qFormat/>
-    <w:rsid w:val="0014186F"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="18"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:spacing w:before="60"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Num2">
     <w:name w:val="Num2"/>
     <w:qFormat/>
-    <w:rsid w:val="0014186F"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="18"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:spacing w:before="60"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Num3">
     <w:name w:val="Num3"/>
     <w:qFormat/>
-    <w:rsid w:val="0014186F"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="18"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:spacing w:before="60"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableNote">
-[...1 lines deleted...]
-    <w:next w:val="TableBody"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableNum">
+    <w:name w:val="TableNum"/>
     <w:qFormat/>
-    <w:rsid w:val="0014186F"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="19"/>
-[...32 lines deleted...]
-        <w:numId w:val="21"/>
+        <w:numId w:val="18"/>
       </w:numPr>
       <w:spacing w:before="60"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableNum2">
     <w:name w:val="TableNum2"/>
     <w:qFormat/>
-    <w:rsid w:val="0014186F"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="22"/>
+        <w:numId w:val="19"/>
       </w:numPr>
       <w:spacing w:before="60"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableWarning">
     <w:name w:val="TableWarning"/>
     <w:next w:val="TableBody"/>
     <w:qFormat/>
-    <w:rsid w:val="0014186F"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="23"/>
+        <w:numId w:val="20"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:right="57"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Warning">
     <w:name w:val="Warning"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0014186F"/>
+    <w:rsid w:val="0092634B"/>
     <w:pPr>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="24"/>
+        <w:numId w:val="21"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...60 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="001C3ADC"/>
+    <w:rsid w:val="0092634B"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DLM">
-[...80 lines deleted...]
-  </w:style>
   <w:style w:type="numbering" w:styleId="111111">
     <w:name w:val="Outline List 2"/>
     <w:basedOn w:val="NoList"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="30"/>
+        <w:numId w:val="23"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="1ai">
     <w:name w:val="Outline List 1"/>
     <w:basedOn w:val="NoList"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="31"/>
+        <w:numId w:val="24"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="ArticleSection">
     <w:name w:val="Outline List 3"/>
     <w:basedOn w:val="NoList"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="32"/>
+        <w:numId w:val="25"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliography">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:pBdr>
-[...5 lines deleted...]
-      <w:ind w:left="1152" w:right="1152"/>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1440" w:right="1440"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText0">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText0"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText20">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText20"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText30">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText3Char0"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char0">
     <w:name w:val="Body Text 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText30"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent">
     <w:name w:val="Body Text First Indent"/>
     <w:basedOn w:val="BodyText0"/>
     <w:link w:val="BodyTextFirstIndentChar"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
-      <w:ind w:firstLine="360"/>
+      <w:ind w:firstLine="210"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndentChar">
     <w:name w:val="Body Text First Indent Char"/>
     <w:basedOn w:val="BodyTextChar"/>
     <w:link w:val="BodyTextFirstIndent"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndentChar"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
     <w:name w:val="Body Text Indent Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent2">
     <w:name w:val="Body Text First Indent 2"/>
     <w:basedOn w:val="BodyTextIndent"/>
     <w:link w:val="BodyTextFirstIndent2Char"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="360" w:firstLine="360"/>
+      <w:ind w:firstLine="210"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndent2Char">
     <w:name w:val="Body Text First Indent 2 Char"/>
     <w:basedOn w:val="BodyTextIndentChar"/>
     <w:link w:val="BodyTextFirstIndent2"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndent2Char"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
     <w:name w:val="Body Text Indent 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent2"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndent3Char"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
     <w:name w:val="Body Text Indent 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent3"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="33"/>
-    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005F6EB0"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Closing">
     <w:name w:val="Closing"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ClosingChar"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:ind w:left="4252"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ClosingChar">
     <w:name w:val="Closing Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Closing"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid">
     <w:name w:val="Colorful Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -9769,51 +10366,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
     <w:name w:val="Colorful Grid Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -9839,51 +10436,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
     <w:name w:val="Colorful Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -9909,51 +10506,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
     <w:name w:val="Colorful Grid Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -9979,51 +10576,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
     <w:name w:val="Colorful Grid Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -10049,51 +10646,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
     <w:name w:val="Colorful Grid Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -10119,51 +10716,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
     <w:name w:val="Colorful Grid Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -10189,51 +10786,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList">
     <w:name w:val="Colorful List"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -10265,51 +10862,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent1">
     <w:name w:val="Colorful List Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -10341,51 +10938,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent2">
     <w:name w:val="Colorful List Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -10417,51 +11014,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent3">
     <w:name w:val="Colorful List Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -10493,51 +11090,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent4">
     <w:name w:val="Colorful List Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -10569,51 +11166,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent5">
     <w:name w:val="Colorful List Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -10645,51 +11242,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent6">
     <w:name w:val="Colorful List Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -10721,51 +11318,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading">
     <w:name w:val="Colorful Shading"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -10833,51 +11430,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
     <w:name w:val="Colorful Shading Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -10945,51 +11542,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
     <w:name w:val="Colorful Shading Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -11057,51 +11654,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
     <w:name w:val="Colorful Shading Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -11159,51 +11756,51 @@
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
     <w:name w:val="Colorful Shading Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -11271,51 +11868,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
     <w:name w:val="Colorful Shading Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -11383,51 +11980,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
     <w:name w:val="Colorful Shading Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -11491,102 +12088,55 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...45 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="DarkList">
     <w:name w:val="Dark List"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
@@ -11646,51 +12196,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent1">
     <w:name w:val="Dark List Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
@@ -11750,51 +12300,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent2">
     <w:name w:val="Dark List Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
@@ -11854,51 +12404,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent3">
     <w:name w:val="Dark List Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
@@ -11958,51 +12508,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent4">
     <w:name w:val="Dark List Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
@@ -12062,51 +12612,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent5">
     <w:name w:val="Dark List Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
@@ -12166,51 +12716,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent6">
     <w:name w:val="Dark List Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
@@ -12271,496 +12821,472 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Date">
     <w:name w:val="Date"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="DateChar"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DateChar">
     <w:name w:val="Date Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Date"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="DocumentMapChar"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
     <w:name w:val="Document Map Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="DocumentMap"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="E-mailSignature">
     <w:name w:val="E-mail Signature"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="E-mailSignatureChar"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="E-mailSignatureChar">
     <w:name w:val="E-mail Signature Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="E-mailSignature"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EnvelopeAddress">
     <w:name w:val="envelope address"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
       <w:ind w:left="2880"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EnvelopeReturn">
     <w:name w:val="envelope return"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLAcronym">
     <w:name w:val="HTML Acronym"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLAddress">
     <w:name w:val="HTML Address"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLAddressChar"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLAddressChar">
     <w:name w:val="HTML Address Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="HTMLAddress"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLCite">
     <w:name w:val="HTML Cite"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLCode">
     <w:name w:val="HTML Code"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLDefinition">
     <w:name w:val="HTML Definition"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLKeyboard">
     <w:name w:val="HTML Keyboard"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLPreformattedChar"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
     <w:name w:val="HTML Preformatted Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="HTMLPreformatted"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLSample">
     <w:name w:val="HTML Sample"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLTypewriter">
     <w:name w:val="HTML Typewriter"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLVariable">
     <w:name w:val="HTML Variable"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index1">
     <w:name w:val="index 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:ind w:left="240" w:hanging="240"/>
+      <w:ind w:left="220" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index2">
     <w:name w:val="index 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:ind w:left="480" w:hanging="240"/>
+      <w:ind w:left="440" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index3">
     <w:name w:val="index 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:ind w:left="720" w:hanging="240"/>
+      <w:ind w:left="660" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index4">
     <w:name w:val="index 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:ind w:left="960" w:hanging="240"/>
+      <w:ind w:left="880" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index5">
     <w:name w:val="index 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:ind w:left="1200" w:hanging="240"/>
+      <w:ind w:left="1100" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index6">
     <w:name w:val="index 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:ind w:left="1440" w:hanging="240"/>
+      <w:ind w:left="1320" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index7">
     <w:name w:val="index 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:ind w:left="1680" w:hanging="240"/>
+      <w:ind w:left="1540" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index8">
     <w:name w:val="index 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:ind w:left="1920" w:hanging="240"/>
+      <w:ind w:left="1760" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index9">
     <w:name w:val="index 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:ind w:left="2160" w:hanging="240"/>
+      <w:ind w:left="1980" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IndexHeading">
     <w:name w:val="index heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Index1"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
-    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
-    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
-    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid">
     <w:name w:val="Light Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -12836,51 +13362,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
@@ -12956,51 +13482,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
@@ -13076,51 +13602,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent3">
     <w:name w:val="Light Grid Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
@@ -13196,51 +13722,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent4">
     <w:name w:val="Light Grid Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
@@ -13316,51 +13842,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent5">
     <w:name w:val="Light Grid Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
@@ -13436,51 +13962,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
@@ -13556,51 +14082,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList">
     <w:name w:val="Light List"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -13638,51 +14164,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -13720,51 +14246,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent2">
     <w:name w:val="Light List Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -13802,51 +14328,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent3">
     <w:name w:val="Light List Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -13884,51 +14410,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent4">
     <w:name w:val="Light List Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -13966,51 +14492,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent5">
     <w:name w:val="Light List Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -14048,51 +14574,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -14130,51 +14656,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading">
     <w:name w:val="Light Shading"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -14223,51 +14749,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
@@ -14316,51 +14842,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent2">
     <w:name w:val="Light Shading Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
@@ -14409,51 +14935,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent3">
     <w:name w:val="Light Shading Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
@@ -14502,51 +15028,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent4">
     <w:name w:val="Light Shading Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
@@ -14595,51 +15121,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent5">
     <w:name w:val="Light Shading Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
@@ -14688,51 +15214,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent6">
     <w:name w:val="Light Shading Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
@@ -14780,327 +15306,305 @@
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="LineNumber">
     <w:name w:val="line number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:ind w:left="283" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List2">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:ind w:left="566" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List3">
     <w:name w:val="List 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:ind w:left="849" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List4">
     <w:name w:val="List 4"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:ind w:left="1132" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List5">
     <w:name w:val="List 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:ind w:left="1415" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="26"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004B30A8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="27"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004B30A8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="28"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet4">
+    <w:name w:val="List Bullet 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004B30A8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="29"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet5">
+    <w:name w:val="List Bullet 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004B30A8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="30"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004B30A8"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004B30A8"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="566"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004B30A8"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="849"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue4">
+    <w:name w:val="List Continue 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004B30A8"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1132"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue5">
+    <w:name w:val="List Continue 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004B30A8"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1415"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004B30A8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="31"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004B30A8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="32"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="33"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet2">
-    <w:name w:val="List Bullet 2"/>
+  <w:style w:type="paragraph" w:styleId="ListNumber4">
+    <w:name w:val="List Number 4"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="34"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet3">
-    <w:name w:val="List Bullet 3"/>
+  <w:style w:type="paragraph" w:styleId="ListNumber5">
+    <w:name w:val="List Number 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="35"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet4">
-[...137 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="MacroText">
     <w:name w:val="macro"/>
     <w:link w:val="MacroTextChar"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="480"/>
         <w:tab w:val="left" w:pos="960"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="1920"/>
         <w:tab w:val="left" w:pos="2400"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3360"/>
         <w:tab w:val="left" w:pos="3840"/>
         <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
     <w:name w:val="Macro Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="MacroText"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1">
     <w:name w:val="Medium Grid 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -15119,51 +15623,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
     <w:name w:val="Medium Grid 1 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -15182,51 +15686,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
     <w:name w:val="Medium Grid 1 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -15245,51 +15749,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
     <w:name w:val="Medium Grid 1 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -15308,51 +15812,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
     <w:name w:val="Medium Grid 1 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -15371,51 +15875,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
     <w:name w:val="Medium Grid 1 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -15434,51 +15938,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
     <w:name w:val="Medium Grid 1 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -15497,51 +16001,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2">
     <w:name w:val="Medium Grid 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
@@ -15612,51 +16116,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
     <w:name w:val="Medium Grid 2 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
@@ -15727,51 +16231,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
     <w:name w:val="Medium Grid 2 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
@@ -15842,51 +16346,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
     <w:name w:val="Medium Grid 2 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
@@ -15957,51 +16461,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
     <w:name w:val="Medium Grid 2 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
@@ -16072,51 +16576,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
     <w:name w:val="Medium Grid 2 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
@@ -16187,51 +16691,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
     <w:name w:val="Medium Grid 2 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
@@ -16302,51 +16806,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3">
     <w:name w:val="Medium Grid 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -16433,51 +16937,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
     <w:name w:val="Medium Grid 3 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -16564,51 +17068,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
     <w:name w:val="Medium Grid 3 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -16695,51 +17199,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
     <w:name w:val="Medium Grid 3 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -16826,51 +17330,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
     <w:name w:val="Medium Grid 3 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -16957,51 +17461,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
     <w:name w:val="Medium Grid 3 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -17088,51 +17592,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
     <w:name w:val="Medium Grid 3 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -17219,51 +17723,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1">
     <w:name w:val="Medium List 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -17293,51 +17797,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent1">
     <w:name w:val="Medium List 1 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -17367,51 +17871,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent2">
     <w:name w:val="Medium List 1 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -17441,51 +17945,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent3">
     <w:name w:val="Medium List 1 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -17515,51 +18019,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent4">
     <w:name w:val="Medium List 1 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -17589,51 +18093,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent5">
     <w:name w:val="Medium List 1 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -17663,51 +18167,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent6">
     <w:name w:val="Medium List 1 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -17737,51 +18241,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2">
     <w:name w:val="Medium List 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -17855,51 +18359,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent1">
     <w:name w:val="Medium List 2 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
@@ -17973,51 +18477,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent2">
     <w:name w:val="Medium List 2 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
@@ -18091,51 +18595,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent3">
     <w:name w:val="Medium List 2 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
@@ -18209,51 +18713,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent4">
     <w:name w:val="Medium List 2 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
@@ -18327,51 +18831,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent5">
     <w:name w:val="Medium List 2 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
@@ -18445,51 +18949,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent6">
     <w:name w:val="Medium List 2 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
@@ -18563,51 +19067,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1">
     <w:name w:val="Medium Shading 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -18659,51 +19163,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
@@ -18755,51 +19259,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent2">
     <w:name w:val="Medium Shading 1 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
@@ -18851,51 +19355,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent3">
     <w:name w:val="Medium Shading 1 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
@@ -18947,51 +19451,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent4">
     <w:name w:val="Medium Shading 1 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
@@ -19043,51 +19547,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent5">
     <w:name w:val="Medium Shading 1 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
@@ -19139,51 +19643,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
@@ -19235,51 +19739,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2">
     <w:name w:val="Medium Shading 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
@@ -19374,51 +19878,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent1">
     <w:name w:val="Medium Shading 2 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
@@ -19513,51 +20017,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent2">
     <w:name w:val="Medium Shading 2 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
@@ -19652,51 +20156,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent3">
     <w:name w:val="Medium Shading 2 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
@@ -19791,51 +20295,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent4">
     <w:name w:val="Medium Shading 2 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
@@ -19930,51 +20434,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent5">
     <w:name w:val="Medium Shading 2 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
@@ -20069,51 +20573,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent6">
     <w:name w:val="Medium Shading 2 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
@@ -20208,313 +20712,283 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="MessageHeader">
     <w:name w:val="Message Header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="MessageHeaderChar"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
       <w:ind w:left="1134" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MessageHeaderChar">
     <w:name w:val="Message Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="MessageHeader"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004B30A8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...4 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="NormalIndent">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoteHeading">
     <w:name w:val="Note Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="NoteHeadingChar"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NoteHeadingChar">
     <w:name w:val="Note Heading Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="NoteHeading"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
-[...1 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
-[...1 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
-    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Salutation">
     <w:name w:val="Salutation"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SalutationChar"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SalutationChar">
     <w:name w:val="Salutation Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Salutation"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Signature">
     <w:name w:val="Signature"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SignatureChar"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:ind w:left="4252"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SignatureChar">
     <w:name w:val="Signature Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Signature"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...11 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
-    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="60"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:i/>
-[...2 lines deleted...]
-      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:i/>
-[...2 lines deleted...]
-      <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
-    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleReference">
     <w:name w:val="Subtle Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="31"/>
-    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:smallCaps/>
       <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3Deffects1">
     <w:name w:val="Table 3D effects 1"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr/>
     <w:tcPr>
       <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="800080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20575,51 +21049,51 @@
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3Deffects2">
     <w:name w:val="Table 3D effects 2"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20645,51 +21119,51 @@
         <w:tcBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3Deffects3">
     <w:name w:val="Table 3D effects 3"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20731,51 +21205,51 @@
         <w:tcBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableClassic1">
     <w:name w:val="Table Classic 1"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -20810,51 +21284,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableClassic2">
     <w:name w:val="Table Classic 2"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="800080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
@@ -20897,51 +21371,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="800080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableClassic3">
     <w:name w:val="Table Classic 3"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="000080"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -20962,51 +21436,51 @@
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableClassic4">
     <w:name w:val="Table Classic 4"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21048,51 +21522,51 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableColorful1">
     <w:name w:val="Table Colorful 1"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:color w:val="FFFFFF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="008080"/>
         <w:left w:val="single" w:sz="12" w:space="0" w:color="008080"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008080"/>
         <w:right w:val="single" w:sz="12" w:space="0" w:color="008080"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="00FFFF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -21125,51 +21599,51 @@
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableColorful2">
     <w:name w:val="Table Colorful 2"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="pct20" w:color="FFFF00" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="800000" w:fill="FFFFFF"/>
       </w:tcPr>
@@ -21196,51 +21670,51 @@
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableColorful3">
     <w:name w:val="Table Colorful 3"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="pct25" w:color="008080" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
@@ -21251,51 +21725,51 @@
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableColumns1">
     <w:name w:val="Table Columns 1"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
@@ -21366,51 +21840,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableColumns2">
     <w:name w:val="Table Columns 2"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
@@ -21475,51 +21949,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableColumns3">
     <w:name w:val="Table Columns 3"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000080"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
@@ -21578,51 +22052,51 @@
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableColumns4">
     <w:name w:val="Table Columns 4"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21643,51 +22117,51 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="pct50" w:color="008080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableColumns5">
     <w:name w:val="Table Columns 5"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
         <w:left w:val="single" w:sz="12" w:space="0" w:color="808080"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
         <w:right w:val="single" w:sz="12" w:space="0" w:color="808080"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
@@ -21728,51 +22202,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableContemporary">
     <w:name w:val="Table Contemporary"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:color w:val="auto"/>
@@ -21781,126 +22255,126 @@
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="pct5" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableElegant">
     <w:name w:val="Table Elegant"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:caps/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid1">
     <w:name w:val="Table Grid 1"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid2">
     <w:name w:val="Table Grid 2"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -21923,51 +22397,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid3">
     <w:name w:val="Table Grid 3"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -21977,51 +22451,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid4">
     <w:name w:val="Table Grid 4"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -22037,51 +22511,51 @@
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid5">
     <w:name w:val="Table Grid 5"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -22100,51 +22574,51 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid6">
     <w:name w:val="Table Grid 6"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
@@ -22166,51 +22640,51 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid7">
     <w:name w:val="Table Grid 7"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -22251,51 +22725,51 @@
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid8">
     <w:name w:val="Table Grid 8"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000080"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000080"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
@@ -22312,51 +22786,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableList1">
     <w:name w:val="Table List 1"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="008080"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="008080"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008080"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="008080"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="800000"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
@@ -22392,51 +22866,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableList2">
     <w:name w:val="Table List 2"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="2"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="pct75" w:color="008080" w:fill="008000"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
@@ -22467,51 +22941,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableList3">
     <w:name w:val="Table List 3"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -22521,128 +22995,128 @@
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableList4">
     <w:name w:val="Table List 4"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="808080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableList5">
     <w:name w:val="Table List 5"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableList6">
     <w:name w:val="Table List 6"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="pct50" w:color="000000" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
@@ -22653,51 +23127,51 @@
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="pct25" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableList7">
     <w:name w:val="Table List 7"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="008000"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="008000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -22746,51 +23220,51 @@
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableList8">
     <w:name w:val="Table List 8"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="FFFF00" w:fill="FFFFFF"/>
@@ -22842,134 +23316,132 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="pct50" w:color="FF0000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableofAuthorities">
     <w:name w:val="table of authorities"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:ind w:left="240" w:hanging="240"/>
+      <w:ind w:left="220" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableofFigures">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableProfessional">
     <w:name w:val="Table Professional"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableSimple1">
     <w:name w:val="Table Simple 1"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="008000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="008000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableSimple2">
     <w:name w:val="Table Simple 2"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr/>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
@@ -23016,82 +23488,82 @@
         <w:tcBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableSimple3">
     <w:name w:val="Table Simple 3"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableSubtle1">
     <w:name w:val="Table Subtle 1"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="pct25" w:color="800080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -23134,51 +23606,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableSubtle2">
     <w:name w:val="Table Subtle 2"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
@@ -23213,317 +23685,358 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableTheme">
     <w:name w:val="Table Theme"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableWeb1">
     <w:name w:val="Table Web 1"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
     </w:trPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableWeb2">
     <w:name w:val="Table Web 2"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
         <w:left w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
         <w:bottom w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
         <w:right w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideH w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
     </w:trPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableWeb3">
     <w:name w:val="Table Web 3"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:tblPr>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
         <w:left w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
         <w:bottom w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
         <w:right w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
         <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
     </w:trPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:b/>
+      <w:bCs/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:b/>
+      <w:bCs/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOAHeading">
     <w:name w:val="toa heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="004B30A8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="004B30A8"/>
+    <w:pPr>
+      <w:ind w:left="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="004B30A8"/>
+    <w:pPr>
+      <w:ind w:left="440"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:spacing w:after="100"/>
-      <w:ind w:left="720"/>
+      <w:ind w:left="660"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:spacing w:after="100"/>
-      <w:ind w:left="960"/>
+      <w:ind w:left="880"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:spacing w:after="100"/>
-      <w:ind w:left="1200"/>
+      <w:ind w:left="1100"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:spacing w:after="100"/>
-      <w:ind w:left="1440"/>
+      <w:ind w:left="1320"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:spacing w:after="100"/>
-      <w:ind w:left="1680"/>
+      <w:ind w:left="1540"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
-    <w:semiHidden/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
-      <w:spacing w:after="100"/>
-      <w:ind w:left="1920"/>
+      <w:ind w:left="1760"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005F6EB0"/>
+    <w:rsid w:val="004B30A8"/>
     <w:pPr>
+      <w:keepLines w:val="0"/>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003B1F95"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED7644"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -23791,130 +24304,190 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Revision xmlns="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7">4</Revision>
+    <Revision xmlns="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7">6</Revision>
     <ACSDescription xmlns="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7" xsi:nil="true"/>
     <ReleaseDate xmlns="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7" xsi:nil="true"/>
     <ProfileTrigger xmlns="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
     <Client xmlns="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8ab7175b-280f-4ab6-961e-b1f690f2e997" xsi:nil="true"/>
     <SecurityClassification xmlns="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7" xsi:nil="true"/>
     <ContentID xmlns="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7" xsi:nil="true"/>
     <Author0 xmlns="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7" xsi:nil="true"/>
     <Tags xmlns="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7" xsi:nil="true"/>
     <AdditionalClassifier xmlns="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7" xsi:nil="true"/>
     <Workspace xmlns="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7" xsi:nil="true"/>
     <Comments xmlns="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7" xsi:nil="true"/>
     <FileType xmlns="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7" xsi:nil="true"/>
     <ProjectName xmlns="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7" xsi:nil="true"/>
     <ACSType xmlns="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7" xsi:nil="true"/>
     <Creator xmlns="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7" xsi:nil="true"/>
-    <_dlc_DocId xmlns="c1998ca7-31a6-4a3c-997a-a0b8627de0dd">FQMDPWNKRAYA-1274897009-4511262</_dlc_DocId>
+    <_dlc_DocId xmlns="c1998ca7-31a6-4a3c-997a-a0b8627de0dd">C2HTEARZ7DK2-1521824635-36690</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="c1998ca7-31a6-4a3c-997a-a0b8627de0dd">
-      <Url>https://anstostaff.sharepoint.com/sites/ACNSGroup/_layouts/15/DocIdRedir.aspx?ID=FQMDPWNKRAYA-1274897009-4511262</Url>
-      <Description>FQMDPWNKRAYA-1274897009-4511262</Description>
+      <Url>https://anstostaff.sharepoint.com/sites/ResearchServicesOffice/_layouts/15/DocIdRedir.aspx?ID=C2HTEARZ7DK2-1521824635-36690</Url>
+      <Description>C2HTEARZ7DK2-1521824635-36690</Description>
     </_dlc_DocIdUrl>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7">
-[...3 lines deleted...]
-    <thumbnail xmlns="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002BA1B5C0A354C1449B7C7334CBF586EC" ma:contentTypeVersion="47" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44a30c7b6642c2fb971ac7260aa0779c">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7" xmlns:ns3="c1998ca7-31a6-4a3c-997a-a0b8627de0dd" xmlns:ns4="8ab7175b-280f-4ab6-961e-b1f690f2e997" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cd4c94ef2000148d7867b6de9c42641c" ns2:_="" ns3:_="" ns4:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002BA1B5C0A354C1449B7C7334CBF586EC" ma:contentTypeVersion="38" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a826601e5e3288dc526fac3b76db9421">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7" xmlns:ns3="c1998ca7-31a6-4a3c-997a-a0b8627de0dd" xmlns:ns4="8ab7175b-280f-4ab6-961e-b1f690f2e997" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b5600fd7a753fe0fe55e64fd51dec96d" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7"/>
     <xsd:import namespace="c1998ca7-31a6-4a3c-997a-a0b8627de0dd"/>
     <xsd:import namespace="8ab7175b-280f-4ab6-961e-b1f690f2e997"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:ContentID" minOccurs="0"/>
                 <xsd:element ref="ns2:Revision" minOccurs="0"/>
                 <xsd:element ref="ns2:FileType" minOccurs="0"/>
                 <xsd:element ref="ns2:Workspace" minOccurs="0"/>
                 <xsd:element ref="ns2:Tags" minOccurs="0"/>
                 <xsd:element ref="ns2:Creator" minOccurs="0"/>
                 <xsd:element ref="ns2:Comments" minOccurs="0"/>
                 <xsd:element ref="ns2:ProjectName" minOccurs="0"/>
                 <xsd:element ref="ns2:SecurityClassification" minOccurs="0"/>
                 <xsd:element ref="ns2:Client" minOccurs="0"/>
                 <xsd:element ref="ns2:ACSDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:AdditionalClassifier" minOccurs="0"/>
                 <xsd:element ref="ns2:ACSType" minOccurs="0"/>
                 <xsd:element ref="ns2:Author0" minOccurs="0"/>
                 <xsd:element ref="ns2:ReleaseDate" minOccurs="0"/>
                 <xsd:element ref="ns2:ProfileTrigger" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:thumbnail" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="ContentID" ma:index="2" nillable="true" ma:displayName="Content ID" ma:description="CDN Generated Documents ID" ma:internalName="ContentID" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Revision" ma:index="3" nillable="true" ma:displayName="Revision" ma:description="Document Revision." ma:internalName="Revision" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
@@ -24153,166 +24726,156 @@
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="26" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="27" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="31" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="34" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a9fce2d3-c779-4799-a832-e4a5208bcd29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="36" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="32" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="37" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="33" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="38" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="39" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="34" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="36" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="40" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="39" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="41" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="41" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a9fce2d3-c779-4799-a832-e4a5208bcd29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...11 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="44" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="42" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="45" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="43" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c1998ca7-31a6-4a3c-997a-a0b8627de0dd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocId" ma:index="28" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdUrl" ma:index="29" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="30" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharedWithUsers" ma:index="37" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="31" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="38" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="32" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8ab7175b-280f-4ab6-961e-b1f690f2e997" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="42" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0b0f7b76-fe56-4607-873c-e233d6476646}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c1998ca7-31a6-4a3c-997a-a0b8627de0dd">
+    <xsd:element name="TaxCatchAll" ma:index="35" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3bae662c-0684-415d-8989-a073294f7045}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c1998ca7-31a6-4a3c-997a-a0b8627de0dd">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="22" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -24379,225 +24942,184 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...53 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B635353-3096-42DE-831D-54A0F8811DB9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A09D681F-BF07-4D9B-93D8-3C229A6E17D5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f3c00f2e-d72f-48e2-a9b1-2ddc2bbdb3a7"/>
+    <ds:schemaRef ds:uri="8ab7175b-280f-4ab6-961e-b1f690f2e997"/>
     <ds:schemaRef ds:uri="c1998ca7-31a6-4a3c-997a-a0b8627de0dd"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68557E52-8DF9-4F17-83ED-5EF0DDB8A5CF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17416F86-2429-471A-8FD9-437EDE7B9318}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...11 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38CC8B7C-A560-48FF-B9AB-FCD255C4D7A2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{836450B2-CA47-49D1-B6B1-F1219D338429}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{000042DF-F792-4E0D-8F98-B34E5CDA457C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EBB7CC9-39CC-4391-B90A-F9EE297B5609}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{652F91F4-F43A-47E9-86E5-DFF566FC0DB1}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>228</Words>
-  <Characters>1616</Characters>
+  <Words>332</Words>
+  <Characters>1893</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>AT-2045 Template - Form (Portrait Format)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ANSTO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1841</CharactersWithSpaces>
+  <CharactersWithSpaces>2221</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:i4>7929942</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:ABMS-Coordinator@ANSTO.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>AT-2045 Template - Form (Portrait Format)</dc:title>
   <dc:creator>WATERS, David</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Document Title">
     <vt:lpwstr>ACNS Laboratories Worksheet</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Document Title 2">
     <vt:lpwstr>Document Title 2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ID">
     <vt:lpwstr>F-7690 (PO-F-026)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Custodian">
-    <vt:lpwstr>Laboratory Manager</vt:lpwstr>
+    <vt:lpwstr>Laboratories and Compliance Group Leader</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Approved">
-    <vt:lpwstr>ACNS Operations Manager</vt:lpwstr>
+    <vt:lpwstr>Operations Manager</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Revision">
-    <vt:lpwstr>5</vt:lpwstr>
+    <vt:lpwstr>6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Effective">
-    <vt:lpwstr>26/09/2022</vt:lpwstr>
+    <vt:lpwstr>15/06/2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Review Due">
-    <vt:lpwstr>26/09/2025</vt:lpwstr>
+    <vt:lpwstr>15/06/2029</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DLM">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Template ID">
+    <vt:lpwstr>AT-2046</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Template Revision">
+    <vt:lpwstr>22.2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Template Notes">
+    <vt:lpwstr>Win 11 compatible</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ContentTypeId">
     <vt:lpwstr>0x0101002BA1B5C0A354C1449B7C7334CBF586EC</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Order">
-    <vt:r8>100</vt:r8>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>2b1cb3a3-6a64-4453-a867-c8cd70efec9e</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="_dlc_DocIdItemGuid">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>